--- v0 (2025-11-13)
+++ v1 (2026-06-05)
@@ -4,139 +4,128 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1034FE9A" w14:textId="7C237EED" w:rsidR="002C63B4" w:rsidRDefault="002C63B4" w:rsidP="002817A6">
+    <w:p w14:paraId="4E3BBC2B" w14:textId="77777777" w:rsidR="007B45F2" w:rsidRPr="00283289" w:rsidRDefault="002C63B4" w:rsidP="007B45F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="left" w:pos="7230"/>
-          <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
-        <w:ind w:left="7088"/>
-[...10 lines deleted...]
-        <w:t>Załącznik</w:t>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007B45F2" w:rsidRPr="00283289">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Załącznik do uchwały nr </w:t>
+      </w:r>
+      <w:r w:rsidR="007B45F2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………...……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F89CBEE" w14:textId="631B8CC5" w:rsidR="008E0CBD" w:rsidRPr="00283289" w:rsidRDefault="008E0CBD" w:rsidP="002817A6">
+    <w:p w14:paraId="64AE9596" w14:textId="77777777" w:rsidR="007B45F2" w:rsidRDefault="007B45F2" w:rsidP="007B45F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="left" w:pos="7230"/>
-          <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
-        <w:ind w:left="7088"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do uchwały nr XXIV/479/25 </w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00283289">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rady Miejskiej Wrocławia</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00283289">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia </w:t>
       </w:r>
-      <w:r w:rsidR="008E0CBD">
-[...4 lines deleted...]
-        <w:t>20 października 2025 r.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C029CE1" w14:textId="618FA0E0" w:rsidR="002C63B4" w:rsidRDefault="002C63B4" w:rsidP="00F43554">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………...</w:t>
       </w:r>
       <w:r w:rsidR="00B00BA2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -917,172 +906,180 @@
         </w:rPr>
         <w:t>rejestrze</w:t>
       </w:r>
       <w:r w:rsidR="00C130FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C155FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
       <w:r w:rsidR="00B00BA2" w:rsidRPr="00C155FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..........................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E1D503" w14:textId="58586466" w:rsidR="000F526E" w:rsidRPr="00B00BA2" w:rsidRDefault="000F526E" w:rsidP="00370FC4">
+    <w:p w14:paraId="75E1D503" w14:textId="7E5938AA" w:rsidR="000F526E" w:rsidRPr="00B00BA2" w:rsidRDefault="000F526E" w:rsidP="00370FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283289">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>NIP</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C130FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>/PESEL</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00BA2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283289">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00BA2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283289">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00BA2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B00BA2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>REGON</w:t>
       </w:r>
       <w:r w:rsidR="00C130FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00BA2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
       </w:r>
       <w:r w:rsidR="00B00BA2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00283289">
+        <w:t>..................</w:t>
+      </w:r>
+      <w:r w:rsidR="00370FC4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>.....................................</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B00BA2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C372A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>.....</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00283289">
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00370FC4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>............</w:t>
-[...47 lines deleted...]
-        <w:t>..</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E3CB3D" w14:textId="00567BE2" w:rsidR="000F526E" w:rsidRDefault="000F526E" w:rsidP="00370FC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283289">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1611,51 +1608,50 @@
     <w:p w14:paraId="478C67AD" w14:textId="72825C61" w:rsidR="00C07BC7" w:rsidRDefault="00C130FB" w:rsidP="00370FC4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="8364"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00C07BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>okładny adres zabytku lub miejsce jego przechowywania w przypadku zabytku ruchomego</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4182131F" w14:textId="77777777" w:rsidR="00370FC4" w:rsidRPr="00370FC4" w:rsidRDefault="00370FC4" w:rsidP="00370FC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="8364"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
@@ -1677,50 +1673,51 @@
     <w:p w14:paraId="709FA9C7" w14:textId="3400D723" w:rsidR="00C07BC7" w:rsidRDefault="00C130FB" w:rsidP="00370FC4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="8364"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C07BC7" w:rsidRPr="00283289">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ytuł prawny do zabytk</w:t>
       </w:r>
       <w:r w:rsidR="008C1E57">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1483FFFB" w14:textId="77777777" w:rsidR="00370FC4" w:rsidRPr="00370FC4" w:rsidRDefault="00370FC4" w:rsidP="00370FC4">
@@ -2710,78 +2707,78 @@
       <w:r w:rsidRPr="00557D31">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="076CC1BE" w14:textId="77777777" w:rsidR="00557D31" w:rsidRPr="00557D31" w:rsidRDefault="00557D31" w:rsidP="00557D31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00557D31">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>……………………………………………………………………………………………………………………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D618632" w14:textId="1602E133" w:rsidR="009302C8" w:rsidRDefault="00C130FB" w:rsidP="00EC640A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="009302C8" w:rsidRPr="009302C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ykaz prac lub robót wykonanych przy zabytku w okresie ostatnich 5 lat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
@@ -4856,50 +4853,51 @@
     <w:p w14:paraId="36D733AA" w14:textId="1ACF6EA7" w:rsidR="00283289" w:rsidRPr="00492C78" w:rsidRDefault="00C130FB" w:rsidP="00EC640A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00492C78" w:rsidRPr="00492C78">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ykaz podmiotów, u których wnioskodawca </w:t>
       </w:r>
       <w:r w:rsidR="00492C78" w:rsidRPr="00EC640A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ubiega się</w:t>
       </w:r>
       <w:r w:rsidR="00492C78" w:rsidRPr="00492C78">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -6135,159 +6133,50 @@
       <w:r w:rsidR="00C02113" w:rsidRPr="007707D3">
         <w:rPr>
           <w:rFonts w:cs="A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aktualne i </w:t>
       </w:r>
       <w:r w:rsidR="00415391" w:rsidRPr="007707D3">
         <w:rPr>
           <w:rFonts w:cs="A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zgodne ze stanem faktycznym i prawnym</w:t>
       </w:r>
       <w:r w:rsidR="00C02113" w:rsidRPr="007707D3">
         <w:rPr>
           <w:rFonts w:cs="A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530BABF8" w14:textId="23AEEE80" w:rsidR="00A851AA" w:rsidRPr="007707D3" w:rsidRDefault="00C02113" w:rsidP="00A851AA">
-[...107 lines deleted...]
-    </w:p>
     <w:p w14:paraId="605696CB" w14:textId="1F5092F2" w:rsidR="00E84AE9" w:rsidRPr="00E84AE9" w:rsidRDefault="00E84AE9" w:rsidP="00EF3360">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84AE9">
@@ -6404,221 +6293,218 @@
       <w:r w:rsidR="00E45008">
         <w:rPr>
           <w:rFonts w:cs="A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00415391" w:rsidRPr="00E84AE9">
         <w:rPr>
           <w:rFonts w:cs="A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>w zakresie ich utrwalania, zwielokrotniania i rozpowszechniania, w szczególności techniką drukarską, reprograficzną lub cyfrową</w:t>
       </w:r>
       <w:r w:rsidR="00C130FB">
         <w:rPr>
           <w:rFonts w:cs="A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC64081" w14:textId="38554322" w:rsidR="0064577D" w:rsidRPr="008E0EFD" w:rsidRDefault="0064577D" w:rsidP="00D956CE">
-[...101 lines deleted...]
-    <w:p w14:paraId="1B49C04C" w14:textId="77777777" w:rsidR="00E45008" w:rsidRPr="00E84AE9" w:rsidRDefault="00E45008" w:rsidP="007707D3">
+    <w:p w14:paraId="1B49C04C" w14:textId="7651828C" w:rsidR="00E45008" w:rsidRDefault="00E45008" w:rsidP="007707D3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="300A3044" w14:textId="11EA80D7" w:rsidR="00C372A0" w:rsidRDefault="00C372A0" w:rsidP="007707D3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5D6D4D" w14:textId="573721D3" w:rsidR="00C372A0" w:rsidRDefault="00C372A0" w:rsidP="007707D3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7919896B" w14:textId="63B9D20B" w:rsidR="00C372A0" w:rsidRDefault="00C372A0" w:rsidP="007707D3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CB8AA4" w14:textId="0F92604A" w:rsidR="00C372A0" w:rsidRDefault="00C372A0" w:rsidP="007707D3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D84BEE3" w14:textId="77777777" w:rsidR="00C372A0" w:rsidRPr="00E84AE9" w:rsidRDefault="00C372A0" w:rsidP="007707D3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2D4AB447" w14:textId="59223B88" w:rsidR="00283289" w:rsidRDefault="00BD45BB" w:rsidP="007707D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………………………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>……………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50711717" w14:textId="72687D8D" w:rsidR="00BD45BB" w:rsidRPr="00BD45BB" w:rsidRDefault="00E45008" w:rsidP="00BD45BB">
+    <w:p w14:paraId="50711717" w14:textId="689BF9A8" w:rsidR="00BD45BB" w:rsidRDefault="00E45008" w:rsidP="00BD45BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidR="00BD45BB" w:rsidRPr="00BD45BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(miejscowość, data)</w:t>
       </w:r>
       <w:r w:rsidR="00BD45BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD45BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -6632,78 +6518,131 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                    (</w:t>
       </w:r>
       <w:r w:rsidR="00BD45BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>czytelny podpis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799F6A69" w14:textId="14192829" w:rsidR="00283289" w:rsidRPr="00E45008" w:rsidRDefault="0037738D" w:rsidP="00E45008">
+    <w:p w14:paraId="42C59126" w14:textId="305E46F5" w:rsidR="00C372A0" w:rsidRDefault="00C372A0" w:rsidP="00BD45BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD4EAEA" w14:textId="2244D88B" w:rsidR="00C372A0" w:rsidRDefault="00C372A0" w:rsidP="00BD45BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4634158D" w14:textId="25D967D0" w:rsidR="00C372A0" w:rsidRDefault="00C372A0" w:rsidP="00BD45BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20704C97" w14:textId="77777777" w:rsidR="007B45F2" w:rsidRPr="00BD45BB" w:rsidRDefault="007B45F2" w:rsidP="00BD45BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799F6A69" w14:textId="73376D95" w:rsidR="00283289" w:rsidRPr="00E45008" w:rsidRDefault="0037738D" w:rsidP="00E45008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2145"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E45008">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wymagane z</w:t>
       </w:r>
       <w:r w:rsidR="00283289" w:rsidRPr="00E45008">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ałączniki:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736CFCED" w14:textId="373015B2" w:rsidR="00774841" w:rsidRDefault="00774841" w:rsidP="00283289">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -6809,51 +6748,51 @@
               </w:rPr>
               <w:t>TAK/NIE/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E27D31B" w14:textId="15ADF239" w:rsidR="00885B18" w:rsidRPr="008F18F5" w:rsidRDefault="00885B18" w:rsidP="00283289">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NIE DOTYCZY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisudolnego"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:footnoteReference w:id="9"/>
+              <w:footnoteReference w:id="8"/>
             </w:r>
             <w:r w:rsidR="008F18F5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E983DE8" w14:textId="2CA44170" w:rsidR="00090977" w:rsidRDefault="00F41950" w:rsidP="00283289">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -6897,71 +6836,71 @@
               <w:t xml:space="preserve"> zabytków</w:t>
             </w:r>
             <w:r w:rsidR="00885B18">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="018BA721" w14:textId="77777777" w:rsidR="00885B18" w:rsidRDefault="00885B18" w:rsidP="00885B18">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TAK/NIE/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78DA7C16" w14:textId="63E7B5EA" w:rsidR="00885B18" w:rsidRDefault="00885B18" w:rsidP="00885B18">
+          <w:p w14:paraId="78DA7C16" w14:textId="49782102" w:rsidR="00885B18" w:rsidRDefault="00885B18" w:rsidP="00885B18">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NIE DOTYCZY</w:t>
             </w:r>
-            <w:r w:rsidR="00F1323B" w:rsidRPr="00F1323B">
+            <w:r w:rsidR="007B45F2" w:rsidRPr="007B45F2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="008F18F5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00885B18" w14:paraId="1A96D71F" w14:textId="77777777" w:rsidTr="00FA547B">
         <w:trPr>
           <w:trHeight w:val="1249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0622D512" w14:textId="26110999" w:rsidR="00090977" w:rsidRDefault="00090977" w:rsidP="00283289">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7699,88 +7638,81 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potwierdzające </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">nazwę wnioskodawcy, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D06B4E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>osobowość prawną</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> oraz wskazujące osobę do </w:t>
-[...7 lines deleted...]
-              <w:t>reprezentacji wnioskodawcy</w:t>
+              <w:t xml:space="preserve"> oraz wskazujące osobę do reprezentacji wnioskodawcy</w:t>
             </w:r>
             <w:r w:rsidRPr="00D06B4E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – dotyczy kościołów i związków wyznaniowych;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A573DFE" w14:textId="187D99C8" w:rsidR="00D06B4E" w:rsidRPr="00D06B4E" w:rsidRDefault="00D06B4E" w:rsidP="00106F3B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="222" w:hanging="222"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>statut – w przypadku, gdy wnioskodawc</w:t>
             </w:r>
             <w:r w:rsidR="005C377E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> jest zobowiązany do</w:t>
             </w:r>
             <w:r w:rsidR="00D529E9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7960,92 +7892,101 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="225" w:hanging="225"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007707D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>uchwała o powołaniu Zarządu wspólnoty;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B813C20" w14:textId="7009CCCE" w:rsidR="00A73725" w:rsidRPr="00A73725" w:rsidRDefault="00A73725" w:rsidP="00A73725">
+          <w:p w14:paraId="6B813C20" w14:textId="5AE5E879" w:rsidR="00A73725" w:rsidRPr="00A73725" w:rsidRDefault="00A73725" w:rsidP="00A73725">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="225" w:hanging="225"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007707D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>uchwała upoważniająca Zarząd</w:t>
             </w:r>
             <w:r w:rsidR="008C1E57" w:rsidRPr="007707D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/Zarządcę</w:t>
             </w:r>
             <w:r w:rsidR="009E048D" w:rsidRPr="007707D3">
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisudolnego"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:footnoteReference w:id="10"/>
+              <w:footnoteReference w:id="9"/>
+            </w:r>
+            <w:r w:rsidR="007B45F2" w:rsidRPr="007B45F2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="008C1E57" w:rsidRPr="007707D3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007707D3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>do wystąpienia z</w:t>
             </w:r>
             <w:r w:rsidR="007707D3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007707D3">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -8734,67 +8675,67 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="005658B8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> jeżeli zostało wydane;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5139F83A" w14:textId="77777777" w:rsidR="00106F3B" w:rsidRDefault="00106F3B" w:rsidP="00106F3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>W przypadku, gdy pozwolenie na budowę jest starsze niż 3 lata od daty, kiedy decyzja stała się ostateczna, należy dołączyć kopię dziennika budowy w celu wykazania ciągłości prac.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58489474" w14:textId="7CCB91D3" w:rsidR="00820CA6" w:rsidRPr="00820CA6" w:rsidRDefault="00820CA6" w:rsidP="00106F3B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E591D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>W przypadku, gdy pozwolenie na budowę jest starsze niż 3 lata od daty, kiedy decyzja stała się ostateczna, należy dołączyć kopię dziennika budowy w celu wykazania ciągłości prac.</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>Przekazywana dokumentacja projektowa lub/i konserwatorska musi zawierać pieczęci organu, który ją zatwierdził.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73740599" w14:textId="77777777" w:rsidR="00090977" w:rsidRDefault="00090977" w:rsidP="00283289">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4507A828" w14:textId="77777777" w:rsidR="00090977" w:rsidRDefault="00090977" w:rsidP="00283289">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -9832,70 +9773,78 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> w rybołówstwie,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C1CDAA7" w14:textId="296A8500" w:rsidR="002C44AD" w:rsidRPr="004B3E48" w:rsidRDefault="00DF2281" w:rsidP="00033EA8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033EA8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">c) informacje określone w rozporządzeniu Rady Ministrów z dnia 11 czerwca 2010 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00033EA8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r.w</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00033EA8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sprawie informacji składanych przez podmioty ubiegające się o pomoc de </w:t>
+              <w:t xml:space="preserve"> sprawie informacji składanych przez podmioty </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033EA8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ubiegające się o pomoc de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00033EA8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>minimis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00033EA8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie (Dz. U. Nr 121, poz. 810).</w:t>
             </w:r>
             <w:r w:rsidR="004B3E48" w:rsidRPr="004B3E48">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10802,61 +10751,61 @@
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B0409AD" w14:textId="77777777" w:rsidR="00E3571F" w:rsidRPr="00E3571F" w:rsidRDefault="00E3571F" w:rsidP="005B3B91">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3571F">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pani/Pana dane osobowe zostaną udostępnione podmiotom upoważnionym na podstawie przepisów prawa. Dodatkowo dane mogą być dostępne dla usługodawców wykonujących zadania na </w:t>
+              <w:t xml:space="preserve">Pani/Pana dane osobowe zostaną udostępnione podmiotom upoważnionym na podstawie przepisów prawa. Dodatkowo dane mogą być dostępne dla usługodawców wykonujących zadania na zlecenie Administratora w ramach świadczenia usług serwisu, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3571F">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>zlecenie Administratora w ramach świadczenia usług serwisu, rozwoju i utrzymania systemów informatycznych.</w:t>
+              <w:t>rozwoju i utrzymania systemów informatycznych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E3571F" w:rsidRPr="00E3571F" w14:paraId="7137D889" w14:textId="77777777" w:rsidTr="005B3B91">
         <w:trPr>
           <w:trHeight w:val="2325"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="614EB229" w14:textId="77777777" w:rsidR="00E3571F" w:rsidRPr="00E3571F" w:rsidRDefault="00E3571F" w:rsidP="005B3B91">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
@@ -12121,127 +12070,104 @@
       </w:r>
       <w:r w:rsidR="002F0A5C" w:rsidRPr="00C130FB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ależy </w:t>
       </w:r>
       <w:r w:rsidR="002F0A5C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>uzasadnić w jaki sposób</w:t>
       </w:r>
       <w:r w:rsidR="004C0EE5" w:rsidRPr="00C130FB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="70DEFC96" w14:textId="20E3A2AA" w:rsidR="008E0EFD" w:rsidRDefault="008E0EFD">
+    <w:p w14:paraId="6F5FE9CE" w14:textId="17BB0A92" w:rsidR="00885B18" w:rsidRDefault="00885B18">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008E0EFD">
+      <w:r w:rsidR="008F18F5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0EFD">
+      <w:r w:rsidRPr="009E048D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Informacje dotyczące przetwarzania danych osobowych przez Prezydenta Wrocławia znajdują się w części IX wniosku.</w:t>
+        <w:t>Należy wskazać właściwą wartość w poszczególnych wierszach</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5DCE" w:rsidRPr="009E048D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5DCE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="6F5FE9CE" w14:textId="17BB0A92" w:rsidR="00885B18" w:rsidRDefault="00885B18">
+    <w:p w14:paraId="48083EFB" w14:textId="209724B1" w:rsidR="009E048D" w:rsidRDefault="009E048D">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="008F18F5">
+      <w:r w:rsidR="007B45F2" w:rsidRPr="007B45F2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...31 lines deleted...]
-        <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E048D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Należy zaznaczyć właściwe.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="080C6B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4894E1A8"/>
     <w:lvl w:ilvl="0" w:tplc="7DACA9A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -14543,96 +14469,95 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B9737A"/>
     <w:rsid w:val="00033EA8"/>
     <w:rsid w:val="0005746E"/>
     <w:rsid w:val="00086830"/>
     <w:rsid w:val="00090977"/>
     <w:rsid w:val="000B6B9B"/>
     <w:rsid w:val="000E591D"/>
     <w:rsid w:val="000E6C94"/>
     <w:rsid w:val="000F080A"/>
     <w:rsid w:val="000F526E"/>
     <w:rsid w:val="00106F3B"/>
     <w:rsid w:val="00124317"/>
     <w:rsid w:val="00167148"/>
     <w:rsid w:val="00204790"/>
     <w:rsid w:val="002114F1"/>
     <w:rsid w:val="002343A7"/>
     <w:rsid w:val="0023584B"/>
     <w:rsid w:val="00255874"/>
     <w:rsid w:val="002603A7"/>
-    <w:rsid w:val="002817A6"/>
     <w:rsid w:val="00283289"/>
     <w:rsid w:val="00291479"/>
     <w:rsid w:val="00296E12"/>
     <w:rsid w:val="002A2FB4"/>
     <w:rsid w:val="002B5DCE"/>
     <w:rsid w:val="002C0E7B"/>
     <w:rsid w:val="002C44AD"/>
     <w:rsid w:val="002C63B4"/>
     <w:rsid w:val="002E4ABE"/>
     <w:rsid w:val="002F0A5C"/>
     <w:rsid w:val="002F50BF"/>
     <w:rsid w:val="002F6FC8"/>
     <w:rsid w:val="0034022D"/>
     <w:rsid w:val="00352569"/>
     <w:rsid w:val="00370FC4"/>
     <w:rsid w:val="00373DB7"/>
     <w:rsid w:val="00374331"/>
     <w:rsid w:val="0037738D"/>
     <w:rsid w:val="0039018A"/>
     <w:rsid w:val="003D1F31"/>
     <w:rsid w:val="004031A7"/>
     <w:rsid w:val="00415391"/>
     <w:rsid w:val="004633F6"/>
     <w:rsid w:val="0046761A"/>
     <w:rsid w:val="00492C78"/>
@@ -14640,88 +14565,89 @@
     <w:rsid w:val="004B3E48"/>
     <w:rsid w:val="004C0EE5"/>
     <w:rsid w:val="00503D7F"/>
     <w:rsid w:val="00554552"/>
     <w:rsid w:val="00557D31"/>
     <w:rsid w:val="00562384"/>
     <w:rsid w:val="005658B8"/>
     <w:rsid w:val="00571624"/>
     <w:rsid w:val="005965D4"/>
     <w:rsid w:val="005C377E"/>
     <w:rsid w:val="005E4640"/>
     <w:rsid w:val="005F4479"/>
     <w:rsid w:val="0064577D"/>
     <w:rsid w:val="006A22E0"/>
     <w:rsid w:val="006A785B"/>
     <w:rsid w:val="006D6EAB"/>
     <w:rsid w:val="006F75EB"/>
     <w:rsid w:val="00710FC3"/>
     <w:rsid w:val="00725700"/>
     <w:rsid w:val="00743DAC"/>
     <w:rsid w:val="007707D3"/>
     <w:rsid w:val="00774841"/>
     <w:rsid w:val="0078530A"/>
     <w:rsid w:val="0079469E"/>
     <w:rsid w:val="007B25FA"/>
+    <w:rsid w:val="007B45F2"/>
     <w:rsid w:val="00820CA6"/>
     <w:rsid w:val="008445D5"/>
     <w:rsid w:val="0085504D"/>
     <w:rsid w:val="00885B18"/>
     <w:rsid w:val="00890BEC"/>
     <w:rsid w:val="008B0D1D"/>
     <w:rsid w:val="008B0EDD"/>
     <w:rsid w:val="008B3B3E"/>
     <w:rsid w:val="008C1E57"/>
     <w:rsid w:val="008E0CBD"/>
     <w:rsid w:val="008E0EFD"/>
     <w:rsid w:val="008F18F5"/>
     <w:rsid w:val="008F322B"/>
     <w:rsid w:val="009230A3"/>
     <w:rsid w:val="009302C8"/>
-    <w:rsid w:val="00932FEF"/>
     <w:rsid w:val="009374EF"/>
     <w:rsid w:val="009B2A43"/>
     <w:rsid w:val="009D38CD"/>
     <w:rsid w:val="009E048D"/>
     <w:rsid w:val="00A0183E"/>
     <w:rsid w:val="00A067DE"/>
     <w:rsid w:val="00A3675F"/>
     <w:rsid w:val="00A54B8A"/>
     <w:rsid w:val="00A73725"/>
     <w:rsid w:val="00A851AA"/>
     <w:rsid w:val="00AD254C"/>
     <w:rsid w:val="00AF72D3"/>
     <w:rsid w:val="00B00BA2"/>
     <w:rsid w:val="00B7163B"/>
     <w:rsid w:val="00B9737A"/>
     <w:rsid w:val="00BC4CA4"/>
     <w:rsid w:val="00BD45BB"/>
     <w:rsid w:val="00C02113"/>
     <w:rsid w:val="00C07BC7"/>
     <w:rsid w:val="00C130FB"/>
     <w:rsid w:val="00C155FC"/>
     <w:rsid w:val="00C34E4F"/>
+    <w:rsid w:val="00C372A0"/>
     <w:rsid w:val="00C40F00"/>
     <w:rsid w:val="00C67E31"/>
     <w:rsid w:val="00C82159"/>
     <w:rsid w:val="00CA6B4B"/>
     <w:rsid w:val="00D06B4E"/>
     <w:rsid w:val="00D13BB0"/>
     <w:rsid w:val="00D35BDA"/>
     <w:rsid w:val="00D50824"/>
     <w:rsid w:val="00D529E9"/>
     <w:rsid w:val="00D5674F"/>
     <w:rsid w:val="00D848F0"/>
     <w:rsid w:val="00D930E4"/>
     <w:rsid w:val="00D956CE"/>
     <w:rsid w:val="00DA7EFE"/>
     <w:rsid w:val="00DB5B0E"/>
     <w:rsid w:val="00DF2281"/>
     <w:rsid w:val="00DF6BCC"/>
     <w:rsid w:val="00E17197"/>
     <w:rsid w:val="00E20744"/>
     <w:rsid w:val="00E3571F"/>
     <w:rsid w:val="00E45008"/>
     <w:rsid w:val="00E72AAE"/>
     <w:rsid w:val="00E7370A"/>
     <w:rsid w:val="00E84AE9"/>
     <w:rsid w:val="00E9135D"/>
@@ -14739,51 +14665,51 @@
     <w:rsid w:val="00FA14AC"/>
     <w:rsid w:val="00FA547B"/>
     <w:rsid w:val="00FB02A2"/>
     <w:rsid w:val="00FB4336"/>
     <w:rsid w:val="00FD4B0D"/>
     <w:rsid w:val="00FF0A94"/>
     <w:rsid w:val="00FF0E7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5DDD553B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4EA4A4FF-BC23-43BF-8839-8795F455A863}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -15893,70 +15819,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46F46A3D-D222-46A0-8ABC-B00A34D3C8B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2349</Words>
-  <Characters>18306</Characters>
+  <Words>2247</Words>
+  <Characters>17941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>508</Lines>
-  <Paragraphs>234</Paragraphs>
+  <Lines>512</Lines>
+  <Paragraphs>229</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zał</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20421</CharactersWithSpaces>
+  <CharactersWithSpaces>19959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Zał</dc:title>
   <dc:subject/>
   <dc:creator>WI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>