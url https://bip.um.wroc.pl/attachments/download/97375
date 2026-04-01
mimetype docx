--- v0 (2025-10-21)
+++ v1 (2026-04-01)
@@ -5,4569 +5,3973 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+    <w:p w14:paraId="1FF89F88" w14:textId="77777777" w:rsidR="003B21F7" w:rsidRPr="00A90434" w:rsidRDefault="003B21F7" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...100 lines deleted...]
-    <w:p w14:paraId="7DE0E0A2" w14:textId="77777777" w:rsidR="00233203" w:rsidRPr="00DF765E" w:rsidRDefault="00233203" w:rsidP="00813229">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56514854"/>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>WNIOSEK</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="200CE346" w14:textId="551D5C03" w:rsidR="003B21F7" w:rsidRPr="00A90434" w:rsidRDefault="003B21F7" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pozwolenie na </w:t>
+      </w:r>
+      <w:r w:rsidR="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>rozbiórkę</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2977B71E" w14:textId="0EC1C311" w:rsidR="003B21F7" w:rsidRPr="00A90434" w:rsidRDefault="003B21F7" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PB-</w:t>
+      </w:r>
+      <w:r w:rsidR="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452210FF" w14:textId="6E45AD64" w:rsidR="003B21F7" w:rsidRDefault="003B21F7" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podstawa prawna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rt. </w:t>
+      </w:r>
+      <w:r w:rsidR="0074628C" w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>30b ust. 1 w zw. z ust. 4 ustawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia 7 lipca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1994 r. – Prawo budowlane (Dz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>U.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>r. poz. 418</w:t>
+      </w:r>
+      <w:r w:rsidR="00937919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001F55A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0017349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1080</w:t>
+      </w:r>
+      <w:r w:rsidR="009F637A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00937919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1535</w:t>
+      </w:r>
+      <w:r w:rsidR="009F637A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000474D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1673 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335AA7B6" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="000808D9" w:rsidRDefault="0074628C" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk39484571"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk39584249"/>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C25462" w14:textId="77777777" w:rsidR="00925CB2" w:rsidRPr="00A11D02" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...1961 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00733118">
+      <w:bookmarkStart w:id="3" w:name="_Hlk39476603"/>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112C110A" w14:textId="77777777" w:rsidR="00925CB2" w:rsidRPr="00A11D02" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D29B306" w14:textId="4B0C3FDB" w:rsidR="0074628C" w:rsidRPr="000808D9" w:rsidRDefault="0074628C" w:rsidP="000808D9">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.1. DANE INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C5FA92" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="00EE02EA">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2A8397" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0306F573" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D02FC18" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368DEADB" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D779EA2" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710DAD33" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BA8393" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72567697" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A10770A" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk188128703"/>
+    </w:p>
+    <w:p w14:paraId="64B3A1F5" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239B6119" w14:textId="5A59206D" w:rsidR="0014313D" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592BA688" w14:textId="1E8F36F0" w:rsidR="0074628C" w:rsidRPr="000808D9" w:rsidRDefault="0074628C" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2. DANE INWESTORA (DO KORESPONDENCJI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA0A0FF" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli adres do korespondencji inwestora jest inny niż wskazany w pkt 2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4D3E8F" w14:textId="6C829B67" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="00EE02EA">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5165F1C1" w14:textId="526AF695" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF8520D" w14:textId="6990A01F" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2770ADDE" w14:textId="6C5BC011" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CADBC4" w14:textId="16E44137" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095DB7F0" w14:textId="4DA6AA54" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B661B78" w14:textId="0DE14012" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4738CE05" w14:textId="1563A711" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6944605E" w14:textId="2B0CF751" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286B29CA" w14:textId="3D24A626" w:rsidR="0074628C" w:rsidRPr="00354F96" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk188121546"/>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAC56E6" w14:textId="05951F73" w:rsidR="0074628C" w:rsidRPr="000808D9" w:rsidRDefault="0074628C" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk39475881"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk39476049"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D349CA" w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DANE PEŁNOMOCNIKA</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D349CA" w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE02EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D349CA" w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEŁNOMOCNIKA DO DORĘCZEŃ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D349CA" w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8EC38A" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="0074628C" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F08D6D" w14:textId="199BA26E" w:rsidR="0074628C" w:rsidRPr="00E175E7" w:rsidRDefault="00AE581E" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1870132773"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0074628C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0074628C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">pełnomocnik </w:t>
+      </w:r>
+      <w:r w:rsidR="0074628C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0074628C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="1154490646"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0074628C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0074628C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pełnomocnik do doręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146E7806" w14:textId="2B78A47C" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk60938603"/>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk202175775"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="6CFF4775" w14:textId="4E4AFC84" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18654612" w14:textId="2DC63B21" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003DF00B" w14:textId="28D73F66" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632E7EC1" w14:textId="64A800CC" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C1AB21" w14:textId="1C337CA9" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CEB9E6" w14:textId="7E421E1B" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BE8D23" w14:textId="4989F349" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173956BA" w14:textId="4C470C90" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC0DD56" w14:textId="5CB9D05F" w:rsidR="0074628C" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF7F5D3" w14:textId="4206DF0A" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="559E615D" w14:textId="5F7BA11B" w:rsidR="0074628C" w:rsidRPr="00671025" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFDC6AE" w14:textId="4F9FA731" w:rsidR="00CF7D9E" w:rsidRPr="00301AE3" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo)</w:t>
+      </w:r>
+      <w:r w:rsidR="00262A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="3D0084BA" w14:textId="7798FFC7" w:rsidR="00CF7D9E" w:rsidRPr="000808D9" w:rsidRDefault="0074628C" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. INFORMACJE O ROZBIÓRCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4867F390" w14:textId="50E6ECD6" w:rsidR="00D349CA" w:rsidRDefault="008D4124" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk39498299"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF45C9C" w14:textId="77777777" w:rsidR="00925CB2" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C91CB01" w14:textId="022DCBEF" w:rsidR="00925CB2" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F53703" w14:textId="77777777" w:rsidR="00925CB2" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5025A26E" w14:textId="77777777" w:rsidR="00925CB2" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB79181" w14:textId="11696147" w:rsidR="0074628C" w:rsidRPr="000808D9" w:rsidRDefault="0074628C" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. DANE NIERUCHOMOŚCI (MIEJSCE WYKONYWANIA ROZBIÓRKI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE42D73" w14:textId="77777777" w:rsidR="0074628C" w:rsidRPr="0074628C" w:rsidRDefault="000C4A9E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk39495882"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A60155" w14:textId="408DD645" w:rsidR="0074628C" w:rsidRPr="0074628C" w:rsidRDefault="000C4A9E" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681B4906" w14:textId="79CD6C47" w:rsidR="0074628C" w:rsidRPr="0074628C" w:rsidRDefault="000C4A9E" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747466B0" w14:textId="6C7A7058" w:rsidR="0074628C" w:rsidRPr="0074628C" w:rsidRDefault="000C4A9E" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C49B548" w14:textId="3034C2E0" w:rsidR="0074628C" w:rsidRPr="0074628C" w:rsidRDefault="000C4A9E" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196F1125" w14:textId="5D69B287" w:rsidR="0074628C" w:rsidRPr="0074628C" w:rsidRDefault="000C4A9E" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6FC872" w14:textId="3AF2BB36" w:rsidR="0074628C" w:rsidRPr="0074628C" w:rsidRDefault="000C4A9E" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1F97DD" w14:textId="1CA7574E" w:rsidR="00BA22DD" w:rsidRDefault="00BA22DD" w:rsidP="0074628C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Identyfikator działki ewidencyjnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00CF7D9E" w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4E2F" w:rsidRPr="0074628C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0342725A" w14:textId="79DBF8ED" w:rsidR="0074628C" w:rsidRPr="000808D9" w:rsidRDefault="00A378B7" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0074628C" w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. ZAŁĄCZNIKI</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="12" w:name="_Hlk39479671"/>
+    <w:bookmarkStart w:id="13" w:name="_Hlk39668774"/>
+    <w:bookmarkStart w:id="14" w:name="_Hlk39490111"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="5C5E90DE" w14:textId="30B32B24" w:rsidR="008D4124" w:rsidRPr="00302F9F" w:rsidRDefault="00AE581E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1093237810"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D4124" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Zgoda właściciela obiektu</w:t>
+      </w:r>
+      <w:r w:rsidR="002B315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> budowlanego</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3F93" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4E2F" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00327" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764A78B7" w14:textId="58F6153E" w:rsidR="008D4124" w:rsidRPr="00302F9F" w:rsidRDefault="00AE581E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1525091328"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D4124" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Szkic usytuowania obiektu budowlanego</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00327" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7121D84D" w14:textId="67E6FEC8" w:rsidR="008D4124" w:rsidRPr="00302F9F" w:rsidRDefault="00AE581E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="162215836"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D4124" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Opis zakresu i sposobu prowadzenia robót rozbiórkowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00327" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06335732" w14:textId="7E37DF8B" w:rsidR="008D4124" w:rsidRPr="00302F9F" w:rsidRDefault="00AE581E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="2057507968"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D4124" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Opis sposobu zapewnienia bezpieczeństwa ludzi i mieni</w:t>
+      </w:r>
+      <w:r w:rsidR="00285170" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00327" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C894ED0" w14:textId="1EA47498" w:rsidR="008D4124" w:rsidRPr="00302F9F" w:rsidRDefault="00AE581E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1154134236"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D4124" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Projekt rozbiórki – w zależności od potrzeb</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA22DD" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4E2F" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4124" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="6FB5947E" w14:textId="592689F2" w:rsidR="0014313D" w:rsidRPr="00302F9F" w:rsidRDefault="00AE581E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-902520083"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A378B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00733118">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00302F9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...75 lines deleted...]
-        </w:tabs>
+        </w:rPr>
+        <w:t>Pełnomocnictwo do reprezentowania inwestora (opłacone zgodnie z ustawą z dnia 16 listopada 2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00262A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00262A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD79AA" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="001F55A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009818D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025 r. poz. 1154</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8155D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 1795 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="009818D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001F55A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>– jeżeli inwestor działa przez pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1A22" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240E98F1" w14:textId="7AA66AF4" w:rsidR="0014313D" w:rsidRPr="00302F9F" w:rsidRDefault="00AE581E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1955092520"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Potwierdzenie uiszczenia opłaty skarbowej – jeżeli obowiązek uiszczenia takiej opłaty wynika z</w:t>
+      </w:r>
+      <w:r w:rsidR="00262A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="00262A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00327" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA71C6A" w14:textId="77CFD4AA" w:rsidR="008D4124" w:rsidRPr="00302F9F" w:rsidRDefault="00AE581E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-284512056"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D4124" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Decyzja Generalnego Konserwatora Zabytków o skreśleniu obiektu z rejestru zabytków – w przypadku obiektu wpisanego do rejestru zabytków</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00327" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3197B018" w14:textId="7A391650" w:rsidR="0014313D" w:rsidRPr="00302F9F" w:rsidRDefault="008D4124" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk39587005"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pozwolenia, uzgodnienia, opinie i inne dokumenty, których obowiązek dołączenia wynika z przepisów odrębnych ustaw</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50C16" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="008D4E2F" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008116DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5)</w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234B53CD" w14:textId="36E9CFB9" w:rsidR="0014313D" w:rsidRDefault="00AE581E" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="120" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="547580617"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0074628C" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FDDEA0" w14:textId="4818CA95" w:rsidR="00302F9F" w:rsidRPr="000808D9" w:rsidRDefault="00A378B7" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00302F9F" w:rsidRPr="000808D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. PODPIS INWESTORA (PEŁNOMOCNIKA) I DATA PODPISU</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="51C92873" w14:textId="77777777" w:rsidR="00D23840" w:rsidRPr="00302F9F" w:rsidRDefault="00D23840" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podpis powinien być czytelny. Podpis i datę podpisu umieszcza się w przypadku składania wniosku w postaci papierowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41366AFC" w14:textId="77777777" w:rsidR="00925CB2" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...107 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB31019" w14:textId="2ABE25CB" w:rsidR="00925CB2" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...88 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...103 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...88 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...122 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737D8504" w14:textId="77777777" w:rsidR="00925CB2" w:rsidRPr="00AA3128" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...169 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3164E6E9" w14:textId="77777777" w:rsidR="00925CB2" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...700 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF765E">
-[...229 lines deleted...]
-    <w:sectPr w:rsidR="00DF765E" w:rsidRPr="00DF765E" w:rsidSect="004B39F7">
+    </w:p>
+    <w:sectPr w:rsidR="00925CB2" w:rsidSect="00EE02EA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footnotePr>
+        <w:numFmt w:val="chicago"/>
+      </w:footnotePr>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1274" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28BD0A14" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="47AB0C1F" w14:textId="77777777" w:rsidR="00424292" w:rsidRDefault="00424292" w:rsidP="001847F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B1160EA" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="099C6F90" w14:textId="77777777" w:rsidR="00424292" w:rsidRDefault="00424292" w:rsidP="001847F6">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="283DC912" w14:textId="75889ED9" w:rsidR="0074628C" w:rsidRPr="00302F9F" w:rsidRDefault="0074628C" w:rsidP="0074628C">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W przypadku większej liczby inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane kolejnych inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dodaje się w formularzu albo zamieszcza na osobnych stronach i dołącza do formularza.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="393ADE16" w14:textId="3D7C0534" w:rsidR="0074628C" w:rsidRPr="00302F9F" w:rsidRDefault="0074628C" w:rsidP="002746CE">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00032F6B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonym w </w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>art. 147</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 18 listopada 2020 r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doręczeniach elektronicznych (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6 r. poz. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w razie</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki ePUAP. Możliwość doręczania korespondencji na skrzynkę ePUAP obowiązuje do dnia określonego w </w:t>
+      </w:r>
+      <w:r w:rsidR="00032F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tym przepisie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="64B7F24A" w14:textId="6B5F3CF3" w:rsidR="00CC62E3" w:rsidRPr="00302F9F" w:rsidRDefault="007C45F9" w:rsidP="001F55A0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002746CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA22DD" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku formularza w postaci papierowej zamiast identyfikatora działki ewidencyjnej można wskazać jednostkę ewidencyjną, obręb ewidencyjny i n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>umer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA22DD" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działki ewidencyjnej oraz arkusz mapy, jeżeli występuje.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="510D348F" w14:textId="77C43784" w:rsidR="001847F6" w:rsidRDefault="00E50C16" w:rsidP="001F55A0">
+      <w:pPr>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="008D4E2F" w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Zamiast oryginału można dołączyć kopię dokumentu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45252F09" w14:textId="2EE15A5C" w:rsidR="000D2A8F" w:rsidRPr="00302F9F" w:rsidRDefault="000D2A8F" w:rsidP="001F55A0">
+      <w:pPr>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AC5BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ie dotyczy uzgodnień i opinii uzyskiwanych w ramach oceny odziaływania przedsięwzięcia na środowisko albo oceny oddziaływania przedsięwzięcia na obszar Natura 2000.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="A">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Mono">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="NSimSun">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F50359A" w14:textId="77777777" w:rsidR="00C70343" w:rsidRDefault="00C70343">
-[...45 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="753710761"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="11334C99" w14:textId="570C85D1" w:rsidR="00925CB2" w:rsidRDefault="00925CB2">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00925CB2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00925CB2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00925CB2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00925CB2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00925CB2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18BA4CC3" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1A29E5AA" w14:textId="77777777" w:rsidR="00424292" w:rsidRDefault="00424292" w:rsidP="001847F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D6C7531" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7AA5A6C7" w14:textId="77777777" w:rsidR="00424292" w:rsidRDefault="00424292" w:rsidP="001847F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C9C3B16" w14:textId="77777777" w:rsidR="00C70343" w:rsidRPr="00C70343" w:rsidRDefault="00C70343" w:rsidP="00C70343">
+  <w:p w14:paraId="12A07F8F" w14:textId="77777777" w:rsidR="00925CB2" w:rsidRPr="00925CB2" w:rsidRDefault="00925CB2" w:rsidP="00925CB2">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C70343">
-[...22 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2234BB"/>
+    <w:nsid w:val="15EF2F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D484106"/>
-    <w:lvl w:ilvl="0" w:tplc="75D02860">
+    <w:tmpl w:val="52FAAF10"/>
+    <w:lvl w:ilvl="0" w:tplc="FF5642B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...45 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233203"/>
-[...77 lines deleted...]
-    <w:rsid w:val="00FE6141"/>
+    <w:rsidRoot w:val="001847F6"/>
+    <w:rsid w:val="00032F6B"/>
+    <w:rsid w:val="00034270"/>
+    <w:rsid w:val="000363FE"/>
+    <w:rsid w:val="00036DA2"/>
+    <w:rsid w:val="000474D7"/>
+    <w:rsid w:val="00047FB3"/>
+    <w:rsid w:val="000529B7"/>
+    <w:rsid w:val="000622E3"/>
+    <w:rsid w:val="00077A07"/>
+    <w:rsid w:val="000808D9"/>
+    <w:rsid w:val="00092C57"/>
+    <w:rsid w:val="00095FA6"/>
+    <w:rsid w:val="000A3931"/>
+    <w:rsid w:val="000A7C19"/>
+    <w:rsid w:val="000C3D7F"/>
+    <w:rsid w:val="000C4A9E"/>
+    <w:rsid w:val="000C4D7F"/>
+    <w:rsid w:val="000D2A8F"/>
+    <w:rsid w:val="00111833"/>
+    <w:rsid w:val="00133533"/>
+    <w:rsid w:val="00134197"/>
+    <w:rsid w:val="0014313D"/>
+    <w:rsid w:val="00144D5E"/>
+    <w:rsid w:val="001454D6"/>
+    <w:rsid w:val="00146424"/>
+    <w:rsid w:val="001566B5"/>
+    <w:rsid w:val="001627A2"/>
+    <w:rsid w:val="00162F2E"/>
+    <w:rsid w:val="001673C7"/>
+    <w:rsid w:val="0017349F"/>
+    <w:rsid w:val="00182742"/>
+    <w:rsid w:val="001843A0"/>
+    <w:rsid w:val="001847F6"/>
+    <w:rsid w:val="001A5BC1"/>
+    <w:rsid w:val="001B18C7"/>
+    <w:rsid w:val="001C52FD"/>
+    <w:rsid w:val="001D7263"/>
+    <w:rsid w:val="001F3B51"/>
+    <w:rsid w:val="001F55A0"/>
+    <w:rsid w:val="00205318"/>
+    <w:rsid w:val="002175E2"/>
+    <w:rsid w:val="0022082C"/>
+    <w:rsid w:val="00227CBD"/>
+    <w:rsid w:val="00237D17"/>
+    <w:rsid w:val="00241244"/>
+    <w:rsid w:val="00241725"/>
+    <w:rsid w:val="00262A75"/>
+    <w:rsid w:val="002651EC"/>
+    <w:rsid w:val="00273115"/>
+    <w:rsid w:val="002746CE"/>
+    <w:rsid w:val="0027654F"/>
+    <w:rsid w:val="00283706"/>
+    <w:rsid w:val="00285170"/>
+    <w:rsid w:val="00296D51"/>
+    <w:rsid w:val="002B054B"/>
+    <w:rsid w:val="002B315A"/>
+    <w:rsid w:val="002B37A2"/>
+    <w:rsid w:val="002C7D57"/>
+    <w:rsid w:val="002E459C"/>
+    <w:rsid w:val="002F0040"/>
+    <w:rsid w:val="002F0AE2"/>
+    <w:rsid w:val="002F3467"/>
+    <w:rsid w:val="00300579"/>
+    <w:rsid w:val="00302F9F"/>
+    <w:rsid w:val="0030487B"/>
+    <w:rsid w:val="00313D23"/>
+    <w:rsid w:val="0033678B"/>
+    <w:rsid w:val="003409F5"/>
+    <w:rsid w:val="00350A0E"/>
+    <w:rsid w:val="00353305"/>
+    <w:rsid w:val="00354F96"/>
+    <w:rsid w:val="00357D17"/>
+    <w:rsid w:val="003804F7"/>
+    <w:rsid w:val="00383A52"/>
+    <w:rsid w:val="0038716B"/>
+    <w:rsid w:val="00393B63"/>
+    <w:rsid w:val="003951CE"/>
+    <w:rsid w:val="003A1CC8"/>
+    <w:rsid w:val="003A4883"/>
+    <w:rsid w:val="003B21F7"/>
+    <w:rsid w:val="003F0439"/>
+    <w:rsid w:val="003F0701"/>
+    <w:rsid w:val="003F5B7C"/>
+    <w:rsid w:val="00415B87"/>
+    <w:rsid w:val="00420BCD"/>
+    <w:rsid w:val="0042310F"/>
+    <w:rsid w:val="00424292"/>
+    <w:rsid w:val="00424C5F"/>
+    <w:rsid w:val="004423DD"/>
+    <w:rsid w:val="004555DF"/>
+    <w:rsid w:val="00466D29"/>
+    <w:rsid w:val="004773A0"/>
+    <w:rsid w:val="00477FE5"/>
+    <w:rsid w:val="004C32CF"/>
+    <w:rsid w:val="004C3DC8"/>
+    <w:rsid w:val="004D1D2E"/>
+    <w:rsid w:val="004D230E"/>
+    <w:rsid w:val="004D4BC1"/>
+    <w:rsid w:val="004E6CE6"/>
+    <w:rsid w:val="004F0DC3"/>
+    <w:rsid w:val="00553717"/>
+    <w:rsid w:val="00554E78"/>
+    <w:rsid w:val="00562094"/>
+    <w:rsid w:val="00563017"/>
+    <w:rsid w:val="00582D08"/>
+    <w:rsid w:val="005851AD"/>
+    <w:rsid w:val="005A258E"/>
+    <w:rsid w:val="005A5977"/>
+    <w:rsid w:val="005C0BAF"/>
+    <w:rsid w:val="005C2D4A"/>
+    <w:rsid w:val="005C3122"/>
+    <w:rsid w:val="005D4097"/>
+    <w:rsid w:val="005E2ED3"/>
+    <w:rsid w:val="005F6A44"/>
+    <w:rsid w:val="00635067"/>
+    <w:rsid w:val="0064438C"/>
+    <w:rsid w:val="00653A44"/>
+    <w:rsid w:val="00662279"/>
+    <w:rsid w:val="006745BC"/>
+    <w:rsid w:val="00682892"/>
+    <w:rsid w:val="006853A3"/>
+    <w:rsid w:val="006A1AA1"/>
+    <w:rsid w:val="006A5A7D"/>
+    <w:rsid w:val="006B76FD"/>
+    <w:rsid w:val="006C57A0"/>
+    <w:rsid w:val="006D0FFE"/>
+    <w:rsid w:val="006D1128"/>
+    <w:rsid w:val="006F1A22"/>
+    <w:rsid w:val="0070394A"/>
+    <w:rsid w:val="0071328E"/>
+    <w:rsid w:val="00713761"/>
+    <w:rsid w:val="0074628C"/>
+    <w:rsid w:val="00754B9F"/>
+    <w:rsid w:val="00756382"/>
+    <w:rsid w:val="0076211E"/>
+    <w:rsid w:val="00762777"/>
+    <w:rsid w:val="00762C02"/>
+    <w:rsid w:val="00777305"/>
+    <w:rsid w:val="00787F2F"/>
+    <w:rsid w:val="00795080"/>
+    <w:rsid w:val="007A6FF2"/>
+    <w:rsid w:val="007B472C"/>
+    <w:rsid w:val="007C09B5"/>
+    <w:rsid w:val="007C1A0A"/>
+    <w:rsid w:val="007C35FE"/>
+    <w:rsid w:val="007C45F9"/>
+    <w:rsid w:val="007E3F93"/>
+    <w:rsid w:val="007F6E84"/>
+    <w:rsid w:val="008116DF"/>
+    <w:rsid w:val="00825329"/>
+    <w:rsid w:val="00830D06"/>
+    <w:rsid w:val="00831B06"/>
+    <w:rsid w:val="00831C1E"/>
+    <w:rsid w:val="00866EF8"/>
+    <w:rsid w:val="0087249E"/>
+    <w:rsid w:val="0088096D"/>
+    <w:rsid w:val="008C6890"/>
+    <w:rsid w:val="008D4124"/>
+    <w:rsid w:val="008D4E2F"/>
+    <w:rsid w:val="008E16FD"/>
+    <w:rsid w:val="008E2757"/>
+    <w:rsid w:val="008E4432"/>
+    <w:rsid w:val="008E5AD1"/>
+    <w:rsid w:val="00925CB2"/>
+    <w:rsid w:val="0093723B"/>
+    <w:rsid w:val="00937919"/>
+    <w:rsid w:val="00956950"/>
+    <w:rsid w:val="009613E0"/>
+    <w:rsid w:val="00963AC7"/>
+    <w:rsid w:val="00964951"/>
+    <w:rsid w:val="00965FDF"/>
+    <w:rsid w:val="00973AAC"/>
+    <w:rsid w:val="009818D2"/>
+    <w:rsid w:val="00984565"/>
+    <w:rsid w:val="009965FE"/>
+    <w:rsid w:val="009B04BA"/>
+    <w:rsid w:val="009B05AD"/>
+    <w:rsid w:val="009B6AAA"/>
+    <w:rsid w:val="009E43FA"/>
+    <w:rsid w:val="009E4471"/>
+    <w:rsid w:val="009F637A"/>
+    <w:rsid w:val="00A07C9B"/>
+    <w:rsid w:val="00A16A0B"/>
+    <w:rsid w:val="00A20B65"/>
+    <w:rsid w:val="00A3685F"/>
+    <w:rsid w:val="00A378B7"/>
+    <w:rsid w:val="00A37B29"/>
+    <w:rsid w:val="00A641B6"/>
+    <w:rsid w:val="00A75937"/>
+    <w:rsid w:val="00A93E15"/>
+    <w:rsid w:val="00A944EA"/>
+    <w:rsid w:val="00A969B4"/>
+    <w:rsid w:val="00A97BD8"/>
+    <w:rsid w:val="00AB1D4E"/>
+    <w:rsid w:val="00AC5BAC"/>
+    <w:rsid w:val="00AC6648"/>
+    <w:rsid w:val="00AD1E9B"/>
+    <w:rsid w:val="00AD20CB"/>
+    <w:rsid w:val="00AD2F80"/>
+    <w:rsid w:val="00B06633"/>
+    <w:rsid w:val="00B1111E"/>
+    <w:rsid w:val="00B16049"/>
+    <w:rsid w:val="00B213CA"/>
+    <w:rsid w:val="00B325A5"/>
+    <w:rsid w:val="00B35A3C"/>
+    <w:rsid w:val="00B47833"/>
+    <w:rsid w:val="00B54213"/>
+    <w:rsid w:val="00B67346"/>
+    <w:rsid w:val="00B74AAF"/>
+    <w:rsid w:val="00B8155D"/>
+    <w:rsid w:val="00B947DF"/>
+    <w:rsid w:val="00BA1EA0"/>
+    <w:rsid w:val="00BA22DD"/>
+    <w:rsid w:val="00BA2F20"/>
+    <w:rsid w:val="00BA5947"/>
+    <w:rsid w:val="00BB16E9"/>
+    <w:rsid w:val="00BD4AEE"/>
+    <w:rsid w:val="00BE2E42"/>
+    <w:rsid w:val="00BF09BC"/>
+    <w:rsid w:val="00BF689D"/>
+    <w:rsid w:val="00C00327"/>
+    <w:rsid w:val="00C01DBA"/>
+    <w:rsid w:val="00C0537B"/>
+    <w:rsid w:val="00C147F6"/>
+    <w:rsid w:val="00C23218"/>
+    <w:rsid w:val="00C46608"/>
+    <w:rsid w:val="00C46F46"/>
+    <w:rsid w:val="00C533DA"/>
+    <w:rsid w:val="00C56108"/>
+    <w:rsid w:val="00CC62E3"/>
+    <w:rsid w:val="00CD0D82"/>
+    <w:rsid w:val="00CE3CC0"/>
+    <w:rsid w:val="00CE77F3"/>
+    <w:rsid w:val="00CF58EE"/>
+    <w:rsid w:val="00CF7D9E"/>
+    <w:rsid w:val="00D02C02"/>
+    <w:rsid w:val="00D13553"/>
+    <w:rsid w:val="00D13F29"/>
+    <w:rsid w:val="00D23840"/>
+    <w:rsid w:val="00D3304F"/>
+    <w:rsid w:val="00D349CA"/>
+    <w:rsid w:val="00D41F62"/>
+    <w:rsid w:val="00D458FA"/>
+    <w:rsid w:val="00D47EA6"/>
+    <w:rsid w:val="00D53EE3"/>
+    <w:rsid w:val="00D743B0"/>
+    <w:rsid w:val="00D83463"/>
+    <w:rsid w:val="00D935E5"/>
+    <w:rsid w:val="00DA1550"/>
+    <w:rsid w:val="00DB09D8"/>
+    <w:rsid w:val="00DE402C"/>
+    <w:rsid w:val="00E02A9C"/>
+    <w:rsid w:val="00E12DA1"/>
+    <w:rsid w:val="00E20B7C"/>
+    <w:rsid w:val="00E22ED8"/>
+    <w:rsid w:val="00E3478D"/>
+    <w:rsid w:val="00E505EF"/>
+    <w:rsid w:val="00E50C16"/>
+    <w:rsid w:val="00E65339"/>
+    <w:rsid w:val="00E74082"/>
+    <w:rsid w:val="00E77DAA"/>
+    <w:rsid w:val="00E90729"/>
+    <w:rsid w:val="00EA2E80"/>
+    <w:rsid w:val="00EB67B8"/>
+    <w:rsid w:val="00EC5274"/>
+    <w:rsid w:val="00EE02EA"/>
+    <w:rsid w:val="00EF27CF"/>
+    <w:rsid w:val="00EF6D02"/>
+    <w:rsid w:val="00F01A6D"/>
+    <w:rsid w:val="00F165DB"/>
+    <w:rsid w:val="00F1689B"/>
+    <w:rsid w:val="00F27474"/>
+    <w:rsid w:val="00F30A8A"/>
+    <w:rsid w:val="00F43D23"/>
+    <w:rsid w:val="00F44937"/>
+    <w:rsid w:val="00F842EC"/>
+    <w:rsid w:val="00FA0E04"/>
+    <w:rsid w:val="00FC39F1"/>
+    <w:rsid w:val="00FD3C2F"/>
+    <w:rsid w:val="00FD5DA8"/>
+    <w:rsid w:val="00FD79AA"/>
+    <w:rsid w:val="00FF33B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="04F8A2EE"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{6F3A4FC5-6118-4864-AD54-065BC09AFBAD}"/>
+  <w14:docId w14:val="2014BC80"/>
+  <w15:docId w15:val="{7D0A7FAE-42BA-4F23-8921-6FE8A2C55884}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4748,543 +4152,515 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00233203"/>
+    <w:rsid w:val="001847F6"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="003B21F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:line="268" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="25"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
-    <w:link w:val="Nagwek3Znak"/>
+    <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="0074628C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
-    <w:name w:val="Nagłówek 1 Znak"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001847F6"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Nagwek1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF765E"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001847F6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...18 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="pl-PL"/>
-[...294 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:qFormat/>
+    <w:rsid w:val="001847F6"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="200" w:line="268" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="001847F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001847F6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZPKTzmpktartykuempunktem">
+    <w:name w:val="Z/PKT – zm. pkt artykułem (punktem)"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="001847F6"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1020" w:hanging="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="001847F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E50C16"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E50C16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E50C16"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB1D4E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
-    <w:name w:val="Tekst dymka Znak"/>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D1128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-[...2 lines deleted...]
-    <w:next w:val="Default"/>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F969DB"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D1128"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006D1128"/>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D1128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D1128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F0040"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F0040"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003B21F7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074628C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
+    <w:name w:val="LO-normal3"/>
+    <w:rsid w:val="00925CB2"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="696197833">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="917716135">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1074550412">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1160927031">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1580824375">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1886022351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -5537,71 +4913,83 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{257B25DF-DE50-4F41-8763-30E8D897D67D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D4C944-53A7-47BD-AE6E-1FA2A6F86E6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>469</Words>
-  <Characters>3088</Characters>
+  <Words>344</Words>
+  <Characters>2135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>PB-3 Wniosek o pozwolenie na rozbiórkę</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3483</CharactersWithSpaces>
+  <CharactersWithSpaces>2391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Wniosek o pozwolenie na rozbiórkę PB-3</dc:title>
-  <dc:subject/>
+  <dc:title>PB-3 Wniosek o pozwolenie na rozbiórkę</dc:title>
+  <dc:subject>PB-3</dc:subject>
   <dc:creator>XYZ</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>