--- v0 (2025-10-07)
+++ v1 (2026-04-01)
@@ -5,3568 +5,3517 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+    <w:p w14:paraId="1A3D0212" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="00A90434" w:rsidRDefault="0042759A" w:rsidP="006F2996">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...112 lines deleted...]
-    <w:p w14:paraId="31D8A370" w14:textId="77777777" w:rsidR="00C066B3" w:rsidRPr="002531ED" w:rsidRDefault="00C066B3" w:rsidP="00813229">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk207622772"/>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>WNIOSEK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31851E11" w14:textId="4787B671" w:rsidR="0042759A" w:rsidRPr="00A90434" w:rsidRDefault="0042759A" w:rsidP="006F2996">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>przeniesienie praw i obowiązków wynikających ze zgłoszenia, wobec którego organ nie wniósł sprzeciwu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADF4E7C" w14:textId="7E183F1D" w:rsidR="0042759A" w:rsidRDefault="0042759A" w:rsidP="006F2996">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PB-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324520D6" w14:textId="091DA9BD" w:rsidR="000F7DCE" w:rsidRDefault="0042759A" w:rsidP="006F2996">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podstawa prawna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rt. 40 ust. 4 w zw. z ust. 1 i ust. 5 pkt 3 ustawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia 7 lipca 1994 r. – Prawo budowlane (Dz.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>U. z 2025 r. poz. 418</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E767A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1080</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004F7613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1535</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62D79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 1673 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="140F3FF5" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00AF65D8">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk207624575"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk207622968"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="108DBCA3" w14:textId="77777777" w:rsidR="006E778C" w:rsidRPr="00A11D02" w:rsidRDefault="006E778C" w:rsidP="006E778C">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk207623016"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288A827F" w14:textId="77777777" w:rsidR="006E778C" w:rsidRPr="00A11D02" w:rsidRDefault="006E778C" w:rsidP="006E778C">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C71B901" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="17"/>
-[...23 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.1. DANE NOWEGO INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D33DAB" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="005B2891">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF1AEF2" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D17458" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F694CAD" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AF7AAB" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3801A24D" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BC35F2" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6E53D1" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9236AB" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37480B5F" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E91FC4" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3177FB92" w14:textId="1339D8D4" w:rsidR="000D7CC5" w:rsidRDefault="0042759A" w:rsidP="005F0A49">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="65212891" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk207623073"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2. DANE NOWEGO INWESTORA (DO KORESPONDENCJI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441E3877" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="00E175E7" w:rsidRDefault="0042759A" w:rsidP="006F2996">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli adres do korespondencji inwestora jest inny niż wskazany w pkt 2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5668F563" w14:textId="216D5CD5" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="005B2891">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139AADBC" w14:textId="7B8F0A07" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3007C5D0" w14:textId="3980A6A7" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353C7F1A" w14:textId="1786351A" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE4C74F" w14:textId="12AFF785" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBF0AC0" w14:textId="03B77154" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0C34B3" w14:textId="2F8345FC" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124EA5C6" w14:textId="5A209D4D" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3A6263" w14:textId="303F7B20" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAB1D90" w14:textId="67DE02E9" w:rsidR="005F0A49" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="7199F97D" w14:textId="28A697EA" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk207623245"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk207624796"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. DANE PEŁNOMOCNIKA</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEŁNOMOCNIKA DO DORĘCZEŃ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B052380" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="00E175E7" w:rsidRDefault="0042759A" w:rsidP="006F2996">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="7" w:name="_Hlk57880189"/>
+    <w:p w14:paraId="4F2FBF57" w14:textId="5CE3884C" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="00AF65D8" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...64 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1870132773"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0042759A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0042759A" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełnomocnik </w:t>
+      </w:r>
+      <w:r w:rsidR="0042759A" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0042759A" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1154490646"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0042759A" w:rsidRPr="0042759A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0042759A" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0042759A" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pełnomocnik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0042759A" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do doręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="75CC3E46" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imię i nazwisko: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377E032F" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kraj: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784CF05F" w14:textId="0E634089" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAE6599" w14:textId="10AF8D4E" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7C6670" w14:textId="39CCB264" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7272B7F1" w14:textId="7CE483FC" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36078FEA" w14:textId="65A85CB2" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B28C51F" w14:textId="06F90623" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461F0A2E" w14:textId="1A6D2EA8" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD67156" w14:textId="69A39083" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C6B5ED" w14:textId="42EBD53F" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723E1C16" w14:textId="6C609BB0" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFF9C69" w14:textId="51F67F3A" w:rsidR="00552EC3" w:rsidRDefault="0042759A" w:rsidP="005F0A49">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="3C417004" w14:textId="433DD7C5" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk207621821"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DANE DOTYCHCZASOWEGO INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B84990" w14:textId="62436113" w:rsidR="00DC02F1" w:rsidRDefault="000F7DCE" w:rsidP="006F2996">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF013C8" w14:textId="77777777" w:rsidR="006F2996" w:rsidRDefault="006F2996" w:rsidP="005B7F13">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFA36CE" w14:textId="0BEE5E6A" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk207623440"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk207628316"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INFORMACJE O ZGŁOSZENIU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4186180F" w14:textId="5F6D2F4F" w:rsidR="0042759A" w:rsidRDefault="000F7DCE" w:rsidP="006F2996">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rodzaj i zakres robót objętych zgłosz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2976" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eniem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BFADAC" w14:textId="1359D60C" w:rsidR="000F7DCE" w:rsidRDefault="000F7DCE" w:rsidP="006F2996">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data złożenia zgłoszenia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019CB8D1" w14:textId="761F2BCD" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk207625093"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OŚWIADCZENIE NOWEGO INWESTORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700E4DDB" w14:textId="1EDFADA2" w:rsidR="000F7DCE" w:rsidRDefault="00E56CFA" w:rsidP="006F2996">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Zabytków</w:t>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przejmuję</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>na siebie prawa i obowiązki wynikające ze zgłoszenia, o którym mowa w pkt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C49BB8" w14:textId="38B96206" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk207622537"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk207625142"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Imię i nazwisko lub nazwa:</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>7. ZAŁĄCZNIKI</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="4208F896" w14:textId="4C5C4E9B" w:rsidR="000F7DCE" w:rsidRPr="0042759A" w:rsidRDefault="00AF65D8" w:rsidP="00814907">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1169950285"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0042759A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BD79C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC019C" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3568A8" w14:textId="0EC09F23" w:rsidR="000F7DCE" w:rsidRPr="0042759A" w:rsidRDefault="00AF65D8" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-155766895"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0042759A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BD79C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pełnomocnictwo do reprezentowania inwestora (opłacone zgodnie z ustawą z dnia 16 listopada 2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2221" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2221" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00911731">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025 r. poz. 1154</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2990">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 1795 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="00911731">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00911731">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>– jeżeli nowy inwestor działa przez pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC019C" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FCF0E4" w14:textId="033523B9" w:rsidR="001436F6" w:rsidRPr="0042759A" w:rsidRDefault="00AF65D8" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="621282737"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0042759A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BD79C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Potwierdzenie uiszczenia opłaty skarbowej – jeżeli obowiązek uiszczenia takiej opłaty wynika z</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC019C" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B2180B" w14:textId="782429AE" w:rsidR="00C046A5" w:rsidRDefault="00AF65D8" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1933323899"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0042759A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BD79C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001436F6" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zgoda dotychczasowego inwestora, który dokonał zgłoszenia</w:t>
+      </w:r>
+      <w:r w:rsidR="005F039B" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="009D4CA8" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56CFA">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00E56CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC019C" w:rsidRPr="0042759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4FC17C" w14:textId="64EF0EB2" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="360" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002531ED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk207623785"/>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kraj: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">8. PODPIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00432456" w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">NOWEGO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>INWESTORA (PEŁNOMOCNIKA) I DATA PODPISU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BE763C" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="003C46B4" w:rsidRDefault="0042759A" w:rsidP="00AD1C3C">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podpis powinien być czytelny. Podpis i datę podpisu umieszcza się w przypadku składania wniosku w postaci papierowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="1FBC0BDB" w14:textId="77777777" w:rsidR="006F2996" w:rsidRDefault="006F2996" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1F9F50" w14:textId="77777777" w:rsidR="006F2996" w:rsidRDefault="006F2996" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002531ED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Powiat: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342F6FDE" w14:textId="77777777" w:rsidR="006F2996" w:rsidRDefault="006F2996" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE36D25" w14:textId="77777777" w:rsidR="006F2996" w:rsidRPr="00266953" w:rsidRDefault="006F2996" w:rsidP="00814907">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...2375 lines deleted...]
-    <w:sectPr w:rsidR="00F969DB" w:rsidRPr="002531ED" w:rsidSect="004B39F7">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006F2996" w:rsidRPr="00266953" w:rsidSect="006F2996">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5295B4FD" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="070D01F9" w14:textId="77777777" w:rsidR="001E2112" w:rsidRDefault="001E2112" w:rsidP="000F7DCE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3178E5B6" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4BB7B760" w14:textId="77777777" w:rsidR="001E2112" w:rsidRDefault="001E2112" w:rsidP="000F7DCE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="5AFB4157" w14:textId="53E6D3D6" w:rsidR="0042759A" w:rsidRPr="00432456" w:rsidRDefault="0042759A" w:rsidP="0042759A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432456">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00432456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W przypadku większej liczby inwestorów lub pełnomocników dane kolejnych inwestorów lub pełnomocników dodaje się w</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>formularzu albo zamieszcza na osobnych stronach i dołącza do formularza.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="5695BC70" w14:textId="33E354DC" w:rsidR="0042759A" w:rsidRPr="00432456" w:rsidRDefault="0042759A" w:rsidP="00DE5C43">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04665">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B04665">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04665">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B04665" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonym w </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>art. 147</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 18 listopada 2020 r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doręczeniach elektronicznych (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6 r. poz. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w razie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki ePUAP. Możliwość doręczania korespondencji na skrzynkę ePUAP obowiązuje do dnia określonego w </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04665">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tym przepisie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="0BA6BBC5" w14:textId="3A76BD84" w:rsidR="005F039B" w:rsidRPr="00432456" w:rsidRDefault="005F039B" w:rsidP="005F0A49">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432456">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="009D4CA8" w:rsidRPr="00432456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00432456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Zgoda dotychczasowego inwestora nie jest wymagana, jeżeli własność nieruchomości lub uprawnienia wynikające z</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>użytkowania wieczystego dotyczącego nieruchomości, objęte zgłoszeniem po dokonaniu tego zgłoszenia przeszły z</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>dotychczasowego inwestora na nowego inwestora wnioskującego o przeniesienie praw i obowiązków wynikających ze zgłoszenia.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="4D5F8C55" w14:textId="23629727" w:rsidR="00E56CFA" w:rsidRPr="0082669A" w:rsidRDefault="00E56CFA" w:rsidP="0082669A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082669A">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0082669A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0082669A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0082669A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Zamiast oryginału można dołączyć kopię dokumentu.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...6 lines deleted...]
-    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...23 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F28C6FD" w14:textId="77777777" w:rsidR="00C70343" w:rsidRDefault="00C70343">
-[...4 lines deleted...]
-    <w:r w:rsidRPr="00C70343">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1662228142"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...34 lines deleted...]
-  </w:p>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="08FEAA66" w14:textId="07961D26" w:rsidR="006F2996" w:rsidRPr="006F2996" w:rsidRDefault="006F2996">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="006F2996">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="006F2996">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="006F2996">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="006F2996">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006F2996">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C470648" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54EB66AE" w14:textId="77777777" w:rsidR="001E2112" w:rsidRDefault="001E2112" w:rsidP="000F7DCE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10D404D5" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="51C9A4A7" w14:textId="77777777" w:rsidR="001E2112" w:rsidRDefault="001E2112" w:rsidP="000F7DCE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="622A8F5D" w14:textId="77777777" w:rsidR="00C70343" w:rsidRPr="00C70343" w:rsidRDefault="00C70343" w:rsidP="00C70343">
+  <w:p w14:paraId="0C6C336E" w14:textId="77777777" w:rsidR="006F2996" w:rsidRPr="006F2996" w:rsidRDefault="006F2996" w:rsidP="006F2996">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:line="271" w:lineRule="auto"/>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C70343">
-[...22 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2234BB"/>
+    <w:nsid w:val="15EF2F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D484106"/>
-    <w:lvl w:ilvl="0" w:tplc="75D02860">
+    <w:tmpl w:val="8D849D84"/>
+    <w:lvl w:ilvl="0" w:tplc="FF5642B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233203"/>
-[...98 lines deleted...]
-    <w:rsid w:val="00F969DB"/>
+    <w:rsidRoot w:val="00D54A4E"/>
+    <w:rsid w:val="0001129A"/>
+    <w:rsid w:val="00021A51"/>
+    <w:rsid w:val="000323D3"/>
+    <w:rsid w:val="000622E3"/>
+    <w:rsid w:val="00064BEB"/>
+    <w:rsid w:val="00064C60"/>
+    <w:rsid w:val="00074290"/>
+    <w:rsid w:val="000774C5"/>
+    <w:rsid w:val="00080D91"/>
+    <w:rsid w:val="0008605F"/>
+    <w:rsid w:val="00091E5D"/>
+    <w:rsid w:val="000B00FB"/>
+    <w:rsid w:val="000D5F82"/>
+    <w:rsid w:val="000D7CC5"/>
+    <w:rsid w:val="000E3FB7"/>
+    <w:rsid w:val="000F76C0"/>
+    <w:rsid w:val="000F7898"/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:rsid w:val="00131C89"/>
+    <w:rsid w:val="001436F6"/>
+    <w:rsid w:val="00150000"/>
+    <w:rsid w:val="00162655"/>
+    <w:rsid w:val="00164750"/>
+    <w:rsid w:val="00166D85"/>
+    <w:rsid w:val="00175038"/>
+    <w:rsid w:val="00175081"/>
+    <w:rsid w:val="00184A47"/>
+    <w:rsid w:val="00191EEA"/>
+    <w:rsid w:val="00195633"/>
+    <w:rsid w:val="001D162E"/>
+    <w:rsid w:val="001D5907"/>
+    <w:rsid w:val="001E2112"/>
+    <w:rsid w:val="001F1547"/>
+    <w:rsid w:val="001F7ED3"/>
+    <w:rsid w:val="00207BD5"/>
+    <w:rsid w:val="00214F28"/>
+    <w:rsid w:val="0021660E"/>
+    <w:rsid w:val="0021707E"/>
+    <w:rsid w:val="00245887"/>
+    <w:rsid w:val="002561B9"/>
+    <w:rsid w:val="0026375F"/>
+    <w:rsid w:val="002651EC"/>
+    <w:rsid w:val="00266953"/>
+    <w:rsid w:val="0027434C"/>
+    <w:rsid w:val="002761C2"/>
+    <w:rsid w:val="00287ABB"/>
+    <w:rsid w:val="00287D6F"/>
+    <w:rsid w:val="002A3371"/>
+    <w:rsid w:val="002F13CA"/>
+    <w:rsid w:val="002F5F33"/>
+    <w:rsid w:val="002F7101"/>
+    <w:rsid w:val="0033411B"/>
+    <w:rsid w:val="00350A15"/>
+    <w:rsid w:val="003665B6"/>
+    <w:rsid w:val="00375AC2"/>
+    <w:rsid w:val="003851EC"/>
+    <w:rsid w:val="003A3AE0"/>
+    <w:rsid w:val="003B4839"/>
+    <w:rsid w:val="003E1015"/>
+    <w:rsid w:val="00405BFE"/>
+    <w:rsid w:val="00411AB4"/>
+    <w:rsid w:val="00421665"/>
+    <w:rsid w:val="0042759A"/>
+    <w:rsid w:val="00432456"/>
+    <w:rsid w:val="00432E41"/>
+    <w:rsid w:val="00440F46"/>
+    <w:rsid w:val="00441CA7"/>
+    <w:rsid w:val="00455E01"/>
+    <w:rsid w:val="00460227"/>
+    <w:rsid w:val="00472B08"/>
+    <w:rsid w:val="004800E0"/>
+    <w:rsid w:val="004940F8"/>
+    <w:rsid w:val="004C64E4"/>
+    <w:rsid w:val="004D0C80"/>
+    <w:rsid w:val="004E3D56"/>
+    <w:rsid w:val="004F0DC3"/>
+    <w:rsid w:val="004F1FDB"/>
+    <w:rsid w:val="004F36B6"/>
+    <w:rsid w:val="004F7613"/>
+    <w:rsid w:val="00514CEB"/>
+    <w:rsid w:val="00524E0B"/>
+    <w:rsid w:val="00531F9C"/>
+    <w:rsid w:val="00541E65"/>
+    <w:rsid w:val="00552EC3"/>
+    <w:rsid w:val="00564223"/>
+    <w:rsid w:val="00582FF9"/>
+    <w:rsid w:val="00590EE9"/>
+    <w:rsid w:val="005B2891"/>
+    <w:rsid w:val="005B3195"/>
+    <w:rsid w:val="005B4D53"/>
+    <w:rsid w:val="005B7F13"/>
+    <w:rsid w:val="005C2A9A"/>
+    <w:rsid w:val="005C312B"/>
+    <w:rsid w:val="005D525E"/>
+    <w:rsid w:val="005F039B"/>
+    <w:rsid w:val="005F0A49"/>
+    <w:rsid w:val="00646B74"/>
+    <w:rsid w:val="00646D05"/>
+    <w:rsid w:val="00663107"/>
+    <w:rsid w:val="006A0D52"/>
+    <w:rsid w:val="006A2934"/>
+    <w:rsid w:val="006B2221"/>
+    <w:rsid w:val="006B5F12"/>
+    <w:rsid w:val="006B793B"/>
+    <w:rsid w:val="006D43FE"/>
+    <w:rsid w:val="006E0C22"/>
+    <w:rsid w:val="006E2DC7"/>
+    <w:rsid w:val="006E3483"/>
+    <w:rsid w:val="006E778C"/>
+    <w:rsid w:val="006F2996"/>
+    <w:rsid w:val="00703D32"/>
+    <w:rsid w:val="00724AB5"/>
+    <w:rsid w:val="00727FB7"/>
+    <w:rsid w:val="0073491B"/>
+    <w:rsid w:val="00736087"/>
+    <w:rsid w:val="00751CB8"/>
+    <w:rsid w:val="00794AA3"/>
+    <w:rsid w:val="007A2E45"/>
+    <w:rsid w:val="007C4BD4"/>
+    <w:rsid w:val="007C5492"/>
+    <w:rsid w:val="007F62A7"/>
+    <w:rsid w:val="00814907"/>
+    <w:rsid w:val="00815617"/>
+    <w:rsid w:val="0082669A"/>
+    <w:rsid w:val="008424DD"/>
+    <w:rsid w:val="0084313F"/>
+    <w:rsid w:val="00856354"/>
+    <w:rsid w:val="00861757"/>
+    <w:rsid w:val="00862D24"/>
+    <w:rsid w:val="008A6D13"/>
+    <w:rsid w:val="008D11DC"/>
+    <w:rsid w:val="008D5B96"/>
+    <w:rsid w:val="008D7C26"/>
+    <w:rsid w:val="008E6C1F"/>
+    <w:rsid w:val="009006A9"/>
+    <w:rsid w:val="0091126A"/>
+    <w:rsid w:val="00911731"/>
+    <w:rsid w:val="009323BE"/>
+    <w:rsid w:val="00935E00"/>
+    <w:rsid w:val="00944111"/>
+    <w:rsid w:val="009B1885"/>
+    <w:rsid w:val="009B2DDE"/>
+    <w:rsid w:val="009D4CA8"/>
+    <w:rsid w:val="009E09C8"/>
+    <w:rsid w:val="00A1319F"/>
+    <w:rsid w:val="00A21BEA"/>
+    <w:rsid w:val="00A42021"/>
+    <w:rsid w:val="00A4393E"/>
+    <w:rsid w:val="00A53CEF"/>
+    <w:rsid w:val="00A62EFE"/>
+    <w:rsid w:val="00A641B6"/>
+    <w:rsid w:val="00A9443A"/>
+    <w:rsid w:val="00AA4A9C"/>
+    <w:rsid w:val="00AB63D2"/>
+    <w:rsid w:val="00AB6BDA"/>
+    <w:rsid w:val="00AC019C"/>
+    <w:rsid w:val="00AD1C3C"/>
+    <w:rsid w:val="00AD44D0"/>
+    <w:rsid w:val="00AE2994"/>
+    <w:rsid w:val="00AF4E3B"/>
+    <w:rsid w:val="00AF65D8"/>
+    <w:rsid w:val="00AF6E62"/>
+    <w:rsid w:val="00B04665"/>
+    <w:rsid w:val="00B06AD5"/>
+    <w:rsid w:val="00B27ABD"/>
+    <w:rsid w:val="00B476C4"/>
+    <w:rsid w:val="00B63F4E"/>
+    <w:rsid w:val="00B66428"/>
+    <w:rsid w:val="00B67984"/>
+    <w:rsid w:val="00B728F2"/>
+    <w:rsid w:val="00BA2976"/>
+    <w:rsid w:val="00BB2577"/>
+    <w:rsid w:val="00BB2986"/>
+    <w:rsid w:val="00BB5342"/>
+    <w:rsid w:val="00BC468E"/>
+    <w:rsid w:val="00BC6587"/>
+    <w:rsid w:val="00BD49F2"/>
+    <w:rsid w:val="00BD7492"/>
+    <w:rsid w:val="00BD79C4"/>
+    <w:rsid w:val="00C046A5"/>
+    <w:rsid w:val="00C05FAE"/>
+    <w:rsid w:val="00C41171"/>
+    <w:rsid w:val="00C4409D"/>
+    <w:rsid w:val="00C66AE4"/>
+    <w:rsid w:val="00C85E6E"/>
+    <w:rsid w:val="00C92B3A"/>
+    <w:rsid w:val="00CA360B"/>
+    <w:rsid w:val="00CC2173"/>
+    <w:rsid w:val="00D02382"/>
+    <w:rsid w:val="00D311CA"/>
+    <w:rsid w:val="00D31DE5"/>
+    <w:rsid w:val="00D54A4E"/>
+    <w:rsid w:val="00D56502"/>
+    <w:rsid w:val="00D56BD8"/>
+    <w:rsid w:val="00D64D15"/>
+    <w:rsid w:val="00D76110"/>
+    <w:rsid w:val="00D97F05"/>
+    <w:rsid w:val="00DC02F1"/>
+    <w:rsid w:val="00DE5C43"/>
+    <w:rsid w:val="00DF6FE4"/>
+    <w:rsid w:val="00E04210"/>
+    <w:rsid w:val="00E20CA3"/>
+    <w:rsid w:val="00E4251D"/>
+    <w:rsid w:val="00E428C8"/>
+    <w:rsid w:val="00E56CFA"/>
+    <w:rsid w:val="00E57771"/>
+    <w:rsid w:val="00E767A7"/>
+    <w:rsid w:val="00EA19AB"/>
+    <w:rsid w:val="00EA1F1E"/>
+    <w:rsid w:val="00EB33EA"/>
+    <w:rsid w:val="00ED043D"/>
+    <w:rsid w:val="00EE0FF0"/>
+    <w:rsid w:val="00EE2180"/>
+    <w:rsid w:val="00F11123"/>
+    <w:rsid w:val="00F20391"/>
+    <w:rsid w:val="00F27D66"/>
+    <w:rsid w:val="00F303B2"/>
+    <w:rsid w:val="00F326AF"/>
+    <w:rsid w:val="00F47E2A"/>
+    <w:rsid w:val="00F62D79"/>
+    <w:rsid w:val="00F63DA9"/>
+    <w:rsid w:val="00F95283"/>
+    <w:rsid w:val="00FA2990"/>
+    <w:rsid w:val="00FA40DC"/>
+    <w:rsid w:val="00FB0D94"/>
+    <w:rsid w:val="00FB7BF3"/>
+    <w:rsid w:val="00FD1D76"/>
+    <w:rsid w:val="00FD431F"/>
+    <w:rsid w:val="00FE0F3E"/>
+    <w:rsid w:val="00FE1F96"/>
+    <w:rsid w:val="00FF0233"/>
+    <w:rsid w:val="00FF19ED"/>
+    <w:rsid w:val="00FF5355"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0545CEB6"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{DE6AABC5-01C4-448F-B068-32FB34ADF9A9}"/>
+  <w14:docId w14:val="3B8E0093"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{12803205-8372-47EF-A676-5E497284E68E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3747,874 +3696,934 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00233203"/>
+    <w:rsid w:val="000F7DCE"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="200" w:after="200" w:line="268" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="0042759A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...4 lines deleted...]
-      <w:szCs w:val="25"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
-    <w:link w:val="Nagwek3Znak"/>
+    <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="0042759A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
-    <w:name w:val="Nagłówek 1 Znak"/>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Nagwek1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF765E"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000F7DCE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTartustawynprozporzdzenia">
+    <w:name w:val="ART(§) – art. ustawy (§ np. rozporządzenia)"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZPKTzmpktartykuempunktem">
+    <w:name w:val="Z/PKT – zm. pkt artykułem (punktem)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1020" w:hanging="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F039B"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005F039B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F039B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A53CEF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00460227"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00460227"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00460227"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00460227"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
-[...5 lines deleted...]
-    <w:rsid w:val="00DF765E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460227"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="pl-PL"/>
-[...211 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD6ABD"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00166D85"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00CD6ABD"/>
+    <w:rsid w:val="00166D85"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD6ABD"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0042759A"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-[...4 lines deleted...]
-    <w:rsid w:val="00CD6ABD"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0042759A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
+    <w:name w:val="LO-normal3"/>
+    <w:rsid w:val="006F2996"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:contextualSpacing/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...108 lines deleted...]
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="55934901">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="243610928">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="347173381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="381179611">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="426734272">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1017661614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1469972796">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1540557207">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1802306062">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1906721817">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2076197853">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2108112381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F8E4A06-3081-41C5-AEC1-BBB0B3E8D851}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E5B8C78-5111-4551-9C98-14CE5F25A78F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>459</Words>
-  <Characters>2934</Characters>
+  <Words>329</Words>
+  <Characters>1975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3327</CharactersWithSpaces>
+  <CharactersWithSpaces>2233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Wniosek o przeniesienie praw i obowiązków wynikających ze zgłoszenia, wobec którego organ nie wniósł sprzeciwu PB-11</dc:title>
-  <dc:subject/>
+  <dc:title>PB-11 Wniosek o przeniesienie praw i obowiązków wynikających ze zgłoszenia, wobec którego organ nie wniósł sprzeciwu</dc:title>
+  <dc:subject>PB-11</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>