--- v1 (2026-04-01)
+++ v2 (2026-09-01)
@@ -275,65 +275,72 @@
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk207623016"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazwa: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288A827F" w14:textId="77777777" w:rsidR="006E778C" w:rsidRPr="00A11D02" w:rsidRDefault="006E778C" w:rsidP="006E778C">
+    <w:p w14:paraId="288A827F" w14:textId="476D18A6" w:rsidR="006E778C" w:rsidRPr="00A11D02" w:rsidRDefault="005F32D3" w:rsidP="006E778C">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11D02">
-[...4 lines deleted...]
-        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="006E778C" w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C71B901" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="00207BD5" w:rsidRDefault="0042759A" w:rsidP="00814907">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207BD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.1. DANE NOWEGO INWESTORA</w:t>
@@ -1009,51 +1016,51 @@
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B052380" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="00E175E7" w:rsidRDefault="0042759A" w:rsidP="006F2996">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="7" w:name="_Hlk57880189"/>
-    <w:p w14:paraId="4F2FBF57" w14:textId="5CE3884C" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="00AF65D8" w:rsidP="0042759A">
+    <w:p w14:paraId="4F2FBF57" w14:textId="5CE3884C" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="005F32D3" w:rsidP="0042759A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1870132773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1114,71 +1121,51 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0042759A" w:rsidRPr="0042759A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:iCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0042759A" w:rsidRPr="0042759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> do doręczeń</w:t>
+        <w:t xml:space="preserve"> pełnomocnik do doręczeń</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="75CC3E46" w14:textId="77777777" w:rsidR="0042759A" w:rsidRPr="0042759A" w:rsidRDefault="0042759A" w:rsidP="0042759A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Imię i nazwisko: </w:t>
       </w:r>
@@ -1743,51 +1730,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk207622537"/>
       <w:bookmarkStart w:id="13" w:name="_Hlk207625142"/>
       <w:r w:rsidRPr="00207BD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7. ZAŁĄCZNIKI</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="4208F896" w14:textId="4C5C4E9B" w:rsidR="000F7DCE" w:rsidRPr="0042759A" w:rsidRDefault="00AF65D8" w:rsidP="00814907">
+    <w:p w14:paraId="4208F896" w14:textId="4C5C4E9B" w:rsidR="000F7DCE" w:rsidRPr="0042759A" w:rsidRDefault="005F32D3" w:rsidP="00814907">
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1169950285"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1809,51 +1796,51 @@
       <w:r w:rsidR="00BD79C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
       </w:r>
       <w:r w:rsidR="00AC019C" w:rsidRPr="0042759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3568A8" w14:textId="0EC09F23" w:rsidR="000F7DCE" w:rsidRPr="0042759A" w:rsidRDefault="00AF65D8" w:rsidP="00814907">
+    <w:p w14:paraId="6D3568A8" w14:textId="0EC09F23" w:rsidR="000F7DCE" w:rsidRPr="0042759A" w:rsidRDefault="005F32D3" w:rsidP="00814907">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-155766895"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1970,51 +1957,51 @@
       </w:r>
       <w:r w:rsidR="00911731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>– jeżeli nowy inwestor działa przez pełnomocnika</w:t>
       </w:r>
       <w:r w:rsidR="00AC019C" w:rsidRPr="0042759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FCF0E4" w14:textId="033523B9" w:rsidR="001436F6" w:rsidRPr="0042759A" w:rsidRDefault="00AF65D8" w:rsidP="00814907">
+    <w:p w14:paraId="34FCF0E4" w14:textId="033523B9" w:rsidR="001436F6" w:rsidRPr="0042759A" w:rsidRDefault="005F32D3" w:rsidP="00814907">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="621282737"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2066,51 +2053,51 @@
       <w:r w:rsidR="00E20CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F7DCE" w:rsidRPr="0042759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
       </w:r>
       <w:r w:rsidR="00AC019C" w:rsidRPr="0042759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B2180B" w14:textId="782429AE" w:rsidR="00C046A5" w:rsidRDefault="00AF65D8" w:rsidP="00814907">
+    <w:p w14:paraId="66B2180B" w14:textId="782429AE" w:rsidR="00C046A5" w:rsidRDefault="005F32D3" w:rsidP="00814907">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:after="120" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1933323899"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2719,51 +2706,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
@@ -3009,57 +2996,56 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="210"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D54A4E"/>
     <w:rsid w:val="0001129A"/>
     <w:rsid w:val="00021A51"/>
     <w:rsid w:val="000323D3"/>
     <w:rsid w:val="000622E3"/>
     <w:rsid w:val="00064BEB"/>
@@ -3132,50 +3118,51 @@
     <w:rsid w:val="004940F8"/>
     <w:rsid w:val="004C64E4"/>
     <w:rsid w:val="004D0C80"/>
     <w:rsid w:val="004E3D56"/>
     <w:rsid w:val="004F0DC3"/>
     <w:rsid w:val="004F1FDB"/>
     <w:rsid w:val="004F36B6"/>
     <w:rsid w:val="004F7613"/>
     <w:rsid w:val="00514CEB"/>
     <w:rsid w:val="00524E0B"/>
     <w:rsid w:val="00531F9C"/>
     <w:rsid w:val="00541E65"/>
     <w:rsid w:val="00552EC3"/>
     <w:rsid w:val="00564223"/>
     <w:rsid w:val="00582FF9"/>
     <w:rsid w:val="00590EE9"/>
     <w:rsid w:val="005B2891"/>
     <w:rsid w:val="005B3195"/>
     <w:rsid w:val="005B4D53"/>
     <w:rsid w:val="005B7F13"/>
     <w:rsid w:val="005C2A9A"/>
     <w:rsid w:val="005C312B"/>
     <w:rsid w:val="005D525E"/>
     <w:rsid w:val="005F039B"/>
     <w:rsid w:val="005F0A49"/>
+    <w:rsid w:val="005F32D3"/>
     <w:rsid w:val="00646B74"/>
     <w:rsid w:val="00646D05"/>
     <w:rsid w:val="00663107"/>
     <w:rsid w:val="006A0D52"/>
     <w:rsid w:val="006A2934"/>
     <w:rsid w:val="006B2221"/>
     <w:rsid w:val="006B5F12"/>
     <w:rsid w:val="006B793B"/>
     <w:rsid w:val="006D43FE"/>
     <w:rsid w:val="006E0C22"/>
     <w:rsid w:val="006E2DC7"/>
     <w:rsid w:val="006E3483"/>
     <w:rsid w:val="006E778C"/>
     <w:rsid w:val="006F2996"/>
     <w:rsid w:val="00703D32"/>
     <w:rsid w:val="00724AB5"/>
     <w:rsid w:val="00727FB7"/>
     <w:rsid w:val="0073491B"/>
     <w:rsid w:val="00736087"/>
     <w:rsid w:val="00751CB8"/>
     <w:rsid w:val="00794AA3"/>
     <w:rsid w:val="007A2E45"/>
     <w:rsid w:val="007C4BD4"/>
     <w:rsid w:val="007C5492"/>
     <w:rsid w:val="007F62A7"/>
@@ -3286,51 +3273,51 @@
     <w:rsid w:val="00FB7BF3"/>
     <w:rsid w:val="00FD1D76"/>
     <w:rsid w:val="00FD431F"/>
     <w:rsid w:val="00FE0F3E"/>
     <w:rsid w:val="00FE1F96"/>
     <w:rsid w:val="00FF0233"/>
     <w:rsid w:val="00FF19ED"/>
     <w:rsid w:val="00FF5355"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3B8E0093"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{12803205-8372-47EF-A676-5E497284E68E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -4558,72 +4545,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E5B8C78-5111-4551-9C98-14CE5F25A78F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>329</Words>
   <Characters>1975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2233</CharactersWithSpaces>
+  <CharactersWithSpaces>2300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PB-11 Wniosek o przeniesienie praw i obowiązków wynikających ze zgłoszenia, wobec którego organ nie wniósł sprzeciwu</dc:title>
   <dc:subject>PB-11</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>