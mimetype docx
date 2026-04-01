--- v0 (2025-10-07)
+++ v1 (2026-04-01)
@@ -5,3801 +5,3604 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+    <w:p w14:paraId="304EBE67" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00A90434" w:rsidRDefault="00652462" w:rsidP="00EB79F2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...115 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk207622772"/>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>WNIOSEK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EB4A76" w14:textId="01DC68BD" w:rsidR="00652462" w:rsidRPr="00A90434" w:rsidRDefault="00652462" w:rsidP="00EB79F2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>przeniesienie decyzji o pozwoleniu na budowę</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789470EC" w14:textId="51256D60" w:rsidR="00652462" w:rsidRPr="00A90434" w:rsidRDefault="00652462" w:rsidP="00EB79F2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PB-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B225365" w14:textId="5278CA36" w:rsidR="000F7DCE" w:rsidRDefault="00652462" w:rsidP="00DB4549">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Podstawa prawna</w:t>
       </w:r>
-      <w:r w:rsidRPr="000726C0">
-[...20 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. 40 ust. 1 w zw. z ust. 5 pkt 1 ustawy z dnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 lipca 1994 r. – Prawo budowlane (Dz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>U.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>r. poz. 418</w:t>
+      </w:r>
+      <w:r w:rsidR="003628C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1625">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1080</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6600F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1535</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 1673 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="0D4A70D5" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00E84D53" w:rsidRDefault="00652462" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk207624575"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk207622968"/>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="6BCA5F1D" w14:textId="77777777" w:rsidR="00EB79F2" w:rsidRPr="00A11D02" w:rsidRDefault="00EB79F2" w:rsidP="00EB79F2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk207623016"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk223337989"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EBD4FA" w14:textId="250B998F" w:rsidR="00EB79F2" w:rsidRPr="00AD3A57" w:rsidRDefault="00EB79F2" w:rsidP="00EB79F2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="0FD80184" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00E84D53" w:rsidRDefault="00652462" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.1. DANE NOWEGO INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBEDBE0" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00CD5866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7105FFAE" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2EB837" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315DCF27" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E0D558" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A658A6E" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147C6260" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D6AA23" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0049A91B" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E9209E" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E951387" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EA7704" w14:textId="38ACE275" w:rsidR="00474592" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk39489420"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk202251849"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="12B82B5D" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00E84D53" w:rsidRDefault="00652462" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk207623073"/>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2. DANE NOWEGO INWESTORA (DO KORESPONDENCJI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E643C31" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00E175E7" w:rsidRDefault="00652462" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli adres do korespondencji inwestora jest inny niż wskazany w pkt 2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2666007D" w14:textId="23291696" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00CD5866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322D8956" w14:textId="7A54351B" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FA7E7D" w14:textId="0B864AFE" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD33781" w14:textId="39F7A141" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6505559C" w14:textId="6BF2102E" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B2245B" w14:textId="40639F2F" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05297301" w14:textId="48DEAC42" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222DACD4" w14:textId="2183462E" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4C1516" w14:textId="44282342" w:rsidR="00652462" w:rsidRPr="00652462" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C968BD0" w14:textId="6CDA9AF8" w:rsidR="00474592" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652462">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="400C8C4E" w14:textId="0636A985" w:rsidR="003C56A5" w:rsidRPr="00E84D53" w:rsidRDefault="003C56A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk207623245"/>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. DANE PEŁNOMOCNIKA</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEŁNOMOCNIKA DO DORĘCZEŃ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6F728A" w14:textId="77777777" w:rsidR="003C56A5" w:rsidRPr="00E175E7" w:rsidRDefault="003C56A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="9" w:name="_Hlk57880189"/>
+    <w:p w14:paraId="1A89E8AF" w14:textId="313108EE" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="002546A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...59 lines deleted...]
-          <w:szCs w:val="17"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1870132773"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003C56A5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003C56A5" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełnomocnik </w:t>
+      </w:r>
+      <w:r w:rsidR="003C56A5" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003C56A5" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1154490646"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003C56A5" w:rsidRPr="003C56A5">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003C56A5" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełnomocnik do doręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="37B03F2B" w14:textId="52DD7EEE" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7413EF" w14:textId="165B5624" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232DA453" w14:textId="49046936" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2905B83B" w14:textId="4945170E" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B796C20" w14:textId="7A925723" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C35E668" w14:textId="5B25DEDC" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD51B5F" w14:textId="56E39595" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C87BB16" w14:textId="73EE520A" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E21484E" w14:textId="18CE2C77" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDFC85A" w14:textId="388C9B2F" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1613D0" w14:textId="052A3EA2" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0302FAB8" w14:textId="40B17730" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3CD66C" w14:textId="627FA844" w:rsidR="00474592" w:rsidRDefault="003C56A5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="4BB50ADD" w14:textId="071E9ADA" w:rsidR="003C56A5" w:rsidRPr="00E84D53" w:rsidRDefault="003C56A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk207621821"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk207623369"/>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DANE DOTYCHCZASOWEGO INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29831BF7" w14:textId="2BA6D5CF" w:rsidR="00835C98" w:rsidRDefault="000F7DCE" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imię i nazwisko lub nazwa: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A653E64" w14:textId="77777777" w:rsidR="00E66A02" w:rsidRDefault="00E66A02" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044BE027" w14:textId="6CB13BB7" w:rsidR="003C56A5" w:rsidRPr="00E84D53" w:rsidRDefault="003C56A5" w:rsidP="00E84D53">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk207623440"/>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INFORMACJE O DECYZJI O POZWOLENIU NA BUDOWĘ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0B4F56" w14:textId="733637F6" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="000D7CC5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk39494725"/>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data wydania:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFE3145" w14:textId="020DDC2C" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="000D7CC5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr decyzji:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E12B67" w14:textId="68C42493" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="001D5091" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Znak sprawy</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6A31" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3795B6A4" w14:textId="0B917E3F" w:rsidR="00A177A6" w:rsidRDefault="000D7CC5" w:rsidP="003C56A5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nazwa zamierzenia budowlanego objętego decyzją:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A4DF45" w14:textId="52B33648" w:rsidR="00E66A02" w:rsidRDefault="00E66A02" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403648E4" w14:textId="7D971968" w:rsidR="00E66A02" w:rsidRDefault="00E66A02" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B6AF08" w14:textId="03659050" w:rsidR="00E66A02" w:rsidRDefault="00E66A02" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF37D9D" w14:textId="079C0E51" w:rsidR="003C56A5" w:rsidRPr="00E84D53" w:rsidRDefault="003C56A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. OŚWIADCZENIE NOWEGO INWESTORA</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="396DBF97" w14:textId="07EB34C5" w:rsidR="000F7DCE" w:rsidRDefault="0015129A" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prezydent Wrocławia, Wydział </w:t>
-[...104 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przejmuję</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>na siebie warunki zawarte w decyzji, o której mowa w pkt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136655BD" w14:textId="1C93B01D" w:rsidR="003C56A5" w:rsidRPr="00E84D53" w:rsidRDefault="003C56A5" w:rsidP="00E84D53">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk207622537"/>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Imię i nazwisko lub nazwa:</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>7. ZAŁĄCZNIKI</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="16173750" w14:textId="14E5C8ED" w:rsidR="000F7DCE" w:rsidRPr="003C56A5" w:rsidRDefault="002546A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-794834699"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003C56A5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0087005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
+      </w:r>
+      <w:r w:rsidR="00845DFD" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B1C1B8" w14:textId="02395B34" w:rsidR="000F7DCE" w:rsidRPr="003C56A5" w:rsidRDefault="002546A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1635138644"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003C56A5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0087005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pełnomocnictwo do reprezentowania inwestora (opłacone zgodnie z ustawą z dnia 16 listopada 2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00184E25" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00184E25" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="003628C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025 r. poz. 1154</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB00B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 1795 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003628C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>– jeżeli nowy inwestor działa przez pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="00845DFD" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25617887" w14:textId="4EDF70C1" w:rsidR="000F7DCE" w:rsidRPr="003C56A5" w:rsidRDefault="002546A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="515425516"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003C56A5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0087005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Potwierdzenie uiszczenia opłaty skarbowej – jeżeli obowiązek uiszczenia takiej opłaty wynika z</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00845DFD" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09156A7E" w14:textId="3C9B6B3D" w:rsidR="00FD0BCF" w:rsidRDefault="002546A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1101330858"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003C56A5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0087005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zgoda dotychczasowego inwestora, na rzecz którego decyzja została wydana</w:t>
+      </w:r>
+      <w:r w:rsidR="00835C98" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00724B11" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0015129A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0015129A">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="0015129A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00845DFD" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEE99B1" w14:textId="1B4D3F2E" w:rsidR="003C56A5" w:rsidRPr="00E84D53" w:rsidRDefault="003C56A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF765E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk207622634"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk207623785"/>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kraj: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>8. PODPIS</w:t>
+      </w:r>
+      <w:r w:rsidR="0015129A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> NOWEGO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>INWESTORA (PEŁNOMOCNIKA) I DATA PODPISU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8ADA3D" w14:textId="77777777" w:rsidR="003C56A5" w:rsidRPr="003C46B4" w:rsidRDefault="003C56A5" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podpis powinien być czytelny. Podpis i datę podpisu umieszcza się w przypadku składania wniosku w postaci papierowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="5C5FE2D9" w14:textId="77777777" w:rsidR="00E66A02" w:rsidRDefault="00E66A02" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658E88C7" w14:textId="77777777" w:rsidR="00E66A02" w:rsidRDefault="00E66A02" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Województwo: </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...503 lines deleted...]
-          <w:position w:val="10"/>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2822345A" w14:textId="4A369995" w:rsidR="00E66A02" w:rsidRPr="00F616DA" w:rsidRDefault="00E66A02" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2)</w:t>
-[...2128 lines deleted...]
-    <w:sectPr w:rsidR="00F969DB" w:rsidRPr="000726C0" w:rsidSect="004B39F7">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E66A02" w:rsidRPr="00F616DA" w:rsidSect="001A7360">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79AEC4D5" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1BD8DBBB" w14:textId="77777777" w:rsidR="00B9001A" w:rsidRDefault="00B9001A" w:rsidP="000F7DCE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72A9E438" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6228209B" w14:textId="77777777" w:rsidR="00B9001A" w:rsidRDefault="00B9001A" w:rsidP="000F7DCE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="1BE519CE" w14:textId="1E50B39C" w:rsidR="00652462" w:rsidRPr="003C56A5" w:rsidRDefault="00652462" w:rsidP="00652462">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W przypadku większej liczby inwestorów lub pełnomocników dane kolejnych inwestorów lub pełnomocników dodaje się w</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>formularzu albo zamieszcza na osobnych stronach i dołącza do formularza.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="5BA0783E" w14:textId="6FF8EFC1" w:rsidR="00652462" w:rsidRPr="003C56A5" w:rsidRDefault="00652462" w:rsidP="00AB72BE">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0456">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004E0456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E0456" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonym w </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>art. 147</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 18 listopada 2020 r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doręczeniach elektronicznych (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6 r. poz. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w razie</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki ePUAP. Możliwość doręczania korespondencji na skrzynkę ePUAP obowiązuje do dnia określonego w </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tym przepisie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="0090CEA5" w14:textId="4CA442D1" w:rsidR="00835C98" w:rsidRPr="003C56A5" w:rsidRDefault="00835C98" w:rsidP="00BE2E90">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00724B11" w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zgoda dotychczasowego inwestora nie jest wymagana, jeżeli własność nieruchomości lub uprawnienia wynikające z</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>użytkowania wieczystego dotyczącego nieruchomości, objęte decyzją o pozwoleniu na budowę po wydaniu tego pozwolenia przeszły z dotychczasowego inwestora na nowego inwestora wnioskującego o przeniesienie pozwolenia na budowę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015129A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00706A2B" w:rsidRPr="0015129A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="450B7E81" w14:textId="3412A451" w:rsidR="0015129A" w:rsidRPr="00E66A02" w:rsidRDefault="0015129A" w:rsidP="00E66A02">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66A02">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E66A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E66A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Zamiast oryginału można dołączyć kopię dokumentu.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...6 lines deleted...]
-    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...30 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E1C9199" w14:textId="77777777" w:rsidR="00C70343" w:rsidRDefault="00C70343">
-[...45 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1965229975"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="222A36D7" w14:textId="6F63E7C0" w:rsidR="00EB79F2" w:rsidRDefault="00EB79F2">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00EB79F2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EB79F2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EB79F2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EB79F2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EB79F2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A0A9E3E" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="03AF9B3E" w14:textId="77777777" w:rsidR="00B9001A" w:rsidRDefault="00B9001A" w:rsidP="000F7DCE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38FDC67D" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6439229D" w14:textId="77777777" w:rsidR="00B9001A" w:rsidRDefault="00B9001A" w:rsidP="000F7DCE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B74F2DA" w14:textId="77777777" w:rsidR="00C70343" w:rsidRPr="00C70343" w:rsidRDefault="00C70343" w:rsidP="00C70343">
+  <w:p w14:paraId="4AF7269D" w14:textId="77777777" w:rsidR="00EB79F2" w:rsidRPr="00EB79F2" w:rsidRDefault="00EB79F2" w:rsidP="00EB79F2">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:line="271" w:lineRule="auto"/>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C70343">
-[...22 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2234BB"/>
+    <w:nsid w:val="15EF2F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D484106"/>
-    <w:lvl w:ilvl="0" w:tplc="75D02860">
+    <w:tmpl w:val="42564CD2"/>
+    <w:lvl w:ilvl="0" w:tplc="FF5642B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233203"/>
-[...82 lines deleted...]
-    <w:rsid w:val="00FF06EF"/>
+    <w:rsidRoot w:val="00D54A4E"/>
+    <w:rsid w:val="0000527F"/>
+    <w:rsid w:val="0001250E"/>
+    <w:rsid w:val="00024AB2"/>
+    <w:rsid w:val="00032CEC"/>
+    <w:rsid w:val="0004631F"/>
+    <w:rsid w:val="000622E3"/>
+    <w:rsid w:val="00087CD4"/>
+    <w:rsid w:val="000B1D33"/>
+    <w:rsid w:val="000B33FF"/>
+    <w:rsid w:val="000D7CC5"/>
+    <w:rsid w:val="000E1625"/>
+    <w:rsid w:val="000E7257"/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:rsid w:val="00133BB7"/>
+    <w:rsid w:val="00140A82"/>
+    <w:rsid w:val="0015129A"/>
+    <w:rsid w:val="00156FCA"/>
+    <w:rsid w:val="001628C2"/>
+    <w:rsid w:val="00175081"/>
+    <w:rsid w:val="00184A47"/>
+    <w:rsid w:val="00184E25"/>
+    <w:rsid w:val="001941B4"/>
+    <w:rsid w:val="00197F1F"/>
+    <w:rsid w:val="001A7360"/>
+    <w:rsid w:val="001C186F"/>
+    <w:rsid w:val="001C40E3"/>
+    <w:rsid w:val="001D0F7E"/>
+    <w:rsid w:val="001D5091"/>
+    <w:rsid w:val="001E4E3F"/>
+    <w:rsid w:val="001F19C0"/>
+    <w:rsid w:val="001F698A"/>
+    <w:rsid w:val="002020AC"/>
+    <w:rsid w:val="00214F28"/>
+    <w:rsid w:val="002169D3"/>
+    <w:rsid w:val="002219A1"/>
+    <w:rsid w:val="00231929"/>
+    <w:rsid w:val="00237283"/>
+    <w:rsid w:val="00245887"/>
+    <w:rsid w:val="00257585"/>
+    <w:rsid w:val="002651EC"/>
+    <w:rsid w:val="0027122F"/>
+    <w:rsid w:val="002761C2"/>
+    <w:rsid w:val="00276378"/>
+    <w:rsid w:val="00285873"/>
+    <w:rsid w:val="00287ABB"/>
+    <w:rsid w:val="00287D6F"/>
+    <w:rsid w:val="00292D99"/>
+    <w:rsid w:val="002B4D1D"/>
+    <w:rsid w:val="002B6219"/>
+    <w:rsid w:val="002C1D22"/>
+    <w:rsid w:val="002C2EE2"/>
+    <w:rsid w:val="002D7FA4"/>
+    <w:rsid w:val="002E421B"/>
+    <w:rsid w:val="002F0A26"/>
+    <w:rsid w:val="00313E08"/>
+    <w:rsid w:val="00326ECC"/>
+    <w:rsid w:val="00327868"/>
+    <w:rsid w:val="0033411B"/>
+    <w:rsid w:val="00334DF2"/>
+    <w:rsid w:val="00346D0C"/>
+    <w:rsid w:val="003507F1"/>
+    <w:rsid w:val="00352C6E"/>
+    <w:rsid w:val="003601EA"/>
+    <w:rsid w:val="003628C0"/>
+    <w:rsid w:val="00364DF3"/>
+    <w:rsid w:val="00377A65"/>
+    <w:rsid w:val="00383EBF"/>
+    <w:rsid w:val="003B146A"/>
+    <w:rsid w:val="003B7547"/>
+    <w:rsid w:val="003C56A5"/>
+    <w:rsid w:val="003D7F64"/>
+    <w:rsid w:val="003E1015"/>
+    <w:rsid w:val="003E6394"/>
+    <w:rsid w:val="003E68CF"/>
+    <w:rsid w:val="003F7442"/>
+    <w:rsid w:val="00411AB4"/>
+    <w:rsid w:val="00424C5F"/>
+    <w:rsid w:val="004334CD"/>
+    <w:rsid w:val="00440F46"/>
+    <w:rsid w:val="0044122B"/>
+    <w:rsid w:val="00454E9E"/>
+    <w:rsid w:val="00463BFB"/>
+    <w:rsid w:val="00471073"/>
+    <w:rsid w:val="00472112"/>
+    <w:rsid w:val="00474592"/>
+    <w:rsid w:val="00477FE5"/>
+    <w:rsid w:val="004C6F57"/>
+    <w:rsid w:val="004E0456"/>
+    <w:rsid w:val="004F0DC3"/>
+    <w:rsid w:val="00521890"/>
+    <w:rsid w:val="005218C0"/>
+    <w:rsid w:val="00522193"/>
+    <w:rsid w:val="00524E0B"/>
+    <w:rsid w:val="00552EC3"/>
+    <w:rsid w:val="00553BA1"/>
+    <w:rsid w:val="00560DFA"/>
+    <w:rsid w:val="00562284"/>
+    <w:rsid w:val="005958E9"/>
+    <w:rsid w:val="005A4BD3"/>
+    <w:rsid w:val="005F74DB"/>
+    <w:rsid w:val="0061775C"/>
+    <w:rsid w:val="00626746"/>
+    <w:rsid w:val="00644191"/>
+    <w:rsid w:val="00652462"/>
+    <w:rsid w:val="00663E91"/>
+    <w:rsid w:val="00677379"/>
+    <w:rsid w:val="00690FB3"/>
+    <w:rsid w:val="00697346"/>
+    <w:rsid w:val="006C3626"/>
+    <w:rsid w:val="006E12AD"/>
+    <w:rsid w:val="006E6364"/>
+    <w:rsid w:val="006E6B1C"/>
+    <w:rsid w:val="006F40DC"/>
+    <w:rsid w:val="006F6E3E"/>
+    <w:rsid w:val="00706A2B"/>
+    <w:rsid w:val="00723FF3"/>
+    <w:rsid w:val="007243E2"/>
+    <w:rsid w:val="00724AB5"/>
+    <w:rsid w:val="00724B11"/>
+    <w:rsid w:val="00726325"/>
+    <w:rsid w:val="00727FB7"/>
+    <w:rsid w:val="00742252"/>
+    <w:rsid w:val="0075534A"/>
+    <w:rsid w:val="00763D9A"/>
+    <w:rsid w:val="0078124A"/>
+    <w:rsid w:val="0078144D"/>
+    <w:rsid w:val="0079518B"/>
+    <w:rsid w:val="007B3E0F"/>
+    <w:rsid w:val="007C219D"/>
+    <w:rsid w:val="007C613A"/>
+    <w:rsid w:val="007E7F3B"/>
+    <w:rsid w:val="00835363"/>
+    <w:rsid w:val="00835C98"/>
+    <w:rsid w:val="008421D4"/>
+    <w:rsid w:val="00845DFD"/>
+    <w:rsid w:val="0086114D"/>
+    <w:rsid w:val="00862236"/>
+    <w:rsid w:val="00864F0C"/>
+    <w:rsid w:val="0087005D"/>
+    <w:rsid w:val="00884D61"/>
+    <w:rsid w:val="00885EFA"/>
+    <w:rsid w:val="00887912"/>
+    <w:rsid w:val="008A6D13"/>
+    <w:rsid w:val="008B293C"/>
+    <w:rsid w:val="008B6342"/>
+    <w:rsid w:val="008D5B96"/>
+    <w:rsid w:val="008E1E24"/>
+    <w:rsid w:val="008E2EC2"/>
+    <w:rsid w:val="00903573"/>
+    <w:rsid w:val="00913B96"/>
+    <w:rsid w:val="00930266"/>
+    <w:rsid w:val="009353EA"/>
+    <w:rsid w:val="00957EB5"/>
+    <w:rsid w:val="00960172"/>
+    <w:rsid w:val="00961559"/>
+    <w:rsid w:val="00995B3B"/>
+    <w:rsid w:val="009A68DB"/>
+    <w:rsid w:val="009E6A31"/>
+    <w:rsid w:val="00A13B28"/>
+    <w:rsid w:val="00A177A6"/>
+    <w:rsid w:val="00A203D9"/>
+    <w:rsid w:val="00A24AAE"/>
+    <w:rsid w:val="00A27965"/>
+    <w:rsid w:val="00A33FA7"/>
+    <w:rsid w:val="00A4393E"/>
+    <w:rsid w:val="00A53C45"/>
+    <w:rsid w:val="00A56F37"/>
+    <w:rsid w:val="00A641B6"/>
+    <w:rsid w:val="00A65CAC"/>
+    <w:rsid w:val="00A82C1E"/>
+    <w:rsid w:val="00A93D34"/>
+    <w:rsid w:val="00AA4A9C"/>
+    <w:rsid w:val="00AA61F0"/>
+    <w:rsid w:val="00AB00B9"/>
+    <w:rsid w:val="00AB5BC1"/>
+    <w:rsid w:val="00AB72BE"/>
+    <w:rsid w:val="00AF61E3"/>
+    <w:rsid w:val="00B25AF4"/>
+    <w:rsid w:val="00B27ABD"/>
+    <w:rsid w:val="00B40102"/>
+    <w:rsid w:val="00B4246F"/>
+    <w:rsid w:val="00B60845"/>
+    <w:rsid w:val="00B650FD"/>
+    <w:rsid w:val="00B6600F"/>
+    <w:rsid w:val="00B675A4"/>
+    <w:rsid w:val="00B7738A"/>
+    <w:rsid w:val="00B9001A"/>
+    <w:rsid w:val="00BA1AD2"/>
+    <w:rsid w:val="00BA2976"/>
+    <w:rsid w:val="00BA3387"/>
+    <w:rsid w:val="00BE2E90"/>
+    <w:rsid w:val="00BF5B0A"/>
+    <w:rsid w:val="00C046A5"/>
+    <w:rsid w:val="00C12D8B"/>
+    <w:rsid w:val="00C13B0E"/>
+    <w:rsid w:val="00C208D5"/>
+    <w:rsid w:val="00C32EA7"/>
+    <w:rsid w:val="00CA19D7"/>
+    <w:rsid w:val="00CB45D2"/>
+    <w:rsid w:val="00CB589A"/>
+    <w:rsid w:val="00CC39BC"/>
+    <w:rsid w:val="00CD46E7"/>
+    <w:rsid w:val="00CD5866"/>
+    <w:rsid w:val="00CD6517"/>
+    <w:rsid w:val="00CF1BCA"/>
+    <w:rsid w:val="00CF7CE3"/>
+    <w:rsid w:val="00D03EC0"/>
+    <w:rsid w:val="00D236C8"/>
+    <w:rsid w:val="00D34D01"/>
+    <w:rsid w:val="00D37DBF"/>
+    <w:rsid w:val="00D54A4E"/>
+    <w:rsid w:val="00D60356"/>
+    <w:rsid w:val="00D61CDB"/>
+    <w:rsid w:val="00D64D15"/>
+    <w:rsid w:val="00D66ADE"/>
+    <w:rsid w:val="00D7232A"/>
+    <w:rsid w:val="00D76110"/>
+    <w:rsid w:val="00D77D63"/>
+    <w:rsid w:val="00D83427"/>
+    <w:rsid w:val="00D97F05"/>
+    <w:rsid w:val="00DA55C6"/>
+    <w:rsid w:val="00DA78F9"/>
+    <w:rsid w:val="00DB14C6"/>
+    <w:rsid w:val="00DB2D1E"/>
+    <w:rsid w:val="00DB3C70"/>
+    <w:rsid w:val="00DB4549"/>
+    <w:rsid w:val="00DD472E"/>
+    <w:rsid w:val="00E55E9B"/>
+    <w:rsid w:val="00E64B9C"/>
+    <w:rsid w:val="00E66A02"/>
+    <w:rsid w:val="00E74648"/>
+    <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E84DD6"/>
+    <w:rsid w:val="00EA6AE7"/>
+    <w:rsid w:val="00EB79F2"/>
+    <w:rsid w:val="00ED0171"/>
+    <w:rsid w:val="00ED043D"/>
+    <w:rsid w:val="00ED3BDA"/>
+    <w:rsid w:val="00ED59F5"/>
+    <w:rsid w:val="00EE2180"/>
+    <w:rsid w:val="00EE3C64"/>
+    <w:rsid w:val="00EE6311"/>
+    <w:rsid w:val="00F039E1"/>
+    <w:rsid w:val="00F062DF"/>
+    <w:rsid w:val="00F13CF1"/>
+    <w:rsid w:val="00F16589"/>
+    <w:rsid w:val="00F327CE"/>
+    <w:rsid w:val="00F35505"/>
+    <w:rsid w:val="00F52FCF"/>
+    <w:rsid w:val="00F54739"/>
+    <w:rsid w:val="00F616DA"/>
+    <w:rsid w:val="00F61B98"/>
+    <w:rsid w:val="00F65194"/>
+    <w:rsid w:val="00F70263"/>
+    <w:rsid w:val="00F934B9"/>
+    <w:rsid w:val="00FC4A25"/>
+    <w:rsid w:val="00FD0BCF"/>
+    <w:rsid w:val="00FD6155"/>
+    <w:rsid w:val="00FF7B06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A4A28F"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{3C4098BB-29F9-44FD-94A0-517CBDA97A9E}"/>
+  <w14:docId w14:val="4C82B173"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8D0F70D1-2C8F-4192-9953-558680B104DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3979,888 +3782,843 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00233203"/>
+    <w:rsid w:val="000F7DCE"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="200" w:after="200" w:line="268" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="00652462"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...4 lines deleted...]
-      <w:szCs w:val="25"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
-    <w:link w:val="Nagwek3Znak"/>
+    <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="00652462"/>
     <w:pPr>
       <w:keepNext/>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
-    <w:name w:val="Nagłówek 1 Znak"/>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Nagwek1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF765E"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000F7DCE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTartustawynprozporzdzenia">
+    <w:name w:val="ART(§) – art. ustawy (§ np. rozporządzenia)"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZPKTzmpktartykuempunktem">
+    <w:name w:val="Z/PKT – zm. pkt artykułem (punktem)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1020" w:hanging="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F7DCE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00835C98"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00835C98"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00835C98"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A24AAE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00237283"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00237283"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00237283"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00237283"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
-[...5 lines deleted...]
-    <w:rsid w:val="00DF765E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00237283"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="pl-PL"/>
-[...211 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD6ABD"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C613A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00CD6ABD"/>
+    <w:rsid w:val="007C613A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD6ABD"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00652462"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-[...4 lines deleted...]
-    <w:rsid w:val="00CD6ABD"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00652462"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
+    <w:name w:val="LO-normal3"/>
+    <w:rsid w:val="00EB79F2"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:contextualSpacing/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...108 lines deleted...]
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="800071201">
+    <w:div w:id="404032808">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1412698756">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1508324473">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1891263440">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1981492267">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77BD4436-6AB1-4933-AB90-D30C3969581B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D298D34B-72C4-4D29-97E9-26E31FEF9EAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>461</Words>
-  <Characters>2929</Characters>
+  <Words>340</Words>
+  <Characters>1934</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3323</CharactersWithSpaces>
+  <CharactersWithSpaces>2203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Wniosek o przeniesienie pozwolenia na budowę PB-9</dc:title>
-  <dc:subject/>
+  <dc:title>PB-9 Wniosek o przeniesienie decyzji o pozwoleniu na budowę</dc:title>
+  <dc:subject>PB-9</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>