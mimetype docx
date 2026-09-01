--- v1 (2026-04-01)
+++ v2 (2026-09-01)
@@ -313,87 +313,94 @@
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk207624575"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk207622968"/>
       <w:r w:rsidRPr="00E84D53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6BCA5F1D" w14:textId="77777777" w:rsidR="00EB79F2" w:rsidRPr="00A11D02" w:rsidRDefault="00EB79F2" w:rsidP="00EB79F2">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk207623016"/>
-      <w:bookmarkStart w:id="4" w:name="_Hlk223337989"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk223337989"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk207623016"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazwa: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EBD4FA" w14:textId="250B998F" w:rsidR="00EB79F2" w:rsidRPr="00AD3A57" w:rsidRDefault="00EB79F2" w:rsidP="00EB79F2">
+    <w:p w14:paraId="62EBD4FA" w14:textId="62B0D9E8" w:rsidR="00EB79F2" w:rsidRPr="00AD3A57" w:rsidRDefault="00F70D34" w:rsidP="00EB79F2">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11D02">
-[...7 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB79F2" w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="0FD80184" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00E84D53" w:rsidRDefault="00652462" w:rsidP="00E66A02">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84D53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.1. DANE NOWEGO INWESTORA</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84D53">
@@ -641,51 +648,51 @@
         <w:t>E-mail (nieobowiązkowo):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EA7704" w14:textId="38ACE275" w:rsidR="00474592" w:rsidRDefault="00652462" w:rsidP="00652462">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652462">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr tel. (nieobowiązkowo):</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk39489420"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk202251849"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="12B82B5D" w14:textId="77777777" w:rsidR="00652462" w:rsidRPr="00E84D53" w:rsidRDefault="00652462" w:rsidP="00E66A02">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk207623073"/>
       <w:r w:rsidRPr="00E84D53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1070,51 +1077,51 @@
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6F728A" w14:textId="77777777" w:rsidR="003C56A5" w:rsidRPr="00E175E7" w:rsidRDefault="003C56A5" w:rsidP="00E66A02">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="_Hlk57880189"/>
-    <w:p w14:paraId="1A89E8AF" w14:textId="313108EE" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="002546A5" w:rsidP="003C56A5">
+    <w:p w14:paraId="1A89E8AF" w14:textId="313108EE" w:rsidR="003C56A5" w:rsidRPr="003C56A5" w:rsidRDefault="00F70D34" w:rsidP="003C56A5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1870132773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1844,51 +1851,51 @@
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk207622537"/>
       <w:r w:rsidRPr="00E84D53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7. ZAŁĄCZNIKI</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="16173750" w14:textId="14E5C8ED" w:rsidR="000F7DCE" w:rsidRPr="003C56A5" w:rsidRDefault="002546A5" w:rsidP="00E66A02">
+    <w:p w14:paraId="16173750" w14:textId="14E5C8ED" w:rsidR="000F7DCE" w:rsidRPr="003C56A5" w:rsidRDefault="00F70D34" w:rsidP="00E66A02">
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-794834699"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1910,51 +1917,51 @@
       <w:r w:rsidR="0087005D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
       </w:r>
       <w:r w:rsidR="00845DFD" w:rsidRPr="003C56A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B1C1B8" w14:textId="02395B34" w:rsidR="000F7DCE" w:rsidRPr="003C56A5" w:rsidRDefault="002546A5" w:rsidP="00E66A02">
+    <w:p w14:paraId="13B1C1B8" w14:textId="02395B34" w:rsidR="000F7DCE" w:rsidRPr="003C56A5" w:rsidRDefault="00F70D34" w:rsidP="00E66A02">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1635138644"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2064,51 +2071,51 @@
       </w:r>
       <w:r w:rsidR="003628C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>– jeżeli nowy inwestor działa przez pełnomocnika</w:t>
       </w:r>
       <w:r w:rsidR="00845DFD" w:rsidRPr="003C56A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25617887" w14:textId="4EDF70C1" w:rsidR="000F7DCE" w:rsidRPr="003C56A5" w:rsidRDefault="002546A5" w:rsidP="00E66A02">
+    <w:p w14:paraId="25617887" w14:textId="4EDF70C1" w:rsidR="000F7DCE" w:rsidRPr="003C56A5" w:rsidRDefault="00F70D34" w:rsidP="00E66A02">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="515425516"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2160,51 +2167,51 @@
       <w:r w:rsidR="00DB3C70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F7DCE" w:rsidRPr="003C56A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
       </w:r>
       <w:r w:rsidR="00845DFD" w:rsidRPr="003C56A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09156A7E" w14:textId="3C9B6B3D" w:rsidR="00FD0BCF" w:rsidRDefault="002546A5" w:rsidP="00E66A02">
+    <w:p w14:paraId="09156A7E" w14:textId="3C9B6B3D" w:rsidR="00FD0BCF" w:rsidRDefault="00F70D34" w:rsidP="00E66A02">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1101330858"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2755,122 +2762,123 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Zamiast oryginału można dołączyć kopię dokumentu.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1965229975"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="222A36D7" w14:textId="6F63E7C0" w:rsidR="00EB79F2" w:rsidRDefault="00EB79F2">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00EB79F2">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EB79F2">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00EB79F2">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3072,57 +3080,56 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="210"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D54A4E"/>
     <w:rsid w:val="0000527F"/>
     <w:rsid w:val="0001250E"/>
     <w:rsid w:val="00024AB2"/>
     <w:rsid w:val="00032CEC"/>
     <w:rsid w:val="0004631F"/>
@@ -3353,73 +3360,74 @@
     <w:rsid w:val="00E66A02"/>
     <w:rsid w:val="00E74648"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84DD6"/>
     <w:rsid w:val="00EA6AE7"/>
     <w:rsid w:val="00EB79F2"/>
     <w:rsid w:val="00ED0171"/>
     <w:rsid w:val="00ED043D"/>
     <w:rsid w:val="00ED3BDA"/>
     <w:rsid w:val="00ED59F5"/>
     <w:rsid w:val="00EE2180"/>
     <w:rsid w:val="00EE3C64"/>
     <w:rsid w:val="00EE6311"/>
     <w:rsid w:val="00F039E1"/>
     <w:rsid w:val="00F062DF"/>
     <w:rsid w:val="00F13CF1"/>
     <w:rsid w:val="00F16589"/>
     <w:rsid w:val="00F327CE"/>
     <w:rsid w:val="00F35505"/>
     <w:rsid w:val="00F52FCF"/>
     <w:rsid w:val="00F54739"/>
     <w:rsid w:val="00F616DA"/>
     <w:rsid w:val="00F61B98"/>
     <w:rsid w:val="00F65194"/>
     <w:rsid w:val="00F70263"/>
+    <w:rsid w:val="00F70D34"/>
     <w:rsid w:val="00F934B9"/>
     <w:rsid w:val="00FC4A25"/>
     <w:rsid w:val="00FD0BCF"/>
     <w:rsid w:val="00FD6155"/>
     <w:rsid w:val="00FF7B06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C82B173"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8D0F70D1-2C8F-4192-9953-558680B104DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -3511,98 +3519,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4553,72 +4564,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D298D34B-72C4-4D29-97E9-26E31FEF9EAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>340</Words>
-  <Characters>1934</Characters>
+  <Words>324</Words>
+  <Characters>1950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2203</CharactersWithSpaces>
+  <CharactersWithSpaces>2270</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PB-9 Wniosek o przeniesienie decyzji o pozwoleniu na budowę</dc:title>
   <dc:subject>PB-9</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>