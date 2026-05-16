--- v0 (2025-10-07)
+++ v1 (2026-05-16)
@@ -5,3570 +5,3413 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+    <w:p w14:paraId="7E3DE5DF" w14:textId="6B61B377" w:rsidR="000C265C" w:rsidRPr="00A90434" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...113 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56514854"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ZGŁOSZENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="27A8AA14" w14:textId="2CE202A7" w:rsidR="000C265C" w:rsidRPr="00A90434" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>rozbiórki</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9183BB" w14:textId="296474B3" w:rsidR="000C265C" w:rsidRPr="00A90434" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PB-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457754D5" w14:textId="4CF59FF2" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Podstawa prawna</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D834B0">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="1EF94050" w14:textId="77777777" w:rsidR="004B39F7" w:rsidRPr="00D834B0" w:rsidRDefault="00930C94" w:rsidP="00CA632B">
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00094DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rt. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w zw. z </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ust. 1d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 7 lipca 1994 r. – Prawo budowlane (Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="004C12B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="004C12B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>r. poz. 418</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A655F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00730397">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1080</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1535</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,1673 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCC4F0A" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00956523" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605DD286" w14:textId="77777777" w:rsidR="004C12B2" w:rsidRPr="00A11D02" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
-        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-[...1589 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D834B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">na doręczanie korespondencji w niniejszej sprawie za pomocą środków komunikacji elektronicznej w rozumieniu art. 2 pkt 5 ustawy z dnia 18 lipca 2002 r. o świadczeniu usług drogą elektroniczną </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...535 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A624902" w14:textId="77777777" w:rsidR="004C12B2" w:rsidRPr="00A11D02" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B110ADF" w14:textId="4B1C419B" w:rsidR="000C265C" w:rsidRPr="00956523" w:rsidRDefault="000C265C" w:rsidP="00956523">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.1. DANE INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DAD10C" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="00094DFA">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30929081" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BE61DC" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBCE2D9" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C57AC4D" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A79CE22" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE59EC1" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0838FD" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7F2ACF" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9A2C6E" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk188128703"/>
+    </w:p>
+    <w:p w14:paraId="11A73AA6" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E33151" w14:textId="5781BF1B" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:ind w:right="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383F2B9D" w14:textId="43311CDC" w:rsidR="000C265C" w:rsidRPr="00956523" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2. DANE INWESTORA (DO KORESPONDENCJI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A78F203" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli adres do korespondencji inwestora jest inny niż wskazany w pkt 2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE954FA" w14:textId="152A4978" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="00094DFA">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6DC646" w14:textId="12514E39" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345C41E6" w14:textId="54329B13" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5258DF8F" w14:textId="347414D9" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368543F8" w14:textId="6450A6B7" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318D64D3" w14:textId="0518AB2D" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1861C36E" w14:textId="1E6B9805" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7992FF17" w14:textId="20B3B3E9" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17511509" w14:textId="2909BF0C" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF154FF" w14:textId="4C8B3636" w:rsidR="00684A38" w:rsidRPr="00301AE3" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk188121546"/>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0B3F53" w14:textId="1A215953" w:rsidR="000C265C" w:rsidRPr="00956523" w:rsidRDefault="000C265C" w:rsidP="00956523">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. DANE PEŁNOMOCNIKA</w:t>
+      </w:r>
+      <w:r w:rsidR="00094DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00094DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEŁNOMOCNIKA DO DORĘCZEŃ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C891C5B" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="_Hlk57880189"/>
+    <w:p w14:paraId="6311BAA7" w14:textId="56593683" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="007A287E" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1870132773"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009E6A1E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000C265C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C265C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">pełnomocnik </w:t>
+      </w:r>
+      <w:r w:rsidR="000C265C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D834B0">
-[...13 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidR="000C265C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="1154490646"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000C265C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000C265C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C265C" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pełnomocnik do doręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A329294" w14:textId="75F2FB2F" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk60938603"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk202175775"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="412DFF8C" w14:textId="059B3363" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB17827" w14:textId="2E0F1370" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5B1EEC" w14:textId="13698B8D" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BE2AC3" w14:textId="531B6E39" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7B4B50" w14:textId="5E605DEB" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3405190D" w14:textId="31FFD8B6" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429ECB29" w14:textId="3F299DE0" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E4A9A7" w14:textId="3A9A7976" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4D49A1" w14:textId="53326A99" w:rsidR="000C265C" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130E76CA" w14:textId="50305B67" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="2CEFD9EF" w14:textId="6A2F66DE" w:rsidR="000C265C" w:rsidRPr="00671025" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E6556C" w14:textId="0888624C" w:rsidR="00684A38" w:rsidRPr="00301AE3" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4ED6CD" w14:textId="33FF6DCC" w:rsidR="00373973" w:rsidRPr="00956523" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="6"/>
-[...125 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1. INFORMACJE O ROZBIÓRCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EB24E6" w14:textId="34341FBC" w:rsidR="00837805" w:rsidRDefault="00EC5345" w:rsidP="00094DFA">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Zakres i sposób wykonywania:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB23368" w14:textId="215C30F9" w:rsidR="004C12B2" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CF8F5B" w14:textId="0605E8ED" w:rsidR="004C12B2" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC56FB1" w14:textId="77777777" w:rsidR="004C12B2" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61154CD9" w14:textId="4C0A3B5F" w:rsidR="000C265C" w:rsidRPr="00956523" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="6"/>
-[...92 lines deleted...]
-        <w:spacing w:before="200"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6A1E" w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. DANE NIERUCHOMOŚCI (MIEJSCE WYKONYWANIA ROZBIÓRKI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA3BC72" w14:textId="1CCCB65C" w:rsidR="009E6A1E" w:rsidRPr="009E6A1E" w:rsidRDefault="00393DA6" w:rsidP="00094DFA">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AEF4CA" w14:textId="77777777" w:rsidR="009E6A1E" w:rsidRPr="009E6A1E" w:rsidRDefault="00393DA6" w:rsidP="009E6A1E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ECA88B" w14:textId="71F345E1" w:rsidR="009E6A1E" w:rsidRPr="009E6A1E" w:rsidRDefault="00393DA6" w:rsidP="009E6A1E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E51A0BC" w14:textId="747CB75E" w:rsidR="009E6A1E" w:rsidRPr="009E6A1E" w:rsidRDefault="00393DA6" w:rsidP="009E6A1E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191CE5FF" w14:textId="04B013C6" w:rsidR="009E6A1E" w:rsidRPr="009E6A1E" w:rsidRDefault="00393DA6" w:rsidP="009E6A1E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7EBEF6" w14:textId="6F70B257" w:rsidR="009E6A1E" w:rsidRPr="009E6A1E" w:rsidRDefault="00393DA6" w:rsidP="009E6A1E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AAC81B" w14:textId="3F949C6E" w:rsidR="009E6A1E" w:rsidRPr="009E6A1E" w:rsidRDefault="00393DA6" w:rsidP="009E6A1E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAF8DAA" w14:textId="4341F789" w:rsidR="008765CC" w:rsidRDefault="008765CC" w:rsidP="009E6A1E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Identyfikator działki ewidencyjnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00E307CF" w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E307CF" w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCDB1C8" w14:textId="52C2687A" w:rsidR="009E6A1E" w:rsidRPr="00956523" w:rsidRDefault="009E6A1E" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D834B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">…………………………………………………………………………………………………………… </w:t>
-[...26 lines deleted...]
-        <w:ind w:left="142" w:hanging="143"/>
+        <w:t>5. ZAŁĄCZNIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78119DD9" w14:textId="7C7F976E" w:rsidR="000A28D1" w:rsidRPr="00837805" w:rsidRDefault="007A287E" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-[...17 lines deleted...]
-          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-195468914"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009E6A1E" w:rsidRPr="00837805">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009C4682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D834B0">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="000A28D1" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Zgoda właściciela obiektu</w:t>
+      </w:r>
+      <w:r w:rsidR="007572CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> budowlanego</w:t>
+      </w:r>
+      <w:r w:rsidR="00626570" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00626570" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F798E" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E879D4" w14:textId="495DB166" w:rsidR="00EC5345" w:rsidRPr="00837805" w:rsidRDefault="007A287E" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="177316373"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00837805" w:rsidRPr="00837805">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009C4682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EC5345" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pełnomocnictwo do reprezentowania inwestora (opłacone zgodnie z ustawą z dnia 16 listopada 2006</w:t>
+      </w:r>
+      <w:r w:rsidR="005722E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5345" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="005722E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D834B0">
-[...11 lines deleted...]
-        <w:ind w:left="142" w:hanging="143"/>
+      <w:r w:rsidR="00EC5345" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00640A8E" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="002A655F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00144A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025 r. poz. 1154</w:t>
+      </w:r>
+      <w:r w:rsidR="00255D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00255D06" w:rsidRPr="00255D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1795 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002A655F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5345" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>– jeżeli inwestor działa przez pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="003F798E" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35968997" w14:textId="55A0E40C" w:rsidR="00EC5345" w:rsidRPr="00837805" w:rsidRDefault="007A287E" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1384556483"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00837805" w:rsidRPr="00837805">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009C4682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EC5345" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Potwierdzenie uiszczenia opłaty skarbowej – jeżeli obowiązek uiszczenia takiej opłaty wynika z</w:t>
+      </w:r>
+      <w:r w:rsidR="005722E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5345" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="005722E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5345" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="003F798E" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B293BF2" w14:textId="7058396B" w:rsidR="00EC5345" w:rsidRPr="00837805" w:rsidRDefault="00EC5345" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-[...33 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Inne (wymagane przepisami prawa):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EDA7CE" w14:textId="3201AEDE" w:rsidR="00EC5345" w:rsidRDefault="007A287E" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="58146893"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00837805">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E6A1E" w:rsidRPr="00837805">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D834B0">
-[...15 lines deleted...]
-        <w:ind w:left="142" w:hanging="143"/>
+    </w:p>
+    <w:p w14:paraId="2F6D991B" w14:textId="4DBA55C9" w:rsidR="009E6A1E" w:rsidRPr="00956523" w:rsidRDefault="009E6A1E" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. PODPIS INWESTORA (PEŁNOMOCNIKA) I DATA PODPISU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A976A51" w14:textId="0EF6B2AE" w:rsidR="009E6A1E" w:rsidRPr="003C46B4" w:rsidRDefault="009E6A1E" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...71 lines deleted...]
-    <w:sectPr w:rsidR="00DF765E" w:rsidRPr="00D834B0" w:rsidSect="004B39F7">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podpis powinien być czytelny. Podpis i datę podpisu umieszcza się w przypadku składania </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>zgłoszenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w postaci papierowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60451C29" w14:textId="77777777" w:rsidR="004C12B2" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56563872" w14:textId="77777777" w:rsidR="004C12B2" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C0484D" w14:textId="77777777" w:rsidR="004C12B2" w:rsidRPr="00AA3128" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004C12B2" w:rsidRPr="00AA3128" w:rsidSect="004C12B2">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1077" w:right="1418" w:bottom="1077" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CB1951C" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11B56A64" w14:textId="77777777" w:rsidR="000D18B4" w:rsidRDefault="000D18B4" w:rsidP="000A28D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62596195" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7DDAD283" w14:textId="77777777" w:rsidR="000D18B4" w:rsidRDefault="000D18B4" w:rsidP="000A28D1">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="278D4F9E" w14:textId="4E7A3DBE" w:rsidR="000C265C" w:rsidRPr="009E6A1E" w:rsidRDefault="000C265C" w:rsidP="000C265C">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W przypadku większej liczby inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane kolejnych inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dodaje się w formularzu albo zamieszcza na osobnych stronach i dołącza do formularza.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="5E2D27EA" w14:textId="23FCA0EE" w:rsidR="000C265C" w:rsidRPr="009E6A1E" w:rsidRDefault="000C265C" w:rsidP="008C0169">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F25F2">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005F25F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F25F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F25F2" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonym w </w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>art. 147</w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 18 listopada 2020 r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doręczeniach elektronicznych (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6 r. poz. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w razie</w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki ePUAP. Możliwość doręczania korespondencji na skrzynkę ePUAP obowiązuje do dnia określonego w </w:t>
+      </w:r>
+      <w:r w:rsidR="005F25F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tym przepisie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="4BDA9849" w14:textId="0A54A610" w:rsidR="008765CC" w:rsidRPr="009E6A1E" w:rsidRDefault="008765CC" w:rsidP="002A655F">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00E307CF" w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W przypadku formularza w postaci papierowej zamiast identyfikatora działki ewidencyjnej można wskazać jednostkę ewidencyjną, obręb ewidencyjny i n</w:t>
+      </w:r>
+      <w:r w:rsidR="001710A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>umer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działki ewidencyjnej oraz arkusz mapy, jeżeli występuje.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="5F8FF0C3" w14:textId="59244F91" w:rsidR="00626570" w:rsidRPr="00684A38" w:rsidRDefault="00626570" w:rsidP="008C0169">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zamiast oryginału można dołączyć kopię dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4766B" w:rsidRPr="009E6A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="A">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Mono">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="NSimSun">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26C16FB3" w14:textId="77777777" w:rsidR="00C70343" w:rsidRDefault="00C70343">
-[...4 lines deleted...]
-    <w:r w:rsidRPr="00C70343">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="527072381"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...34 lines deleted...]
-  </w:p>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="146F3289" w14:textId="57D7DFE6" w:rsidR="004C12B2" w:rsidRPr="004C12B2" w:rsidRDefault="004C12B2">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="004C12B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004C12B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004C12B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004C12B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004C12B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3351D8BD" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5FF1BC80" w14:textId="77777777" w:rsidR="000D18B4" w:rsidRDefault="000D18B4" w:rsidP="000A28D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7662E824" w14:textId="77777777" w:rsidR="002712C0" w:rsidRDefault="002712C0" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4B2015C3" w14:textId="77777777" w:rsidR="000D18B4" w:rsidRDefault="000D18B4" w:rsidP="000A28D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47B8AC7E" w14:textId="77777777" w:rsidR="00C70343" w:rsidRPr="00C70343" w:rsidRDefault="00C70343" w:rsidP="00C70343">
+  <w:p w14:paraId="1A323A56" w14:textId="77777777" w:rsidR="004C12B2" w:rsidRPr="004C12B2" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C70343">
-[...22 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2234BB"/>
+    <w:nsid w:val="15EF2F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D484106"/>
-    <w:lvl w:ilvl="0" w:tplc="75D02860">
+    <w:tmpl w:val="2424DA9A"/>
+    <w:lvl w:ilvl="0" w:tplc="FF5642B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...45 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233203"/>
-[...71 lines deleted...]
-    <w:rsid w:val="00F969DB"/>
+    <w:rsidRoot w:val="00675482"/>
+    <w:rsid w:val="00034270"/>
+    <w:rsid w:val="000452F6"/>
+    <w:rsid w:val="00053FBD"/>
+    <w:rsid w:val="000565FE"/>
+    <w:rsid w:val="00056CAA"/>
+    <w:rsid w:val="000622E3"/>
+    <w:rsid w:val="0006495B"/>
+    <w:rsid w:val="00064A22"/>
+    <w:rsid w:val="00067FA8"/>
+    <w:rsid w:val="00073372"/>
+    <w:rsid w:val="0008729A"/>
+    <w:rsid w:val="00094DFA"/>
+    <w:rsid w:val="000A28D1"/>
+    <w:rsid w:val="000C265C"/>
+    <w:rsid w:val="000C4C30"/>
+    <w:rsid w:val="000C58EE"/>
+    <w:rsid w:val="000D18B4"/>
+    <w:rsid w:val="000D41B9"/>
+    <w:rsid w:val="000D449E"/>
+    <w:rsid w:val="000E3C6A"/>
+    <w:rsid w:val="000F0C9E"/>
+    <w:rsid w:val="000F3323"/>
+    <w:rsid w:val="00112224"/>
+    <w:rsid w:val="00114D77"/>
+    <w:rsid w:val="00144A9C"/>
+    <w:rsid w:val="001710A0"/>
+    <w:rsid w:val="0017537A"/>
+    <w:rsid w:val="0019316F"/>
+    <w:rsid w:val="00194EBD"/>
+    <w:rsid w:val="001B7E70"/>
+    <w:rsid w:val="001C0FEE"/>
+    <w:rsid w:val="001E777D"/>
+    <w:rsid w:val="001F19C0"/>
+    <w:rsid w:val="00220914"/>
+    <w:rsid w:val="002309AC"/>
+    <w:rsid w:val="00231F77"/>
+    <w:rsid w:val="00242E1E"/>
+    <w:rsid w:val="00242FDC"/>
+    <w:rsid w:val="00245AEC"/>
+    <w:rsid w:val="002544C5"/>
+    <w:rsid w:val="00255D06"/>
+    <w:rsid w:val="00262C23"/>
+    <w:rsid w:val="002651EC"/>
+    <w:rsid w:val="0028507C"/>
+    <w:rsid w:val="002873E2"/>
+    <w:rsid w:val="00295709"/>
+    <w:rsid w:val="002A1683"/>
+    <w:rsid w:val="002A655F"/>
+    <w:rsid w:val="002C4E67"/>
+    <w:rsid w:val="002E1AB5"/>
+    <w:rsid w:val="002E5B5B"/>
+    <w:rsid w:val="002F195B"/>
+    <w:rsid w:val="002F247E"/>
+    <w:rsid w:val="00307E2C"/>
+    <w:rsid w:val="00313531"/>
+    <w:rsid w:val="00324C8C"/>
+    <w:rsid w:val="00343CA6"/>
+    <w:rsid w:val="00344620"/>
+    <w:rsid w:val="0035055B"/>
+    <w:rsid w:val="003514D8"/>
+    <w:rsid w:val="00361310"/>
+    <w:rsid w:val="00373973"/>
+    <w:rsid w:val="00387225"/>
+    <w:rsid w:val="00393DA6"/>
+    <w:rsid w:val="003B48EF"/>
+    <w:rsid w:val="003B5926"/>
+    <w:rsid w:val="003B6E57"/>
+    <w:rsid w:val="003C1789"/>
+    <w:rsid w:val="003C2840"/>
+    <w:rsid w:val="003C6BEC"/>
+    <w:rsid w:val="003D3E6A"/>
+    <w:rsid w:val="003D4661"/>
+    <w:rsid w:val="003E3BE8"/>
+    <w:rsid w:val="003E63A4"/>
+    <w:rsid w:val="003E7C73"/>
+    <w:rsid w:val="003F1F32"/>
+    <w:rsid w:val="003F798E"/>
+    <w:rsid w:val="00405691"/>
+    <w:rsid w:val="00422EF3"/>
+    <w:rsid w:val="00424C5F"/>
+    <w:rsid w:val="00431D87"/>
+    <w:rsid w:val="00432D97"/>
+    <w:rsid w:val="00435982"/>
+    <w:rsid w:val="00463BC6"/>
+    <w:rsid w:val="004646BE"/>
+    <w:rsid w:val="00470AF1"/>
+    <w:rsid w:val="00477FE5"/>
+    <w:rsid w:val="004B7317"/>
+    <w:rsid w:val="004C12B2"/>
+    <w:rsid w:val="004D0F31"/>
+    <w:rsid w:val="004F0DC3"/>
+    <w:rsid w:val="004F40E1"/>
+    <w:rsid w:val="005161D7"/>
+    <w:rsid w:val="00564822"/>
+    <w:rsid w:val="005722E6"/>
+    <w:rsid w:val="0057344C"/>
+    <w:rsid w:val="00577F44"/>
+    <w:rsid w:val="005931E8"/>
+    <w:rsid w:val="005C0BA9"/>
+    <w:rsid w:val="005C291F"/>
+    <w:rsid w:val="005D6295"/>
+    <w:rsid w:val="005F25F2"/>
+    <w:rsid w:val="005F3EF7"/>
+    <w:rsid w:val="00614FAA"/>
+    <w:rsid w:val="00621B7E"/>
+    <w:rsid w:val="00621D28"/>
+    <w:rsid w:val="00626570"/>
+    <w:rsid w:val="00640A8E"/>
+    <w:rsid w:val="00646823"/>
+    <w:rsid w:val="00664174"/>
+    <w:rsid w:val="00670AC7"/>
+    <w:rsid w:val="00675482"/>
+    <w:rsid w:val="00682FC9"/>
+    <w:rsid w:val="00684A38"/>
+    <w:rsid w:val="006946E2"/>
+    <w:rsid w:val="006A12F4"/>
+    <w:rsid w:val="006B0527"/>
+    <w:rsid w:val="006B5429"/>
+    <w:rsid w:val="006E3112"/>
+    <w:rsid w:val="006F4148"/>
+    <w:rsid w:val="00706103"/>
+    <w:rsid w:val="0070641C"/>
+    <w:rsid w:val="00730397"/>
+    <w:rsid w:val="007446FA"/>
+    <w:rsid w:val="007572CF"/>
+    <w:rsid w:val="007651B3"/>
+    <w:rsid w:val="00775EF2"/>
+    <w:rsid w:val="00787E02"/>
+    <w:rsid w:val="00796517"/>
+    <w:rsid w:val="007B5341"/>
+    <w:rsid w:val="007C468F"/>
+    <w:rsid w:val="007D28B0"/>
+    <w:rsid w:val="007E4609"/>
+    <w:rsid w:val="007E6A81"/>
+    <w:rsid w:val="007F2E83"/>
+    <w:rsid w:val="00806C3C"/>
+    <w:rsid w:val="00837805"/>
+    <w:rsid w:val="008455E6"/>
+    <w:rsid w:val="00852CBB"/>
+    <w:rsid w:val="00865D84"/>
+    <w:rsid w:val="00866E5E"/>
+    <w:rsid w:val="008765CC"/>
+    <w:rsid w:val="008B790E"/>
+    <w:rsid w:val="008C0169"/>
+    <w:rsid w:val="008E4DAF"/>
+    <w:rsid w:val="008F6635"/>
+    <w:rsid w:val="00902CA7"/>
+    <w:rsid w:val="00917B04"/>
+    <w:rsid w:val="00945A44"/>
+    <w:rsid w:val="0095650C"/>
+    <w:rsid w:val="00956523"/>
+    <w:rsid w:val="009613E0"/>
+    <w:rsid w:val="00973583"/>
+    <w:rsid w:val="009856AC"/>
+    <w:rsid w:val="00986A3D"/>
+    <w:rsid w:val="009A06C0"/>
+    <w:rsid w:val="009A2E14"/>
+    <w:rsid w:val="009A50C3"/>
+    <w:rsid w:val="009B411E"/>
+    <w:rsid w:val="009B4D69"/>
+    <w:rsid w:val="009B6FD1"/>
+    <w:rsid w:val="009C4682"/>
+    <w:rsid w:val="009D2013"/>
+    <w:rsid w:val="009D446A"/>
+    <w:rsid w:val="009E6A1E"/>
+    <w:rsid w:val="00A02FA4"/>
+    <w:rsid w:val="00A04C95"/>
+    <w:rsid w:val="00A10DCA"/>
+    <w:rsid w:val="00A270E4"/>
+    <w:rsid w:val="00A543BE"/>
+    <w:rsid w:val="00A5497F"/>
+    <w:rsid w:val="00A562F4"/>
+    <w:rsid w:val="00A63123"/>
+    <w:rsid w:val="00A774C0"/>
+    <w:rsid w:val="00A9091E"/>
+    <w:rsid w:val="00A93FDA"/>
+    <w:rsid w:val="00AA4A9C"/>
+    <w:rsid w:val="00AA526C"/>
+    <w:rsid w:val="00AC7EF6"/>
+    <w:rsid w:val="00AD0531"/>
+    <w:rsid w:val="00AD4CB8"/>
+    <w:rsid w:val="00AF4B14"/>
+    <w:rsid w:val="00B2785C"/>
+    <w:rsid w:val="00B471A2"/>
+    <w:rsid w:val="00B5052F"/>
+    <w:rsid w:val="00B51947"/>
+    <w:rsid w:val="00B57BCA"/>
+    <w:rsid w:val="00B75BB5"/>
+    <w:rsid w:val="00BA55B7"/>
+    <w:rsid w:val="00BB4E0C"/>
+    <w:rsid w:val="00BD709A"/>
+    <w:rsid w:val="00BE1AF1"/>
+    <w:rsid w:val="00C4766B"/>
+    <w:rsid w:val="00C54614"/>
+    <w:rsid w:val="00C954CC"/>
+    <w:rsid w:val="00C96D5E"/>
+    <w:rsid w:val="00CE17AA"/>
+    <w:rsid w:val="00CE23AF"/>
+    <w:rsid w:val="00CF2A34"/>
+    <w:rsid w:val="00D045B1"/>
+    <w:rsid w:val="00D3173C"/>
+    <w:rsid w:val="00D33DD2"/>
+    <w:rsid w:val="00D34030"/>
+    <w:rsid w:val="00D5132F"/>
+    <w:rsid w:val="00D544C6"/>
+    <w:rsid w:val="00D574ED"/>
+    <w:rsid w:val="00D63428"/>
+    <w:rsid w:val="00D86F88"/>
+    <w:rsid w:val="00D92952"/>
+    <w:rsid w:val="00D94ADC"/>
+    <w:rsid w:val="00DA4699"/>
+    <w:rsid w:val="00DB5016"/>
+    <w:rsid w:val="00DD6B93"/>
+    <w:rsid w:val="00DD786D"/>
+    <w:rsid w:val="00DD79EC"/>
+    <w:rsid w:val="00DF2A49"/>
+    <w:rsid w:val="00E024D1"/>
+    <w:rsid w:val="00E16C75"/>
+    <w:rsid w:val="00E261AE"/>
+    <w:rsid w:val="00E307CF"/>
+    <w:rsid w:val="00E30B1B"/>
+    <w:rsid w:val="00E32747"/>
+    <w:rsid w:val="00E42939"/>
+    <w:rsid w:val="00E50659"/>
+    <w:rsid w:val="00E54343"/>
+    <w:rsid w:val="00E564CF"/>
+    <w:rsid w:val="00E62654"/>
+    <w:rsid w:val="00E71D27"/>
+    <w:rsid w:val="00E73E83"/>
+    <w:rsid w:val="00EC5345"/>
+    <w:rsid w:val="00ED2D8A"/>
+    <w:rsid w:val="00EE0C8D"/>
+    <w:rsid w:val="00EE41D0"/>
+    <w:rsid w:val="00EF6F6C"/>
+    <w:rsid w:val="00F12796"/>
+    <w:rsid w:val="00F42E5C"/>
+    <w:rsid w:val="00F55180"/>
+    <w:rsid w:val="00F611FC"/>
+    <w:rsid w:val="00F7289D"/>
+    <w:rsid w:val="00F82123"/>
+    <w:rsid w:val="00F85279"/>
+    <w:rsid w:val="00FB0449"/>
+    <w:rsid w:val="00FB1202"/>
+    <w:rsid w:val="00FB33B4"/>
+    <w:rsid w:val="00FC5D91"/>
+    <w:rsid w:val="00FD0334"/>
+    <w:rsid w:val="00FD0473"/>
+    <w:rsid w:val="00FE0F71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5664D773"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{86206174-8434-4712-9B58-D7DF227A2660}"/>
+  <w14:docId w14:val="1177217B"/>
+  <w15:docId w15:val="{9F16FF03-832F-4F88-893B-07F766F96297}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3749,543 +3592,554 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00233203"/>
+    <w:rsid w:val="00675482"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="000C265C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:line="268" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="25"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
-    <w:link w:val="Nagwek3Znak"/>
+    <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="000C265C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
-[...326 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:qFormat/>
+    <w:rsid w:val="00675482"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="200" w:line="268" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="00675482"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00675482"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZPKTzmpktartykuempunktem">
+    <w:name w:val="Z/PKT – zm. pkt artykułem (punktem)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00675482"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1020" w:hanging="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A28D1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000A28D1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A28D1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008765CC"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008765CC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008765CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008765CC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008765CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008765CC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="008765CC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-[...2 lines deleted...]
-    <w:next w:val="Default"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F969DB"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00626570"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00626570"/>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00626570"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F6635"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E71D27"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E71D27"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000C265C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C265C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
+    <w:name w:val="LO-normal3"/>
+    <w:rsid w:val="004C12B2"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="205606868">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="502820289">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="690761831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1720320958">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1803306514">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1945651354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2130735205">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -4538,71 +4392,85 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E286FC1-AD39-47BB-A1E0-B059101B27C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4473684-00BE-44B3-91BF-65B5C5EDF119}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>417</Words>
-  <Characters>2730</Characters>
+  <Words>285</Words>
+  <Characters>1764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3079</CharactersWithSpaces>
+  <CharactersWithSpaces>1968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Zgłoszenie rozbiórki  PB-4</dc:title>
-  <dc:subject/>
+  <dc:title>PB-4 Zgłoszenie rozbiórki</dc:title>
+  <dc:subject>PB-4</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>