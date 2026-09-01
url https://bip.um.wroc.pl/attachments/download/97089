--- v1 (2026-05-16)
+++ v2 (2026-09-01)
@@ -322,65 +322,72 @@
     <w:p w14:paraId="605DD286" w14:textId="77777777" w:rsidR="004C12B2" w:rsidRPr="00A11D02" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazwa: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A624902" w14:textId="77777777" w:rsidR="004C12B2" w:rsidRPr="00A11D02" w:rsidRDefault="004C12B2" w:rsidP="004C12B2">
+    <w:p w14:paraId="0A624902" w14:textId="05EE3633" w:rsidR="004C12B2" w:rsidRPr="00A11D02" w:rsidRDefault="00E42EFC" w:rsidP="004C12B2">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11D02">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="004C12B2" w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B110ADF" w14:textId="4B1C419B" w:rsidR="000C265C" w:rsidRPr="00956523" w:rsidRDefault="000C265C" w:rsidP="00956523">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.1. DANE INWESTORA</w:t>
       </w:r>
@@ -999,51 +1006,51 @@
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C891C5B" w14:textId="77777777" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="000C265C" w:rsidP="004C12B2">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="_Hlk57880189"/>
-    <w:p w14:paraId="6311BAA7" w14:textId="56593683" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="007A287E" w:rsidP="000C265C">
+    <w:p w14:paraId="6311BAA7" w14:textId="56593683" w:rsidR="000C265C" w:rsidRPr="00E175E7" w:rsidRDefault="00E42EFC" w:rsidP="000C265C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1870132773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E6A1E">
@@ -1696,51 +1703,51 @@
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5. ZAŁĄCZNIK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78119DD9" w14:textId="7C7F976E" w:rsidR="000A28D1" w:rsidRPr="00837805" w:rsidRDefault="007A287E" w:rsidP="004C12B2">
+    <w:p w14:paraId="78119DD9" w14:textId="7C7F976E" w:rsidR="000A28D1" w:rsidRPr="00837805" w:rsidRDefault="00E42EFC" w:rsidP="004C12B2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-195468914"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1774,51 +1781,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> budowlanego</w:t>
       </w:r>
       <w:r w:rsidR="00626570" w:rsidRPr="00837805">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00626570" w:rsidRPr="00837805">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003F798E" w:rsidRPr="00837805">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E879D4" w14:textId="495DB166" w:rsidR="00EC5345" w:rsidRPr="00837805" w:rsidRDefault="007A287E" w:rsidP="004C12B2">
+    <w:p w14:paraId="14E879D4" w14:textId="495DB166" w:rsidR="00EC5345" w:rsidRPr="00837805" w:rsidRDefault="00E42EFC" w:rsidP="004C12B2">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="177316373"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -1918,51 +1925,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002A655F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00EC5345" w:rsidRPr="00837805">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>– jeżeli inwestor działa przez pełnomocnika</w:t>
       </w:r>
       <w:r w:rsidR="003F798E" w:rsidRPr="00837805">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35968997" w14:textId="55A0E40C" w:rsidR="00EC5345" w:rsidRPr="00837805" w:rsidRDefault="007A287E" w:rsidP="004C12B2">
+    <w:p w14:paraId="35968997" w14:textId="55A0E40C" w:rsidR="00EC5345" w:rsidRPr="00837805" w:rsidRDefault="00E42EFC" w:rsidP="004C12B2">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1384556483"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2022,51 +2029,51 @@
       </w:r>
       <w:r w:rsidR="003F798E" w:rsidRPr="00837805">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B293BF2" w14:textId="7058396B" w:rsidR="00EC5345" w:rsidRPr="00837805" w:rsidRDefault="00EC5345" w:rsidP="004C12B2">
       <w:pPr>
         <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837805">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Inne (wymagane przepisami prawa):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EDA7CE" w14:textId="3201AEDE" w:rsidR="00EC5345" w:rsidRDefault="007A287E" w:rsidP="004C12B2">
+    <w:p w14:paraId="27EDA7CE" w14:textId="3201AEDE" w:rsidR="00EC5345" w:rsidRDefault="00E42EFC" w:rsidP="004C12B2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="58146893"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2617,51 +2624,51 @@
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -2893,57 +2900,56 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="200"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00675482"/>
     <w:rsid w:val="00034270"/>
     <w:rsid w:val="000452F6"/>
     <w:rsid w:val="00053FBD"/>
     <w:rsid w:val="000565FE"/>
     <w:rsid w:val="00056CAA"/>
@@ -3143,93 +3149,94 @@
     <w:rsid w:val="00CF2A34"/>
     <w:rsid w:val="00D045B1"/>
     <w:rsid w:val="00D3173C"/>
     <w:rsid w:val="00D33DD2"/>
     <w:rsid w:val="00D34030"/>
     <w:rsid w:val="00D5132F"/>
     <w:rsid w:val="00D544C6"/>
     <w:rsid w:val="00D574ED"/>
     <w:rsid w:val="00D63428"/>
     <w:rsid w:val="00D86F88"/>
     <w:rsid w:val="00D92952"/>
     <w:rsid w:val="00D94ADC"/>
     <w:rsid w:val="00DA4699"/>
     <w:rsid w:val="00DB5016"/>
     <w:rsid w:val="00DD6B93"/>
     <w:rsid w:val="00DD786D"/>
     <w:rsid w:val="00DD79EC"/>
     <w:rsid w:val="00DF2A49"/>
     <w:rsid w:val="00E024D1"/>
     <w:rsid w:val="00E16C75"/>
     <w:rsid w:val="00E261AE"/>
     <w:rsid w:val="00E307CF"/>
     <w:rsid w:val="00E30B1B"/>
     <w:rsid w:val="00E32747"/>
     <w:rsid w:val="00E42939"/>
+    <w:rsid w:val="00E42EFC"/>
     <w:rsid w:val="00E50659"/>
     <w:rsid w:val="00E54343"/>
     <w:rsid w:val="00E564CF"/>
     <w:rsid w:val="00E62654"/>
     <w:rsid w:val="00E71D27"/>
     <w:rsid w:val="00E73E83"/>
     <w:rsid w:val="00EC5345"/>
     <w:rsid w:val="00ED2D8A"/>
     <w:rsid w:val="00EE0C8D"/>
     <w:rsid w:val="00EE41D0"/>
     <w:rsid w:val="00EF6F6C"/>
     <w:rsid w:val="00F12796"/>
     <w:rsid w:val="00F42E5C"/>
     <w:rsid w:val="00F55180"/>
     <w:rsid w:val="00F611FC"/>
     <w:rsid w:val="00F7289D"/>
     <w:rsid w:val="00F82123"/>
     <w:rsid w:val="00F85279"/>
     <w:rsid w:val="00FB0449"/>
     <w:rsid w:val="00FB1202"/>
     <w:rsid w:val="00FB33B4"/>
     <w:rsid w:val="00FC5D91"/>
     <w:rsid w:val="00FD0334"/>
     <w:rsid w:val="00FD0473"/>
     <w:rsid w:val="00FE0F71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1177217B"/>
   <w15:docId w15:val="{9F16FF03-832F-4F88-893B-07F766F96297}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -3320,98 +3327,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4405,72 +4415,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4473684-00BE-44B3-91BF-65B5C5EDF119}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>285</Words>
-  <Characters>1764</Characters>
+  <Words>292</Words>
+  <Characters>1757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1968</CharactersWithSpaces>
+  <CharactersWithSpaces>2045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PB-4 Zgłoszenie rozbiórki</dc:title>
   <dc:subject>PB-4</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>