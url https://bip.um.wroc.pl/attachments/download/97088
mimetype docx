--- v0 (2025-10-07)
+++ v1 (2026-04-01)
@@ -5,5115 +5,4608 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+    <w:p w14:paraId="48436F8B" w14:textId="08A34893" w:rsidR="002425CA" w:rsidRPr="00A90434" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...100 lines deleted...]
-    <w:p w14:paraId="235EC70D" w14:textId="77777777" w:rsidR="00233203" w:rsidRPr="00DF765E" w:rsidRDefault="00233203" w:rsidP="00813229">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56514854"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ZGŁOSZENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5E1AFCB0" w14:textId="502B4F0D" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>zmiany sposobu użytkowania obiektu budowlanego lub jego części</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5CD9EF" w14:textId="5BC00AA0" w:rsidR="002425CA" w:rsidRPr="00A90434" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PB-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256DFB5E" w14:textId="2E66A6F6" w:rsidR="005C1EC7" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podstawa prawna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71 ust. 2 w zw. z ust. 2b </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ustawy z dnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 lipca 1994 r. – Prawo budowlane (Dz. U. z 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>r. poz. 418</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF48EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00034E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1080</w:t>
+      </w:r>
+      <w:r w:rsidR="001968F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007D332F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1535</w:t>
+      </w:r>
+      <w:r w:rsidR="001968F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 1673 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DA8FBE" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="00F10FF7" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk39476603"/>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="01B723D2" w14:textId="77777777" w:rsidR="006B5B07" w:rsidRPr="00A11D02" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E5E071" w14:textId="77777777" w:rsidR="006B5B07" w:rsidRPr="00A11D02" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DC3AC8" w14:textId="2AD74131" w:rsidR="002425CA" w:rsidRPr="00F10FF7" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="17"/>
-[...7 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.1. DANE INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC7FA9A" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="00FE1FFE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E5A7A8" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665DBD55" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353555E6" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2D213C" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1060DBFB" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE3F636" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A696124" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C06EBA" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C64CECE" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325E8AC8" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F108BA2" w14:textId="799E6AD7" w:rsidR="005C1926" w:rsidRDefault="002425CA" w:rsidP="005C1926">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk202251849"/>
+    </w:p>
+    <w:p w14:paraId="20E0C411" w14:textId="47DC4433" w:rsidR="002425CA" w:rsidRPr="00F10FF7" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2. DANE INWESTORA (DO KORESPONDENCJI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CE9405" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="00E175E7" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli adres do korespondencji inwestora jest inny niż wskazany w pkt 2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35116779" w14:textId="50B31262" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="00FE1FFE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BB56C2" w14:textId="3079EE2D" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FC4D74" w14:textId="00D511DF" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32345A72" w14:textId="091B4A71" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7E9232" w14:textId="77038DE4" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBB4648" w14:textId="5E675C0D" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8401E2" w14:textId="3E433677" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3549311D" w14:textId="338D419B" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EE02AC" w14:textId="4D1AB0FF" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F920ED" w14:textId="1C0D600C" w:rsidR="005C1926" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="111E59A2" w14:textId="7669D58E" w:rsidR="002425CA" w:rsidRPr="00F10FF7" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. DANE PEŁNOMOCNIKA</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00813229" w:rsidRPr="00DF765E">
-[...10 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEŁNOMOCNIKA DO DORĘCZEŃ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54616295" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="00E175E7" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="_Hlk57880189"/>
+    <w:p w14:paraId="370FD9F4" w14:textId="77777777" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...156 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1870132773"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełnomocnik </w:t>
+      </w:r>
+      <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1154490646"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełnomocnik do doręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="762927B9" w14:textId="215FDDEE" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E5EC5B" w14:textId="140510BD" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A9142F" w14:textId="75D1C0EF" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F782098" w14:textId="0AE389FD" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E87590A" w14:textId="56315772" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496F84BD" w14:textId="3DF49485" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564411AA" w14:textId="6AF27F91" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6679C8" w14:textId="7414C1ED" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525AAB06" w14:textId="5B60A2CC" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5FD5F3" w14:textId="25525623" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269FC423" w14:textId="62BF3103" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A344C1A" w14:textId="5BC8380C" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EB4337" w14:textId="2B1B1D25" w:rsidR="005C1926" w:rsidRDefault="002425CA" w:rsidP="005C1926">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7459F877" w14:textId="0BC34C28" w:rsidR="002425CA" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF765E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Imię i nazwisko lub nazwa:</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>4. DOTYCHCZASOWY SPOSÓB UŻYTKOWANIA OBIEKTU BUDOWLANEGO LUB</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kraj: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>JEGO CZĘŚCI</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk39498107"/>
+    </w:p>
+    <w:p w14:paraId="5E4D5B0B" w14:textId="2A662E8A" w:rsidR="006B5B07" w:rsidRPr="006B5B07" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D141E94" w14:textId="62E5A5B2" w:rsidR="006B5B07" w:rsidRPr="006B5B07" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F129015" w14:textId="262E371E" w:rsidR="006B5B07" w:rsidRPr="006B5B07" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56054A4C" w14:textId="77777777" w:rsidR="006B5B07" w:rsidRPr="006B5B07" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC1E0E4" w14:textId="24001BA1" w:rsidR="002425CA" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>5. ZAMIERZONY SPOSÓB UŻYTKOWANIA OBIEKTU BUDOWLANEGO LUB JEGO CZĘŚCI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3330B70C" w14:textId="2EEA58D8" w:rsidR="006B5B07" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5F121C" w14:textId="2D46AC7E" w:rsidR="006B5B07" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B541C0B" w14:textId="34C4834D" w:rsidR="006B5B07" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EDE860" w14:textId="77777777" w:rsidR="006B5B07" w:rsidRPr="006B5B07" w:rsidRDefault="006B5B07" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D4A221" w14:textId="719C03B4" w:rsidR="002425CA" w:rsidRPr="00F10FF7" w:rsidRDefault="002425CA" w:rsidP="006B5B07">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Województwo: </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>6. DANE OBIEKTU BUDOWLANEGO LUB JEGO CZĘŚCI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3478 lines deleted...]
-          <w:szCs w:val="12"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>4)</w:t>
-[...299 lines deleted...]
-        </w:rPr>
         <w:t>1)</w:t>
       </w:r>
-      <w:r w:rsidR="0062586A" w:rsidRPr="00DF765E">
-[...89 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="2AFBD59F" w14:textId="6BCFEB9B" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="00367218" w:rsidP="00FE1FFE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="183" w:lineRule="atLeast"/>
-        <w:ind w:left="142" w:hanging="143"/>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1D4741" w14:textId="5C8B6C8B" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="00367218" w:rsidP="002425CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EAA26F" w14:textId="0DA05FE4" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="00367218" w:rsidP="002425CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797475E2" w14:textId="49E26743" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="00367218" w:rsidP="002425CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BBF255" w14:textId="17C70A4A" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="00367218" w:rsidP="002425CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCED85F" w14:textId="7F987B81" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="00367218" w:rsidP="002425CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F097DE0" w14:textId="2BF20AE3" w:rsidR="002425CA" w:rsidRPr="002425CA" w:rsidRDefault="00367218" w:rsidP="002425CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312EEF86" w14:textId="65F77184" w:rsidR="006E2AA9" w:rsidRDefault="006E2AA9" w:rsidP="002425CA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Identyfikator działki ewidencyjnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E4EDF1" w14:textId="2643F327" w:rsidR="002425CA" w:rsidRPr="00F10FF7" w:rsidRDefault="002425CA" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7. INFORMACJE O ROBOTACH BUDOWLANYCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BA6E60" w14:textId="77777777" w:rsidR="005C1EC7" w:rsidRPr="00200949" w:rsidRDefault="005C1EC7" w:rsidP="00200949">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00200949">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli zamierzona zmiana sposobu użytkowania obiektu budowlanego lub jego części wymaga wykonania robót budowlanych</w:t>
+      </w:r>
+      <w:r w:rsidR="00142711" w:rsidRPr="00200949">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00200949">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>objętych obowiązkiem zgłoszenia, o którym mowa w art. 30 ust. 2 ustawy z dnia 7 lipca 1994 r. – Prawo budowlane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A09D3DF" w14:textId="57628BC4" w:rsidR="002425CA" w:rsidRDefault="005C1EC7" w:rsidP="00200949">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rodzaj, zakres i sposób wykonywania:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A98CAFF" w14:textId="02708EFD" w:rsidR="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332A3EED" w14:textId="76BCDAB8" w:rsidR="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461FC6C5" w14:textId="4C194C35" w:rsidR="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018D6287" w14:textId="77777777" w:rsidR="00200949" w:rsidRPr="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2922C1" w14:textId="0033589A" w:rsidR="005C1EC7" w:rsidRDefault="005C1EC7" w:rsidP="00200949">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Planowany termin rozpoczęcia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDAC929" w14:textId="77777777" w:rsidR="00200949" w:rsidRPr="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F06455" w14:textId="2D97F82F" w:rsidR="002425CA" w:rsidRPr="00F10FF7" w:rsidRDefault="002425CA" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8. ZAŁĄCZNIKI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67ADCD99" w14:textId="4503C5D2" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1299347043"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F969DB" w:rsidRPr="00F969DB">
-[...12 lines deleted...]
-        <w:ind w:left="142" w:hanging="143"/>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B5563A" w14:textId="0C412F02" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="161671147"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pełnomocnictwo do reprezentowania inwestora (opłacone zgodnie z ustaw</w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ą z dnia 16 listopada 2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r. o </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00533C9B" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00533C9B" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5 r. poz. 1154</w:t>
+      </w:r>
+      <w:r w:rsidR="001968F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 1795 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF48EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) – jeżeli inwestor działa przez pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B9BB45" w14:textId="06FFCEBC" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1561791690"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potwierdzenie uiszczenia opłaty skarbowej – jeżeli obowiązek uiszczenia </w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>takiej opłaty wynika z</w:t>
+      </w:r>
+      <w:r w:rsidR="00977D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="00977D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14523BDB" w14:textId="2D217E64" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-815567669"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opis i rysunek określający usytuowanie obiektu budowlanego w stosunku d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o granic nieruchomości i innych</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>obiektów budowlanych istniejących lub budowanych na tej i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sąsiednich nieruchomościach, z </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oznaczeniem części obiektu budowlanego, w której zamierza się dokonać zmiany sposobu użytkowania</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CF08B7" w14:textId="492AD198" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="944499753"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zwięzły opis techniczny, określający rodzaj i charakterystykę obiektu budowlanego oraz jego konstrukcję</w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wraz z danymi techniczno-użytkowymi, w tym wielkościami i rozkładem obciążeń, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>razie potrzeby, również danymi technologicznymi</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8E2B3F" w14:textId="41838815" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1478296416"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zaświadczenie wójta, burmistrza albo prezydenta miasta o zgodności zamierzonego sposobu użytkowania obiektu budowlanego z ustaleniami obowiązującego miejscowego planu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zagospodarowania przestrzennego</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>– w przypadku obowiązywania miejscowego planu zagospodarowania przestrzennego</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3715" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1DF6C3" w14:textId="50FB1736" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1795350604"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Decyzja o warunkach zabudowy i zagospodarowania terenu – w przypadku braku obowiązującego miejscowego planu zagospodarowania przestrzennego</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2AA9" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B907FD1" w14:textId="2CD38857" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="718094168"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ekspertyza techniczna wykonana przez osobę posiadającą uprawni</w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enia budowlane bez ograniczeń w </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>odpowiedniej specjalności – w przypadku zmiany sposo</w:t>
+      </w:r>
+      <w:r w:rsidR="00142711" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bu użytkowania, polegającej na </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podjęciu bądź zaniechaniu w obiekcie budowlanym lub jego części działalności zmieniającej warunki: bezpieczeństwa pożarowego, powodziowego, pracy, zdrowotne, higieniczno-sanitarne, o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D202F3" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>chrony środowiska bądź wielkość </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lub układ obciążeń</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2AA9" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11843AC3" w14:textId="1DCCA795" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1654826664"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ekspertyza rzeczoznawcy do spraw zabezpieczeń przeciwpożarowych – w przypadku zmiany sposobu użytkowania obiektu budowlanego lub jego części, polegającej na podjęciu lub zaniechaniu w obiekcie budowlanym lub jego części działalności zmieniającej warunki bezpieczeństwa pożarowego</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CF0968" w14:textId="3C93690E" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="749014177"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00001E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Odpowiednie szkice lub rysunki</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3715" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3715" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1EC7" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>– w zależności od potrzeb</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AA6" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A8A7F5" w14:textId="51E734CE" w:rsidR="005C1EC7" w:rsidRPr="002425CA" w:rsidRDefault="005C1EC7" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pozwolenia, uzgodnienia, opinie i inne dokumenty wymagane przepisami prawa</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6AFC" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36403F4A" w14:textId="7D9EC04C" w:rsidR="005C1EC7" w:rsidRDefault="00AB3CFE" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:before="120" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-839005378"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002425CA" w:rsidRPr="002425CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47558BC7" w14:textId="27B2713E" w:rsidR="00C03789" w:rsidRPr="00F10FF7" w:rsidRDefault="00C03789" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9. PODPIS INWESTORA (PEŁNOMOCNIKA) I DATA PODPISU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E01CD2" w14:textId="7CED570B" w:rsidR="00C03789" w:rsidRPr="003C46B4" w:rsidRDefault="00C03789" w:rsidP="00C03789">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...70 lines deleted...]
-    <w:sectPr w:rsidR="00DF765E" w:rsidRPr="00DF765E" w:rsidSect="004B39F7">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podpis powinien być czytelny. Podpis i datę podpisu umieszcza się w przypadku składania </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>zgłoszenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w postaci papierowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F4AAA9" w14:textId="77777777" w:rsidR="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk223444400"/>
+    </w:p>
+    <w:p w14:paraId="194404AA" w14:textId="77777777" w:rsidR="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="6173BD7B" w14:textId="77777777" w:rsidR="00200949" w:rsidRPr="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ABFC505" w14:textId="3F259953" w:rsidR="009514C2" w:rsidRDefault="009514C2" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2077EE21" w14:textId="77777777" w:rsidR="00200949" w:rsidRPr="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00200949" w:rsidRPr="00200949" w:rsidSect="004F617E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03E4EE99" w14:textId="77777777" w:rsidR="00654CB3" w:rsidRDefault="00654CB3" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2511A056" w14:textId="77777777" w:rsidR="006B2D07" w:rsidRDefault="006B2D07" w:rsidP="005C1EC7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="638CA0F1" w14:textId="77777777" w:rsidR="00654CB3" w:rsidRDefault="00654CB3" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E43FBCB" w14:textId="77777777" w:rsidR="006B2D07" w:rsidRDefault="006B2D07" w:rsidP="005C1EC7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="1F2DC965" w14:textId="0D09E7B9" w:rsidR="002425CA" w:rsidRPr="00C03789" w:rsidRDefault="002425CA" w:rsidP="002425CA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W przypadku większej liczby inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane kolejnych inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dodaje się w formularzu albo zamieszcza na osobnych stronach i dołącza do formularza.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="4DF62270" w14:textId="0BF329D3" w:rsidR="002425CA" w:rsidRPr="00C03789" w:rsidRDefault="002425CA" w:rsidP="00CD0F58">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B65A1" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonym w </w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>art. 147</w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 18 listopada 2020 r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doręczeniach elektronicznych (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6 r. poz. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w razie</w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki ePUAP. Możliwość doręczania korespondencji na skrzynkę ePUAP obowiązuje do dnia określonego w </w:t>
+      </w:r>
+      <w:r w:rsidR="002B65A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tym przepisie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="71F790E2" w14:textId="1462BDD6" w:rsidR="006E2AA9" w:rsidRPr="00C03789" w:rsidRDefault="006E2AA9" w:rsidP="00AF48EE">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku formularza w postaci papierowej zamiast identyfikatora działki ewidencyjnej można wskazać jednostkę ewidencyjną, obręb ewidencyjny i n</w:t>
+      </w:r>
+      <w:r w:rsidR="001665C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF48EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="001665C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działki ewidencyjnej oraz arkusz mapy, jeżeli występuje.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="417E1906" w14:textId="2367CD97" w:rsidR="005B3715" w:rsidRPr="00C03789" w:rsidRDefault="005B3715" w:rsidP="00AF48EE">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Zamiast oryginału można dołączyć kopię dokumentu.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="5">
+    <w:p w14:paraId="5AFA9289" w14:textId="33F72DD3" w:rsidR="00232970" w:rsidRPr="00C03789" w:rsidRDefault="005B3715" w:rsidP="00AF48EE">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00E62000" w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C03789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Dotyczy tylko sytuacji, jeżeli zamierzona zmiana sposobu użytkowania obiektu budowlanego lub jego części wymaga wykonania robót budowlanych objętych obowiązkiem zgłoszenia.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...32 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5751873A" w14:textId="77777777" w:rsidR="00654CB3" w:rsidRDefault="00654CB3">
-[...4 lines deleted...]
-    <w:r w:rsidRPr="00C70343">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-331142938"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...34 lines deleted...]
-  </w:p>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4129CCB3" w14:textId="1575BF5C" w:rsidR="00200949" w:rsidRPr="00200949" w:rsidRDefault="00200949">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00200949">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00200949">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00200949">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00200949">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00200949">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23E5BA75" w14:textId="77777777" w:rsidR="00654CB3" w:rsidRDefault="00654CB3" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="16A63357" w14:textId="77777777" w:rsidR="006B2D07" w:rsidRDefault="006B2D07" w:rsidP="005C1EC7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02CBDA69" w14:textId="77777777" w:rsidR="00654CB3" w:rsidRDefault="00654CB3" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5189799C" w14:textId="77777777" w:rsidR="006B2D07" w:rsidRDefault="006B2D07" w:rsidP="005C1EC7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1DBA01B7" w14:textId="77777777" w:rsidR="00654CB3" w:rsidRPr="00C70343" w:rsidRDefault="00654CB3" w:rsidP="00C70343">
+  <w:p w14:paraId="74567CEA" w14:textId="77777777" w:rsidR="00200949" w:rsidRPr="00200949" w:rsidRDefault="00200949" w:rsidP="00200949">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0"/>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C70343">
-[...14 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2234BB"/>
+    <w:nsid w:val="15EF2F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D484106"/>
-    <w:lvl w:ilvl="0" w:tplc="75D02860">
+    <w:tmpl w:val="CBB8DB86"/>
+    <w:lvl w:ilvl="0" w:tplc="FF5642B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233203"/>
-[...77 lines deleted...]
-    <w:rsid w:val="00FF6477"/>
+    <w:rsidRoot w:val="001C1D53"/>
+    <w:rsid w:val="00001E2D"/>
+    <w:rsid w:val="000167E9"/>
+    <w:rsid w:val="00034E54"/>
+    <w:rsid w:val="0004021E"/>
+    <w:rsid w:val="0005314A"/>
+    <w:rsid w:val="000622E3"/>
+    <w:rsid w:val="00063BFD"/>
+    <w:rsid w:val="00065BE4"/>
+    <w:rsid w:val="000A1615"/>
+    <w:rsid w:val="000A17F2"/>
+    <w:rsid w:val="000A399A"/>
+    <w:rsid w:val="00103A95"/>
+    <w:rsid w:val="001061B0"/>
+    <w:rsid w:val="00107FEE"/>
+    <w:rsid w:val="00142711"/>
+    <w:rsid w:val="00150D84"/>
+    <w:rsid w:val="00154737"/>
+    <w:rsid w:val="001624DC"/>
+    <w:rsid w:val="001665C3"/>
+    <w:rsid w:val="00192390"/>
+    <w:rsid w:val="001968F2"/>
+    <w:rsid w:val="001A7A87"/>
+    <w:rsid w:val="001C1D53"/>
+    <w:rsid w:val="001C5A28"/>
+    <w:rsid w:val="001D156A"/>
+    <w:rsid w:val="001D70CB"/>
+    <w:rsid w:val="001F237C"/>
+    <w:rsid w:val="00200949"/>
+    <w:rsid w:val="00201A68"/>
+    <w:rsid w:val="002042B7"/>
+    <w:rsid w:val="0020666A"/>
+    <w:rsid w:val="0021540E"/>
+    <w:rsid w:val="002240A5"/>
+    <w:rsid w:val="00224491"/>
+    <w:rsid w:val="00232970"/>
+    <w:rsid w:val="00237A12"/>
+    <w:rsid w:val="002425CA"/>
+    <w:rsid w:val="00247B1B"/>
+    <w:rsid w:val="002622CF"/>
+    <w:rsid w:val="00287ABB"/>
+    <w:rsid w:val="00296313"/>
+    <w:rsid w:val="002A290B"/>
+    <w:rsid w:val="002B65A1"/>
+    <w:rsid w:val="002C5BF0"/>
+    <w:rsid w:val="002D0EC4"/>
+    <w:rsid w:val="002E068D"/>
+    <w:rsid w:val="002E0741"/>
+    <w:rsid w:val="002E2183"/>
+    <w:rsid w:val="002F4291"/>
+    <w:rsid w:val="003121DC"/>
+    <w:rsid w:val="00317C31"/>
+    <w:rsid w:val="00321A7F"/>
+    <w:rsid w:val="00324719"/>
+    <w:rsid w:val="003505AF"/>
+    <w:rsid w:val="00351D4E"/>
+    <w:rsid w:val="00367218"/>
+    <w:rsid w:val="00374146"/>
+    <w:rsid w:val="003768AF"/>
+    <w:rsid w:val="00390B7B"/>
+    <w:rsid w:val="00393BE5"/>
+    <w:rsid w:val="003B59A0"/>
+    <w:rsid w:val="003E0BED"/>
+    <w:rsid w:val="003E7C5E"/>
+    <w:rsid w:val="003F6BB3"/>
+    <w:rsid w:val="00422685"/>
+    <w:rsid w:val="0042361B"/>
+    <w:rsid w:val="00424621"/>
+    <w:rsid w:val="004414CD"/>
+    <w:rsid w:val="00451431"/>
+    <w:rsid w:val="00463852"/>
+    <w:rsid w:val="0046740E"/>
+    <w:rsid w:val="00477FE5"/>
+    <w:rsid w:val="004953C1"/>
+    <w:rsid w:val="004A0194"/>
+    <w:rsid w:val="004D5058"/>
+    <w:rsid w:val="004F0DC3"/>
+    <w:rsid w:val="004F1D0F"/>
+    <w:rsid w:val="004F5138"/>
+    <w:rsid w:val="004F617E"/>
+    <w:rsid w:val="00502B74"/>
+    <w:rsid w:val="00506880"/>
+    <w:rsid w:val="005335E9"/>
+    <w:rsid w:val="00533C9B"/>
+    <w:rsid w:val="00547705"/>
+    <w:rsid w:val="00562437"/>
+    <w:rsid w:val="00566BF3"/>
+    <w:rsid w:val="00576674"/>
+    <w:rsid w:val="0059312B"/>
+    <w:rsid w:val="00597C24"/>
+    <w:rsid w:val="005A4734"/>
+    <w:rsid w:val="005B3715"/>
+    <w:rsid w:val="005C1926"/>
+    <w:rsid w:val="005C1EC7"/>
+    <w:rsid w:val="005D3871"/>
+    <w:rsid w:val="005E782C"/>
+    <w:rsid w:val="005E7A62"/>
+    <w:rsid w:val="005F1B69"/>
+    <w:rsid w:val="006365D2"/>
+    <w:rsid w:val="0064096B"/>
+    <w:rsid w:val="00641226"/>
+    <w:rsid w:val="006463F7"/>
+    <w:rsid w:val="006469C1"/>
+    <w:rsid w:val="00652E67"/>
+    <w:rsid w:val="006542D5"/>
+    <w:rsid w:val="006609C1"/>
+    <w:rsid w:val="006706D5"/>
+    <w:rsid w:val="0068739B"/>
+    <w:rsid w:val="00693785"/>
+    <w:rsid w:val="00695A8B"/>
+    <w:rsid w:val="006976E9"/>
+    <w:rsid w:val="006A6A88"/>
+    <w:rsid w:val="006B2D07"/>
+    <w:rsid w:val="006B3F0B"/>
+    <w:rsid w:val="006B5B07"/>
+    <w:rsid w:val="006C4D86"/>
+    <w:rsid w:val="006E00A2"/>
+    <w:rsid w:val="006E2AA9"/>
+    <w:rsid w:val="00713AA6"/>
+    <w:rsid w:val="00727A31"/>
+    <w:rsid w:val="00746210"/>
+    <w:rsid w:val="00746529"/>
+    <w:rsid w:val="00751054"/>
+    <w:rsid w:val="00757220"/>
+    <w:rsid w:val="007652E2"/>
+    <w:rsid w:val="0078762D"/>
+    <w:rsid w:val="00795AF6"/>
+    <w:rsid w:val="007A5F2B"/>
+    <w:rsid w:val="007D332F"/>
+    <w:rsid w:val="007E5821"/>
+    <w:rsid w:val="00815DDD"/>
+    <w:rsid w:val="00824CA2"/>
+    <w:rsid w:val="00837574"/>
+    <w:rsid w:val="00842553"/>
+    <w:rsid w:val="00852F9D"/>
+    <w:rsid w:val="008A2811"/>
+    <w:rsid w:val="008A5BB3"/>
+    <w:rsid w:val="008D6AFC"/>
+    <w:rsid w:val="008E105D"/>
+    <w:rsid w:val="0090321B"/>
+    <w:rsid w:val="00916674"/>
+    <w:rsid w:val="009514C2"/>
+    <w:rsid w:val="00977D5A"/>
+    <w:rsid w:val="009862DE"/>
+    <w:rsid w:val="009A4980"/>
+    <w:rsid w:val="009A738D"/>
+    <w:rsid w:val="009C279C"/>
+    <w:rsid w:val="009D61AB"/>
+    <w:rsid w:val="009E2F9E"/>
+    <w:rsid w:val="00A01DE8"/>
+    <w:rsid w:val="00A241A0"/>
+    <w:rsid w:val="00A61278"/>
+    <w:rsid w:val="00A62B7E"/>
+    <w:rsid w:val="00A65E45"/>
+    <w:rsid w:val="00A66FE2"/>
+    <w:rsid w:val="00A86900"/>
+    <w:rsid w:val="00A97805"/>
+    <w:rsid w:val="00AB3CFE"/>
+    <w:rsid w:val="00AC4705"/>
+    <w:rsid w:val="00AC7674"/>
+    <w:rsid w:val="00AD2F68"/>
+    <w:rsid w:val="00AF48EE"/>
+    <w:rsid w:val="00AF6C33"/>
+    <w:rsid w:val="00B0073E"/>
+    <w:rsid w:val="00B07EFD"/>
+    <w:rsid w:val="00B14B64"/>
+    <w:rsid w:val="00B26028"/>
+    <w:rsid w:val="00B2736A"/>
+    <w:rsid w:val="00B41B28"/>
+    <w:rsid w:val="00B4272F"/>
+    <w:rsid w:val="00BB30F2"/>
+    <w:rsid w:val="00BB588F"/>
+    <w:rsid w:val="00BB5CA6"/>
+    <w:rsid w:val="00C03789"/>
+    <w:rsid w:val="00C059E5"/>
+    <w:rsid w:val="00C11A8F"/>
+    <w:rsid w:val="00C21CA3"/>
+    <w:rsid w:val="00C26563"/>
+    <w:rsid w:val="00C36B0F"/>
+    <w:rsid w:val="00C418BE"/>
+    <w:rsid w:val="00C55236"/>
+    <w:rsid w:val="00C6401A"/>
+    <w:rsid w:val="00C83424"/>
+    <w:rsid w:val="00C96EDC"/>
+    <w:rsid w:val="00CA67F6"/>
+    <w:rsid w:val="00CB1AB1"/>
+    <w:rsid w:val="00CB33B6"/>
+    <w:rsid w:val="00CB5B49"/>
+    <w:rsid w:val="00CD0F58"/>
+    <w:rsid w:val="00CE1466"/>
+    <w:rsid w:val="00D1514A"/>
+    <w:rsid w:val="00D202F3"/>
+    <w:rsid w:val="00D37EFE"/>
+    <w:rsid w:val="00D40BF6"/>
+    <w:rsid w:val="00D40E35"/>
+    <w:rsid w:val="00D41E0F"/>
+    <w:rsid w:val="00D701DA"/>
+    <w:rsid w:val="00DA46DF"/>
+    <w:rsid w:val="00DC058A"/>
+    <w:rsid w:val="00DD0116"/>
+    <w:rsid w:val="00DE2750"/>
+    <w:rsid w:val="00E02EDF"/>
+    <w:rsid w:val="00E51A37"/>
+    <w:rsid w:val="00E5599C"/>
+    <w:rsid w:val="00E62000"/>
+    <w:rsid w:val="00E674C8"/>
+    <w:rsid w:val="00E93734"/>
+    <w:rsid w:val="00EA30EA"/>
+    <w:rsid w:val="00F026FE"/>
+    <w:rsid w:val="00F10FF7"/>
+    <w:rsid w:val="00F15182"/>
+    <w:rsid w:val="00F2181C"/>
+    <w:rsid w:val="00F22BE9"/>
+    <w:rsid w:val="00F27BB0"/>
+    <w:rsid w:val="00F310D2"/>
+    <w:rsid w:val="00F45E48"/>
+    <w:rsid w:val="00F55DB7"/>
+    <w:rsid w:val="00F8038A"/>
+    <w:rsid w:val="00F969F5"/>
+    <w:rsid w:val="00FD4376"/>
+    <w:rsid w:val="00FD4ED0"/>
+    <w:rsid w:val="00FE1FFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5D04BE17"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{012A2E4C-3DAD-4AAE-8122-B3D0F11ABA03}"/>
+  <w14:docId w14:val="4696E1C9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5667D6E3-5E6A-44EE-98AF-FF9F61E082C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5293,861 +4786,834 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00233203"/>
+    <w:rsid w:val="005C1EC7"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="200" w:after="200" w:line="268" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="002425CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...4 lines deleted...]
-      <w:szCs w:val="25"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
-    <w:link w:val="Nagwek3Znak"/>
+    <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="002425CA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
-    <w:name w:val="Nagłówek 1 Znak"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C1EC7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Nagwek1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF765E"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C1EC7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C1EC7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZPKTzmpktartykuempunktem">
+    <w:name w:val="Z/PKT – zm. pkt artykułem (punktem)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C1EC7"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1020" w:hanging="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C1EC7"/>
+    <w:pPr>
+      <w:spacing w:line="271" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C1EC7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C1EC7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B3715"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3715"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B3715"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14B64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000167E9"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000167E9"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000167E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000167E9"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
-[...5 lines deleted...]
-    <w:rsid w:val="00DF765E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000167E9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="pl-PL"/>
-[...211 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD6ABD"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003505AF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00CD6ABD"/>
+    <w:rsid w:val="003505AF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD6ABD"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002425CA"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-[...4 lines deleted...]
-    <w:rsid w:val="00CD6ABD"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002425CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
+    <w:name w:val="LO-normal3"/>
+    <w:rsid w:val="006B5B07"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:contextualSpacing/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...95 lines deleted...]
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="417139786">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="796068985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1211575050">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1672443966">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1862161762">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1947345815">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2011251335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76D94DAC-F75B-40FB-AE42-5D1BDFAD41C8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380EAB20-7F10-434C-ACF1-E21052F77D8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>715</Words>
-  <Characters>4927</Characters>
+  <Words>588</Words>
+  <Characters>3761</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>158</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>144</Lines>
+  <Paragraphs>135</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>PB-18 Zgłoszenie zmiany sposobu użytkowania obiektu budowlanego lub jego części</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5561</CharactersWithSpaces>
+  <CharactersWithSpaces>4214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Zgłoszenie zmiany sposobu użytkowania obiektu budowlanego lub jego części PB-18</dc:title>
-  <dc:subject/>
+  <dc:title>PB-18 Zgłoszenie zmiany sposobu użytkowania obiektu budowlanego lub jego części</dc:title>
+  <dc:subject>PB-18</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>