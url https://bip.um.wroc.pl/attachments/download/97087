--- v0 (2025-10-06)
+++ v1 (2026-04-01)
@@ -1,4115 +1,3809 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+    <w:p w14:paraId="3BB071F9" w14:textId="7B9416AD" w:rsidR="00CD61A6" w:rsidRPr="00A90434" w:rsidRDefault="00CD61A6" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...127 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="17"/>
-[...43 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56514854"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ZGŁOSZENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7B112B9B" w14:textId="35011FB1" w:rsidR="00CD61A6" w:rsidRPr="00A90434" w:rsidRDefault="00CD61A6" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...61 lines deleted...]
-        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>budowy lub wykonywania innych robót budowlanych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC2C474" w14:textId="62141CE1" w:rsidR="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="17"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Prezydent Wrocławia, Wydział Architektury i </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PB-</w:t>
       </w:r>
       <w:r>
-        <w:t>Zabytków</w:t>
-[...12 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC53E49" w14:textId="1854B8CB" w:rsidR="0055011F" w:rsidRPr="0055011F" w:rsidRDefault="0055011F" w:rsidP="004021A8">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055011F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PB-2 nie dotyczy budowy i przebudowy budynku mieszkalnego jednorodzinnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460BD89F" w14:textId="37BB94EB" w:rsidR="00ED00C4" w:rsidRDefault="00CD61A6" w:rsidP="006C123A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podstawa prawna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00443408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rt. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w zw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. z ust. 4d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 7 lipca 1994 r. – Prawo budowlane (Dz. U. z 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00700F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>r. poz. 418</w:t>
+      </w:r>
+      <w:r w:rsidR="00907DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07672">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1080</w:t>
+      </w:r>
+      <w:r w:rsidR="005B044B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00907DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1535</w:t>
+      </w:r>
+      <w:r w:rsidR="005B044B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 1673 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk39484571"/>
+    </w:p>
+    <w:p w14:paraId="00218051" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00F07B01" w:rsidRDefault="00CD61A6" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F1BE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Imię i nazwisko lub nazwa:</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324CC2A1" w14:textId="77777777" w:rsidR="00700F30" w:rsidRPr="00A11D02" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk39476603"/>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D36A5D" w14:textId="77777777" w:rsidR="00700F30" w:rsidRPr="00A11D02" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F61275" w14:textId="547C0329" w:rsidR="00CD61A6" w:rsidRPr="00F07B01" w:rsidRDefault="00CD61A6" w:rsidP="00F07B01">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F1BE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kraj: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2.1. DANE INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052EDB43" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00443408">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719E5B20" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631AC6E5" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154D2B2A" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7DBA48" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6035B3" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF8C9D4" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32638D87" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303940C5" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F769F68" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk188128703"/>
+    </w:p>
+    <w:p w14:paraId="24CE2A74" w14:textId="77777777" w:rsidR="00CD61A6" w:rsidRPr="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104E5450" w14:textId="143F7D88" w:rsidR="00CD61A6" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2764D415" w14:textId="67229293" w:rsidR="00172072" w:rsidRPr="00F07B01" w:rsidRDefault="00172072" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Województwo: </w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2.2. DANE INWESTORA (DO KORESPONDENCJI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6228FC59" w14:textId="77777777" w:rsidR="00172072" w:rsidRPr="00E175E7" w:rsidRDefault="00172072" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli adres do korespondencji inwestora jest inny niż wskazany w pkt 2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5965D08D" w14:textId="151FAE36" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00443408">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FE927B" w14:textId="7B6AFEB1" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4649AF" w14:textId="52B9CB87" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39857F9D" w14:textId="3CC1E45E" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517D76FC" w14:textId="7562BA52" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554A904A" w14:textId="6792C343" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288E528E" w14:textId="0459DBB4" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7701EC19" w14:textId="064E2D42" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCB651C" w14:textId="002AFE8B" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F2978C" w14:textId="5F296F77" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk188121546"/>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160B1664" w14:textId="455E5160" w:rsidR="00172072" w:rsidRPr="00F07B01" w:rsidRDefault="00172072" w:rsidP="00F07B01">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gmina: </w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>3. DANE PEŁNOMOCNIKA</w:t>
+      </w:r>
+      <w:r w:rsidR="00443408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ulica: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00443408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>PEŁNOMOCNIKA DO DORĘCZEŃ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4266C841" w14:textId="77777777" w:rsidR="00172072" w:rsidRPr="00E175E7" w:rsidRDefault="00172072" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="_Hlk57880189"/>
+    <w:p w14:paraId="7C1D3BDA" w14:textId="532BBE17" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="006C123A" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1870132773"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D458D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00172072" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełnomocnik </w:t>
+      </w:r>
+      <w:r w:rsidR="00172072" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00172072" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1154490646"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00172072" w:rsidRPr="00172072">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00172072" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełnomocnik do doręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088E1D06" w14:textId="0C73CB81" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk60938603"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk202175775"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="4EFC2859" w14:textId="5152BF66" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA4CEE0" w14:textId="6E85825C" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA13A78" w14:textId="12E6FDEF" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474CF84B" w14:textId="42A86CB3" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDE21E5" w14:textId="525EF5AE" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC7476D" w14:textId="2003E835" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0BF68B" w14:textId="50F0047B" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FDF316" w14:textId="22E8CA9C" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54635C7F" w14:textId="57B19A0A" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E0553F" w14:textId="536F4387" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="733314F2" w14:textId="6E7E8056" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25587F2C" w14:textId="09B77790" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00172072" w:rsidP="00172072">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46245E22" w14:textId="324983E9" w:rsidR="00ED00C4" w:rsidRPr="00F07B01" w:rsidRDefault="00172072" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk39476049"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nr lokalu: </w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>4. INFORMACJE O ROBOTACH BUDOWLANYCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BEE7C9" w14:textId="317B0EDA" w:rsidR="004021A8" w:rsidRDefault="00ED00C4" w:rsidP="00443408">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk39476657"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk39498299"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rodzaj, zakres i sposób wykonywania: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="58F59B08" w14:textId="1E0D56A7" w:rsidR="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C215D2" w14:textId="30CBC1E7" w:rsidR="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13DA7FA2" w14:textId="0C99B794" w:rsidR="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00245B59" w14:textId="77777777" w:rsidR="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145BF296" w14:textId="77777777" w:rsidR="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2D2A2E" w14:textId="77777777" w:rsidR="00700F30" w:rsidRPr="00172072" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683DB86C" w14:textId="0DD109C0" w:rsidR="00ED00C4" w:rsidRDefault="00ED00C4" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Planowany termin rozpoczęcia</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC526D" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00BC526D" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F255E6" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276FC8DE" w14:textId="77777777" w:rsidR="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1275C0EB" w14:textId="00F11D72" w:rsidR="00172072" w:rsidRPr="00F07B01" w:rsidRDefault="00172072" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Miejscowość: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>5. DANE NIERUCHOMOŚCI (MIEJSCE WYKONYWANIA ROBÓT BUDOWLANYCH)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D458D" w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B31239" w14:textId="77777777" w:rsidR="006D458D" w:rsidRPr="006D458D" w:rsidRDefault="00102C00" w:rsidP="00443408">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk39495882"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A75DB21" w14:textId="060E4B79" w:rsidR="006D458D" w:rsidRPr="006D458D" w:rsidRDefault="00102C00" w:rsidP="006D458D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02589BD1" w14:textId="6D72078B" w:rsidR="006D458D" w:rsidRPr="006D458D" w:rsidRDefault="00102C00" w:rsidP="006D458D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0090F3B3" w14:textId="4A984E3D" w:rsidR="006D458D" w:rsidRPr="006D458D" w:rsidRDefault="00102C00" w:rsidP="006D458D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1813757E" w14:textId="4FFE65FB" w:rsidR="006D458D" w:rsidRPr="006D458D" w:rsidRDefault="00102C00" w:rsidP="006D458D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB79B2B" w14:textId="6D9B36A2" w:rsidR="006D458D" w:rsidRPr="006D458D" w:rsidRDefault="00102C00" w:rsidP="006D458D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1E2A9E" w14:textId="768BC6A1" w:rsidR="006D458D" w:rsidRPr="006D458D" w:rsidRDefault="00102C00" w:rsidP="006D458D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A505DFA" w14:textId="6B501056" w:rsidR="00220481" w:rsidRDefault="00220481" w:rsidP="006D458D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Identyfikator działki ewidencyjnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00BC526D" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F255E6" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16702B95" w14:textId="67AF5FF2" w:rsidR="006D458D" w:rsidRPr="00F07B01" w:rsidRDefault="006D458D" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kod pocztowy: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>6. ZAŁĄCZNIKI</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="13" w:name="_Hlk39479671"/>
+    <w:bookmarkStart w:id="14" w:name="_Hlk39490111"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="50B08A82" w14:textId="46C79260" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="006C123A" w:rsidP="00700F30">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="60" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1605341019"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D458D" w:rsidRPr="006D458D">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006D458D" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7330" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="1FBE6D2B" w14:textId="7B4F37EC" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="006C123A" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1592662416"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D458D" w:rsidRPr="006D458D">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006D458D" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pełnomocnictwo do reprezentowania inwestora (opłacone zgodnie z ustawą z dnia 16 listopada 2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF667C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF667C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00697A1D" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025 r. poz. 1154</w:t>
+      </w:r>
+      <w:r w:rsidR="005B044B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 1795 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7330" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – jeżeli inwestor działa przez pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7330" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676ECDE8" w14:textId="28D8C947" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="006C123A" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-699773408"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D458D" w:rsidRPr="006D458D">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006D458D" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Potwierdzenie uiszczenia opłaty skarbowej – jeżeli obowiązek uiszczenia takiej opłaty wynika z</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF667C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF667C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7330" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="20DE1B78" w14:textId="363FC575" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="00ED00C4" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inne (wymagane przepisami prawa):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D08A70" w14:textId="3A720A2D" w:rsidR="00ED00C4" w:rsidRDefault="006C123A" w:rsidP="00700F30">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1845827015"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D458D" w:rsidRPr="006D458D">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006D458D" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C710C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D412234" w14:textId="76D42C6E" w:rsidR="006D458D" w:rsidRPr="00F07B01" w:rsidRDefault="006D458D" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poczta: </w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>7. PODPIS INWESTORA (PEŁNOMOCNIKA) I DATA PODPISU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC3738F" w14:textId="77777777" w:rsidR="00CD34C3" w:rsidRPr="006D458D" w:rsidRDefault="00CD34C3" w:rsidP="00700F30">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podpis powinien być czytelny. Podpis i datę podpisu umieszcza się w przypadku dokonywania zgłoszenia w postaci papierowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271DA0F5" w14:textId="77777777" w:rsidR="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F1BE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="36B4B1BE" w14:textId="77777777" w:rsidR="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Email (nieobowiązkowo): </w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D139E97" w14:textId="1E651797" w:rsidR="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nr tel. (nieobowiązkowo): </w:t>
-[...92 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2746C43D" w14:textId="77777777" w:rsidR="00700F30" w:rsidRPr="00AA3128" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F1BE8">
-[...2585 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    </w:p>
+    <w:sectPr w:rsidR="00700F30" w:rsidRPr="00AA3128" w:rsidSect="006B7BD3">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="579689CD" w14:textId="77777777" w:rsidR="00FF0054" w:rsidRDefault="00FF0054" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="11EF386B" w14:textId="77777777" w:rsidR="00065CC5" w:rsidRDefault="00065CC5" w:rsidP="00ED00C4">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11E97E7C" w14:textId="77777777" w:rsidR="00FF0054" w:rsidRDefault="00FF0054" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34FBC535" w14:textId="77777777" w:rsidR="00065CC5" w:rsidRDefault="00065CC5" w:rsidP="00ED00C4">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="62BF98A1" w14:textId="62C5BE1A" w:rsidR="00CD61A6" w:rsidRPr="006D458D" w:rsidRDefault="00CD61A6" w:rsidP="00CD61A6">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0442D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku większej liczby inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="00A972D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="00A972D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane kolejnych inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="00A972D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="00A972D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dodaje się w formularzu albo zamieszcza na osobnych stronach i dołącza do formularza.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="6DACAE6C" w14:textId="4077156C" w:rsidR="00172072" w:rsidRPr="006D458D" w:rsidRDefault="00172072" w:rsidP="00D0442D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0442D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonym w </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>art. 147</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 18 listopada 2020 r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doręczeniach elektronicznych (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6 r. poz. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w razie</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ePUAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Możliwość doręczania korespondencji na skrzynkę </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ePUAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obowiązuje do dnia określonego w </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3536">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tym przepisie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="2971A8F4" w14:textId="6F638E69" w:rsidR="00BC526D" w:rsidRPr="006D458D" w:rsidRDefault="00BC526D" w:rsidP="000002CE">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00A95337" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0442D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku zgłoszenia budowy tymczasowego obiektu budowlanego w polu „Planowany termin rozpoczęcia” należy wskazać również planowany termin rozbiórki lub przeniesienia w inne miejsce tego obiektu.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="7233FD03" w14:textId="7B51FADD" w:rsidR="008A0BFA" w:rsidRDefault="00BC526D" w:rsidP="000002CE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00A95337" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0442D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00220481" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku formularza w postaci papierowej zamiast identyfikatora działki ewidencyjnej można wskazać jednostkę ewidencyjną, obręb ewidencyjny i n</w:t>
+      </w:r>
+      <w:r w:rsidR="003527A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>umer</w:t>
+      </w:r>
+      <w:r w:rsidR="00220481" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działki ewidencyjnej oraz arkusz mapy, jeżeli występuje.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk201050987"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00CD5A5B" w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="A">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...37 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B41CB47" w14:textId="77777777" w:rsidR="00FF0054" w:rsidRDefault="00FF0054">
-[...14 lines deleted...]
-    <w:r w:rsidRPr="00C70343">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1612252087"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...44 lines deleted...]
-  </w:p>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="101B0077" w14:textId="114C1D4F" w:rsidR="00700F30" w:rsidRPr="00700F30" w:rsidRDefault="00700F30">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00700F30">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00700F30">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00700F30">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00700F30">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00700F30">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05E69EC4" w14:textId="77777777" w:rsidR="00FF0054" w:rsidRDefault="00FF0054" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="46344770" w14:textId="77777777" w:rsidR="00065CC5" w:rsidRDefault="00065CC5" w:rsidP="00ED00C4">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FDED0DA" w14:textId="77777777" w:rsidR="00FF0054" w:rsidRDefault="00FF0054" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09B2B960" w14:textId="77777777" w:rsidR="00065CC5" w:rsidRDefault="00065CC5" w:rsidP="00ED00C4">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1239B1CE" w14:textId="77777777" w:rsidR="00FF0054" w:rsidRDefault="00FF0054">
+  <w:p w14:paraId="2B4825DF" w14:textId="77777777" w:rsidR="00700F30" w:rsidRPr="00700F30" w:rsidRDefault="00700F30" w:rsidP="00700F30">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
-    </w:pPr>
-[...9 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-    </w:pPr>
-[...32 lines deleted...]
-      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2234BB"/>
+    <w:nsid w:val="15EF2F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D484106"/>
-    <w:lvl w:ilvl="0" w:tplc="75D02860">
+    <w:tmpl w:val="14288E90"/>
+    <w:lvl w:ilvl="0" w:tplc="FF5642B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...45 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233203"/>
-[...91 lines deleted...]
-    <w:rsid w:val="00FF0054"/>
+    <w:rsidRoot w:val="008A0BFA"/>
+    <w:rsid w:val="000002CE"/>
+    <w:rsid w:val="000036A7"/>
+    <w:rsid w:val="000075AF"/>
+    <w:rsid w:val="000154F6"/>
+    <w:rsid w:val="00021021"/>
+    <w:rsid w:val="00034270"/>
+    <w:rsid w:val="00045BCE"/>
+    <w:rsid w:val="0006034C"/>
+    <w:rsid w:val="000622E3"/>
+    <w:rsid w:val="00062816"/>
+    <w:rsid w:val="00063439"/>
+    <w:rsid w:val="000656FB"/>
+    <w:rsid w:val="00065CC5"/>
+    <w:rsid w:val="000777F0"/>
+    <w:rsid w:val="00077B93"/>
+    <w:rsid w:val="00087AD7"/>
+    <w:rsid w:val="000C71CE"/>
+    <w:rsid w:val="000E50EE"/>
+    <w:rsid w:val="000E5B59"/>
+    <w:rsid w:val="000E6A39"/>
+    <w:rsid w:val="00102C00"/>
+    <w:rsid w:val="00130D6D"/>
+    <w:rsid w:val="0013153A"/>
+    <w:rsid w:val="001355A3"/>
+    <w:rsid w:val="00140187"/>
+    <w:rsid w:val="00150A7F"/>
+    <w:rsid w:val="001707CF"/>
+    <w:rsid w:val="00172072"/>
+    <w:rsid w:val="001A3605"/>
+    <w:rsid w:val="001C17C2"/>
+    <w:rsid w:val="001C6517"/>
+    <w:rsid w:val="001D729C"/>
+    <w:rsid w:val="001E32A7"/>
+    <w:rsid w:val="001E7440"/>
+    <w:rsid w:val="001F0645"/>
+    <w:rsid w:val="001F19C0"/>
+    <w:rsid w:val="001F389A"/>
+    <w:rsid w:val="00220481"/>
+    <w:rsid w:val="00247C44"/>
+    <w:rsid w:val="002651EC"/>
+    <w:rsid w:val="002860FC"/>
+    <w:rsid w:val="002901BB"/>
+    <w:rsid w:val="0029739C"/>
+    <w:rsid w:val="002A075B"/>
+    <w:rsid w:val="002A77FA"/>
+    <w:rsid w:val="002C10A4"/>
+    <w:rsid w:val="002C16F4"/>
+    <w:rsid w:val="002D3253"/>
+    <w:rsid w:val="002D68C4"/>
+    <w:rsid w:val="002E2637"/>
+    <w:rsid w:val="002E2F82"/>
+    <w:rsid w:val="002E3491"/>
+    <w:rsid w:val="002F1F06"/>
+    <w:rsid w:val="002F4C0D"/>
+    <w:rsid w:val="00301AE3"/>
+    <w:rsid w:val="00305C80"/>
+    <w:rsid w:val="003527A5"/>
+    <w:rsid w:val="00355559"/>
+    <w:rsid w:val="00367395"/>
+    <w:rsid w:val="0037422D"/>
+    <w:rsid w:val="003776A0"/>
+    <w:rsid w:val="00380E37"/>
+    <w:rsid w:val="003823D0"/>
+    <w:rsid w:val="003A3B7C"/>
+    <w:rsid w:val="003C1164"/>
+    <w:rsid w:val="003E108C"/>
+    <w:rsid w:val="003E4A37"/>
+    <w:rsid w:val="003E65F6"/>
+    <w:rsid w:val="003F32A8"/>
+    <w:rsid w:val="003F4FA1"/>
+    <w:rsid w:val="003F76F0"/>
+    <w:rsid w:val="003F772C"/>
+    <w:rsid w:val="004012AC"/>
+    <w:rsid w:val="004021A8"/>
+    <w:rsid w:val="00421C55"/>
+    <w:rsid w:val="00424C5F"/>
+    <w:rsid w:val="0044240D"/>
+    <w:rsid w:val="00442C19"/>
+    <w:rsid w:val="00443408"/>
+    <w:rsid w:val="00444F6F"/>
+    <w:rsid w:val="00462677"/>
+    <w:rsid w:val="00473AA5"/>
+    <w:rsid w:val="00477FE5"/>
+    <w:rsid w:val="0048170A"/>
+    <w:rsid w:val="00484846"/>
+    <w:rsid w:val="00491E05"/>
+    <w:rsid w:val="004A163A"/>
+    <w:rsid w:val="004C3A4C"/>
+    <w:rsid w:val="004C4614"/>
+    <w:rsid w:val="004C5232"/>
+    <w:rsid w:val="004C7F56"/>
+    <w:rsid w:val="004D11E0"/>
+    <w:rsid w:val="004E3CA2"/>
+    <w:rsid w:val="004E6883"/>
+    <w:rsid w:val="004F04F1"/>
+    <w:rsid w:val="004F0DC3"/>
+    <w:rsid w:val="005014E0"/>
+    <w:rsid w:val="00523873"/>
+    <w:rsid w:val="00540751"/>
+    <w:rsid w:val="00544D6C"/>
+    <w:rsid w:val="00545A18"/>
+    <w:rsid w:val="0055011F"/>
+    <w:rsid w:val="005567C2"/>
+    <w:rsid w:val="00557571"/>
+    <w:rsid w:val="005602B5"/>
+    <w:rsid w:val="00574A3C"/>
+    <w:rsid w:val="005A4BD8"/>
+    <w:rsid w:val="005B044B"/>
+    <w:rsid w:val="005B3536"/>
+    <w:rsid w:val="005C05FF"/>
+    <w:rsid w:val="005E7D5F"/>
+    <w:rsid w:val="005F32FF"/>
+    <w:rsid w:val="005F6803"/>
+    <w:rsid w:val="005F7330"/>
+    <w:rsid w:val="0061477B"/>
+    <w:rsid w:val="00633731"/>
+    <w:rsid w:val="00644DC4"/>
+    <w:rsid w:val="00647F1F"/>
+    <w:rsid w:val="00654CDC"/>
+    <w:rsid w:val="00656880"/>
+    <w:rsid w:val="00666549"/>
+    <w:rsid w:val="006761A7"/>
+    <w:rsid w:val="00690B7F"/>
+    <w:rsid w:val="00697A1D"/>
+    <w:rsid w:val="006A1008"/>
+    <w:rsid w:val="006B4E5C"/>
+    <w:rsid w:val="006B7BD3"/>
+    <w:rsid w:val="006C123A"/>
+    <w:rsid w:val="006C743C"/>
+    <w:rsid w:val="006D028B"/>
+    <w:rsid w:val="006D458D"/>
+    <w:rsid w:val="006F009D"/>
+    <w:rsid w:val="006F5743"/>
+    <w:rsid w:val="00700F30"/>
+    <w:rsid w:val="00724EAB"/>
+    <w:rsid w:val="00750A2C"/>
+    <w:rsid w:val="00753824"/>
+    <w:rsid w:val="007551AA"/>
+    <w:rsid w:val="00767E21"/>
+    <w:rsid w:val="00773D50"/>
+    <w:rsid w:val="00781D33"/>
+    <w:rsid w:val="00784D7C"/>
+    <w:rsid w:val="00785F42"/>
+    <w:rsid w:val="00794844"/>
+    <w:rsid w:val="007A3E98"/>
+    <w:rsid w:val="007B415D"/>
+    <w:rsid w:val="007C34D9"/>
+    <w:rsid w:val="007C399F"/>
+    <w:rsid w:val="007E3391"/>
+    <w:rsid w:val="007E51E6"/>
+    <w:rsid w:val="007F1A2B"/>
+    <w:rsid w:val="00801E62"/>
+    <w:rsid w:val="0080509D"/>
+    <w:rsid w:val="008211E9"/>
+    <w:rsid w:val="0082658E"/>
+    <w:rsid w:val="00827E68"/>
+    <w:rsid w:val="0083249D"/>
+    <w:rsid w:val="00833E7C"/>
+    <w:rsid w:val="00852A1E"/>
+    <w:rsid w:val="00863563"/>
+    <w:rsid w:val="008754C3"/>
+    <w:rsid w:val="00875519"/>
+    <w:rsid w:val="00883B7C"/>
+    <w:rsid w:val="008A0BFA"/>
+    <w:rsid w:val="008A2BB9"/>
+    <w:rsid w:val="008A36FF"/>
+    <w:rsid w:val="008A38C4"/>
+    <w:rsid w:val="008A3C7D"/>
+    <w:rsid w:val="008A4B88"/>
+    <w:rsid w:val="008A4CF1"/>
+    <w:rsid w:val="008D1F6B"/>
+    <w:rsid w:val="008D7E07"/>
+    <w:rsid w:val="008E1970"/>
+    <w:rsid w:val="008E5996"/>
+    <w:rsid w:val="008F7F9A"/>
+    <w:rsid w:val="00904E50"/>
+    <w:rsid w:val="00907DE6"/>
+    <w:rsid w:val="00950A4E"/>
+    <w:rsid w:val="009A5857"/>
+    <w:rsid w:val="009A73FB"/>
+    <w:rsid w:val="009B5606"/>
+    <w:rsid w:val="009B6554"/>
+    <w:rsid w:val="009E333B"/>
+    <w:rsid w:val="009E4DC5"/>
+    <w:rsid w:val="009F4FE0"/>
+    <w:rsid w:val="00A17739"/>
+    <w:rsid w:val="00A2197D"/>
+    <w:rsid w:val="00A36023"/>
+    <w:rsid w:val="00A55192"/>
+    <w:rsid w:val="00A60289"/>
+    <w:rsid w:val="00A62B6B"/>
+    <w:rsid w:val="00A63860"/>
+    <w:rsid w:val="00A63DA0"/>
+    <w:rsid w:val="00A6666B"/>
+    <w:rsid w:val="00A87BBE"/>
+    <w:rsid w:val="00A95337"/>
+    <w:rsid w:val="00A972D9"/>
+    <w:rsid w:val="00AA2F53"/>
+    <w:rsid w:val="00AA7C89"/>
+    <w:rsid w:val="00AB2220"/>
+    <w:rsid w:val="00AF3F58"/>
+    <w:rsid w:val="00B0484F"/>
+    <w:rsid w:val="00B23F02"/>
+    <w:rsid w:val="00B254EA"/>
+    <w:rsid w:val="00B37E16"/>
+    <w:rsid w:val="00B6650C"/>
+    <w:rsid w:val="00B854CF"/>
+    <w:rsid w:val="00B85D26"/>
+    <w:rsid w:val="00BA10C7"/>
+    <w:rsid w:val="00BC14C3"/>
+    <w:rsid w:val="00BC45AF"/>
+    <w:rsid w:val="00BC526D"/>
+    <w:rsid w:val="00BD3884"/>
+    <w:rsid w:val="00BE588F"/>
+    <w:rsid w:val="00C1243C"/>
+    <w:rsid w:val="00C21450"/>
+    <w:rsid w:val="00C3353F"/>
+    <w:rsid w:val="00C64603"/>
+    <w:rsid w:val="00C64E43"/>
+    <w:rsid w:val="00C710C1"/>
+    <w:rsid w:val="00C75F57"/>
+    <w:rsid w:val="00C7652C"/>
+    <w:rsid w:val="00C766F4"/>
+    <w:rsid w:val="00C815FF"/>
+    <w:rsid w:val="00C93FA7"/>
+    <w:rsid w:val="00CA67F6"/>
+    <w:rsid w:val="00CD34C3"/>
+    <w:rsid w:val="00CD44C3"/>
+    <w:rsid w:val="00CD5A5B"/>
+    <w:rsid w:val="00CD61A6"/>
+    <w:rsid w:val="00CF6D0D"/>
+    <w:rsid w:val="00CF6EA0"/>
+    <w:rsid w:val="00D02F60"/>
+    <w:rsid w:val="00D0442D"/>
+    <w:rsid w:val="00D15F57"/>
+    <w:rsid w:val="00D4428D"/>
+    <w:rsid w:val="00D548E6"/>
+    <w:rsid w:val="00D60F9E"/>
+    <w:rsid w:val="00D63AC1"/>
+    <w:rsid w:val="00DB16B7"/>
+    <w:rsid w:val="00DB3515"/>
+    <w:rsid w:val="00DB4974"/>
+    <w:rsid w:val="00DC02F2"/>
+    <w:rsid w:val="00DC2221"/>
+    <w:rsid w:val="00DD2D8A"/>
+    <w:rsid w:val="00DE7A16"/>
+    <w:rsid w:val="00E003E8"/>
+    <w:rsid w:val="00E203CB"/>
+    <w:rsid w:val="00E3791E"/>
+    <w:rsid w:val="00E564CF"/>
+    <w:rsid w:val="00E603E2"/>
+    <w:rsid w:val="00E65339"/>
+    <w:rsid w:val="00E6579B"/>
+    <w:rsid w:val="00E70398"/>
+    <w:rsid w:val="00E744DA"/>
+    <w:rsid w:val="00E81371"/>
+    <w:rsid w:val="00EA0DF4"/>
+    <w:rsid w:val="00EA3630"/>
+    <w:rsid w:val="00EB1D92"/>
+    <w:rsid w:val="00EB41AC"/>
+    <w:rsid w:val="00EC382B"/>
+    <w:rsid w:val="00ED00C4"/>
+    <w:rsid w:val="00ED1F98"/>
+    <w:rsid w:val="00ED3296"/>
+    <w:rsid w:val="00EE39BF"/>
+    <w:rsid w:val="00EE73FB"/>
+    <w:rsid w:val="00F07672"/>
+    <w:rsid w:val="00F07B01"/>
+    <w:rsid w:val="00F12351"/>
+    <w:rsid w:val="00F244CE"/>
+    <w:rsid w:val="00F255E6"/>
+    <w:rsid w:val="00F27A3A"/>
+    <w:rsid w:val="00F36B54"/>
+    <w:rsid w:val="00F45E48"/>
+    <w:rsid w:val="00F6131D"/>
+    <w:rsid w:val="00F63632"/>
+    <w:rsid w:val="00F66466"/>
+    <w:rsid w:val="00F825D5"/>
+    <w:rsid w:val="00F95440"/>
+    <w:rsid w:val="00FA074A"/>
+    <w:rsid w:val="00FA612A"/>
+    <w:rsid w:val="00FB1515"/>
+    <w:rsid w:val="00FB5263"/>
+    <w:rsid w:val="00FC6B40"/>
+    <w:rsid w:val="00FC735D"/>
+    <w:rsid w:val="00FE4EBC"/>
+    <w:rsid w:val="00FF667C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3F4FFCBB"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{51EEFBC0-261F-4887-885A-FD1BDB09CAAC}"/>
+  <w14:docId w14:val="590D01D1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1D1D0918-5035-4AEC-AFCC-95AFCDE01D9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4289,773 +3983,841 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00233203"/>
+    <w:rsid w:val="00ED00C4"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="200" w:after="200" w:line="268" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="pl" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD61A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD61A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
-[...1 lines deleted...]
-    <w:rsid w:val="00233203"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED00C4"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...10 lines deleted...]
-    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
-[...151 lines deleted...]
-    <w:link w:val="Tekstpodstawowywcity3Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CD6ABD"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00ED00C4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...63 lines deleted...]
-      <w:lang w:val="pl-PL"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED00C4"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="266" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="00ED00C4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="pl" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED00C4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZPKTzmpktartykuempunktem">
+    <w:name w:val="Z/PKT – zm. pkt artykułem (punktem)"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED00C4"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1020" w:hanging="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="00ED00C4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B85D26"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B85D26"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B85D26"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021021"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F7330"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F7330"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
-    <w:name w:val="Tekst dymka Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Tekstdymka"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005F7330"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F7330"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="pl" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F7330"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CD61A6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CD61A6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
+    <w:name w:val="LO-normal3"/>
+    <w:rsid w:val="00700F30"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00700F30"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00700F30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="383675199">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="847672702">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="919485357">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1374844398">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1698576512">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1816948095">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2009600673">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ACC0A7A-ED0C-416E-9F85-603BD0245B6F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5945E860-82C0-46C1-9FAC-E29968800EEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3050</Characters>
+  <Pages>3</Pages>
+  <Words>301</Words>
+  <Characters>1965</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3440</CharactersWithSpaces>
+  <CharactersWithSpaces>2193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Zgłoszenie budowy lub wykonywania innych robót budowlanychPB-2</dc:title>
-  <dc:subject/>
+  <dc:title>PB-2 Zgłoszenie budowy lub wykonywania innych robót budowlanych</dc:title>
+  <dc:subject>PB-2</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>