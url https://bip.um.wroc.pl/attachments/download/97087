--- v1 (2026-04-01)
+++ v2 (2026-09-01)
@@ -318,65 +318,72 @@
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk39476603"/>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazwa: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D36A5D" w14:textId="77777777" w:rsidR="00700F30" w:rsidRPr="00A11D02" w:rsidRDefault="00700F30" w:rsidP="00700F30">
+    <w:p w14:paraId="45D36A5D" w14:textId="045627AD" w:rsidR="00700F30" w:rsidRPr="00A11D02" w:rsidRDefault="00432325" w:rsidP="00700F30">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11D02">
-[...4 lines deleted...]
-        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00700F30" w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F61275" w14:textId="547C0329" w:rsidR="00CD61A6" w:rsidRPr="00F07B01" w:rsidRDefault="00CD61A6" w:rsidP="00F07B01">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.1. DANE INWESTORA</w:t>
       </w:r>
@@ -1069,51 +1076,51 @@
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4266C841" w14:textId="77777777" w:rsidR="00172072" w:rsidRPr="00E175E7" w:rsidRDefault="00172072" w:rsidP="00700F30">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="5" w:name="_Hlk57880189"/>
-    <w:p w14:paraId="7C1D3BDA" w14:textId="532BBE17" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="006C123A" w:rsidP="00172072">
+    <w:p w14:paraId="7C1D3BDA" w14:textId="532BBE17" w:rsidR="00172072" w:rsidRPr="00172072" w:rsidRDefault="00432325" w:rsidP="00172072">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1870132773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2008,51 +2015,51 @@
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6. ZAŁĄCZNIKI</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="13" w:name="_Hlk39479671"/>
     <w:bookmarkStart w:id="14" w:name="_Hlk39490111"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="50B08A82" w14:textId="46C79260" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="006C123A" w:rsidP="00700F30">
+    <w:p w14:paraId="50B08A82" w14:textId="46C79260" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="00432325" w:rsidP="00700F30">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="60" w:after="0" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1605341019"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2075,51 +2082,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
       </w:r>
       <w:r w:rsidR="005F7330" w:rsidRPr="006D458D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="1FBE6D2B" w14:textId="7B4F37EC" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="006C123A" w:rsidP="00700F30">
+    <w:p w14:paraId="1FBE6D2B" w14:textId="7B4F37EC" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="00432325" w:rsidP="00700F30">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1592662416"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2205,51 +2212,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005F7330" w:rsidRPr="006D458D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00ED00C4" w:rsidRPr="006D458D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – jeżeli inwestor działa przez pełnomocnika</w:t>
       </w:r>
       <w:r w:rsidR="005F7330" w:rsidRPr="006D458D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676ECDE8" w14:textId="28D8C947" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="006C123A" w:rsidP="00700F30">
+    <w:p w14:paraId="676ECDE8" w14:textId="28D8C947" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="00432325" w:rsidP="00700F30">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-699773408"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2314,51 +2321,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="20DE1B78" w14:textId="363FC575" w:rsidR="00ED00C4" w:rsidRPr="006D458D" w:rsidRDefault="00ED00C4" w:rsidP="00700F30">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D458D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inne (wymagane przepisami prawa):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D08A70" w14:textId="3A720A2D" w:rsidR="00ED00C4" w:rsidRDefault="006C123A" w:rsidP="00700F30">
+    <w:p w14:paraId="03D08A70" w14:textId="3A720A2D" w:rsidR="00ED00C4" w:rsidRDefault="00432325" w:rsidP="00700F30">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1845827015"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2752,87 +2759,51 @@
         </w:rPr>
         <w:t>6 r. poz. 3</w:t>
       </w:r>
       <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005B3536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> w razie</w:t>
       </w:r>
       <w:r w:rsidR="005B3536" w:rsidRPr="003C46B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> obowiązuje do dnia określonego w </w:t>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki ePUAP. Możliwość doręczania korespondencji na skrzynkę ePUAP obowiązuje do dnia określonego w </w:t>
       </w:r>
       <w:r w:rsidR="005B3536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>tym przepisie.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
     <w:p w14:paraId="2971A8F4" w14:textId="6F638E69" w:rsidR="00BC526D" w:rsidRPr="006D458D" w:rsidRDefault="00BC526D" w:rsidP="000002CE">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D458D">
         <w:rPr>
@@ -2975,51 +2946,51 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="A">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
@@ -3248,52 +3219,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="200"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A0BFA"/>
     <w:rsid w:val="000002CE"/>
     <w:rsid w:val="000036A7"/>
     <w:rsid w:val="000075AF"/>
@@ -3348,50 +3318,51 @@
     <w:rsid w:val="002E3491"/>
     <w:rsid w:val="002F1F06"/>
     <w:rsid w:val="002F4C0D"/>
     <w:rsid w:val="00301AE3"/>
     <w:rsid w:val="00305C80"/>
     <w:rsid w:val="003527A5"/>
     <w:rsid w:val="00355559"/>
     <w:rsid w:val="00367395"/>
     <w:rsid w:val="0037422D"/>
     <w:rsid w:val="003776A0"/>
     <w:rsid w:val="00380E37"/>
     <w:rsid w:val="003823D0"/>
     <w:rsid w:val="003A3B7C"/>
     <w:rsid w:val="003C1164"/>
     <w:rsid w:val="003E108C"/>
     <w:rsid w:val="003E4A37"/>
     <w:rsid w:val="003E65F6"/>
     <w:rsid w:val="003F32A8"/>
     <w:rsid w:val="003F4FA1"/>
     <w:rsid w:val="003F76F0"/>
     <w:rsid w:val="003F772C"/>
     <w:rsid w:val="004012AC"/>
     <w:rsid w:val="004021A8"/>
     <w:rsid w:val="00421C55"/>
     <w:rsid w:val="00424C5F"/>
+    <w:rsid w:val="00432325"/>
     <w:rsid w:val="0044240D"/>
     <w:rsid w:val="00442C19"/>
     <w:rsid w:val="00443408"/>
     <w:rsid w:val="00444F6F"/>
     <w:rsid w:val="00462677"/>
     <w:rsid w:val="00473AA5"/>
     <w:rsid w:val="00477FE5"/>
     <w:rsid w:val="0048170A"/>
     <w:rsid w:val="00484846"/>
     <w:rsid w:val="00491E05"/>
     <w:rsid w:val="004A163A"/>
     <w:rsid w:val="004C3A4C"/>
     <w:rsid w:val="004C4614"/>
     <w:rsid w:val="004C5232"/>
     <w:rsid w:val="004C7F56"/>
     <w:rsid w:val="004D11E0"/>
     <w:rsid w:val="004E3CA2"/>
     <w:rsid w:val="004E6883"/>
     <w:rsid w:val="004F04F1"/>
     <w:rsid w:val="004F0DC3"/>
     <w:rsid w:val="005014E0"/>
     <w:rsid w:val="00523873"/>
     <w:rsid w:val="00540751"/>
     <w:rsid w:val="00544D6C"/>
     <w:rsid w:val="00545A18"/>
@@ -3712,98 +3683,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4751,73 +4725,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5945E860-82C0-46C1-9FAC-E29968800EEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>301</Words>
-  <Characters>1965</Characters>
+  <Words>310</Words>
+  <Characters>1956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2193</CharactersWithSpaces>
+  <CharactersWithSpaces>2186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PB-2 Zgłoszenie budowy lub wykonywania innych robót budowlanych</dc:title>
   <dc:subject>PB-2</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>