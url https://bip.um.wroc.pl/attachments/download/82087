--- v1 (2025-12-07)
+++ v2 (2026-04-05)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="186D9135" w14:textId="77777777" w:rsidR="00305053" w:rsidRDefault="00305053">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E686DD4" w14:textId="77777777" w:rsidR="007C0755" w:rsidRDefault="007C0755">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -288,68 +288,86 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2DE4E8" w14:textId="77777777" w:rsidR="002979E6" w:rsidRPr="00A30C45" w:rsidRDefault="002979E6" w:rsidP="002979E6">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A30C45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cele przetwarzania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7DDACE" w14:textId="77777777" w:rsidR="002E2399" w:rsidRPr="002E2399" w:rsidRDefault="002E2399" w:rsidP="002E2399">
+    <w:p w14:paraId="2B7DDACE" w14:textId="14624BAA" w:rsidR="002E2399" w:rsidRPr="002E2399" w:rsidRDefault="002E2399" w:rsidP="002E2399">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2399">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Będziemy przetwarzać Twoje dane osobowe na potrzeby konkursu, do którego przystępujesz, składając ofertę konkursową.</w:t>
+        <w:t xml:space="preserve">Będziemy przetwarzać </w:t>
+      </w:r>
+      <w:r w:rsidR="000C490D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pani/Pana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2399">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane osobowe na potrzeby konkursu, do którego przystępujesz, składając ofertę konkursową.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D6CB6B" w14:textId="77777777" w:rsidR="002979E6" w:rsidRPr="00A30C45" w:rsidRDefault="002979E6" w:rsidP="002979E6">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A30C45">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podstawy prawne przetwarzania</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4672A8" w14:textId="77777777" w:rsidR="002979E6" w:rsidRPr="00A30C45" w:rsidRDefault="002979E6" w:rsidP="002979E6">
       <w:pPr>
@@ -1660,261 +1678,261 @@
     </w:p>
     <w:p w14:paraId="2F9FEF32" w14:textId="77777777" w:rsidR="007C0755" w:rsidRDefault="007C0755" w:rsidP="00305053">
       <w:pPr>
         <w:pStyle w:val="15Spraweprowadzi"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007C0755">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="680" w:bottom="567" w:left="680" w:header="227" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4F8CE4CB" w14:textId="77777777" w:rsidR="00792D04" w:rsidRDefault="00792D04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7D4B72CE" w14:textId="77777777" w:rsidR="00792D04" w:rsidRDefault="00792D04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="028A9E0A" w14:textId="01773C59" w:rsidR="007C0755" w:rsidRDefault="007C0755">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1ADD8F12" w14:textId="77777777" w:rsidR="007C0755" w:rsidRDefault="007C0755">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="40C66A2D" w14:textId="77777777" w:rsidR="007C0755" w:rsidRDefault="007C0755">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="40303D88" w14:textId="77777777" w:rsidR="00792D04" w:rsidRDefault="00792D04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B7D2EED" w14:textId="77777777" w:rsidR="00792D04" w:rsidRDefault="00792D04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F353B9C" w14:textId="77777777" w:rsidR="007C0755" w:rsidRDefault="00792D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F353B9C" w14:textId="77777777" w:rsidR="007C0755" w:rsidRDefault="00C130EF">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4F98D38B">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="788EBEA4" w14:textId="6818D5C5" w:rsidR="007C0755" w:rsidRDefault="007C0755">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="17348314" w14:textId="77777777" w:rsidR="007C0755" w:rsidRDefault="007C0755">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0CB4C734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="60449D2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -5631,232 +5649,238 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2132897259">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1526863686">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="327564617">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="766460111">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="540821961">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1461917041">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="577177028">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1703020118">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1830173245">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="950475844">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="165170288">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1253512086">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="932014963">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="612594457">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1336883614">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="135226459">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1215578115">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1370498010">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1246768318">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="885871157">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1087264112">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1891720119">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="116338569">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="556824626">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1189955634">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="374349601">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="30814359">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="196507902">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="86006403">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1438984227">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="914120796">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1503355928">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1625848957">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="286545499">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="365104588">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1660233608">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="626206677">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1449474622">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="573928127">
     <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="96"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00305053"/>
+    <w:rsid w:val="000C490D"/>
     <w:rsid w:val="000D63A8"/>
     <w:rsid w:val="000F367F"/>
     <w:rsid w:val="001C3D31"/>
     <w:rsid w:val="002979E6"/>
     <w:rsid w:val="002E2399"/>
     <w:rsid w:val="00305053"/>
     <w:rsid w:val="004747A9"/>
+    <w:rsid w:val="004E1D5A"/>
     <w:rsid w:val="00590D0E"/>
     <w:rsid w:val="005C6874"/>
     <w:rsid w:val="00675589"/>
     <w:rsid w:val="00700633"/>
     <w:rsid w:val="0073031C"/>
     <w:rsid w:val="00792D04"/>
     <w:rsid w:val="007C0755"/>
     <w:rsid w:val="00846B2F"/>
+    <w:rsid w:val="00C130EF"/>
     <w:rsid w:val="00C97B55"/>
     <w:rsid w:val="00D35AD7"/>
     <w:rsid w:val="00D71CC7"/>
     <w:rsid w:val="00E20640"/>
     <w:rsid w:val="00E813CC"/>
+    <w:rsid w:val="00EB54F8"/>
+    <w:rsid w:val="00EC0C96"/>
     <w:rsid w:val="00EF6825"/>
     <w:rsid w:val="00F4219B"/>
     <w:rsid w:val="00F613F3"/>
+    <w:rsid w:val="00F6403F"/>
     <w:rsid w:val="00FF2B6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -7092,67 +7116,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WED.DPP_[DEU]_[WED-Dzial ds. Przedszkoli i Szkol Podstawowych]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>600</Words>
-  <Characters>3603</Characters>
+  <Words>552</Words>
+  <Characters>3655</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4195</CharactersWithSpaces>
+  <CharactersWithSpaces>4199</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umelty01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>