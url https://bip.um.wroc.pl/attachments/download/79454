--- v0 (2025-10-25)
+++ v1 (2026-04-28)
@@ -1,597 +1,794 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00DE7768" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="103690F6" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="1863E7AA" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="104"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRDefault="00DD60C7">
-[...3 lines deleted...]
-          <w:sz w:val="18"/>
+    <w:p w14:paraId="3B8F73D6" w14:textId="34BEA081" w:rsidR="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="118"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wrocław, dnia…………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC8535E" w14:textId="77777777" w:rsidR="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="118"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCF2BFB" w14:textId="095B9DFB" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="118"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D70CE2" w14:textId="55A03DA4" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="118"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>imię</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nazwisko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>właściciela(-i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lokalu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761605A0" w14:textId="77777777" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E2CEED" w14:textId="62140D6B" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="12"/>
-[...1 lines deleted...]
-        <w:t>imię</w:t>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2929210E" w14:textId="77777777" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do korespondencji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E5F073" w14:textId="77777777" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754647DC" w14:textId="5C5F788A" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243FCC31" w14:textId="68482743" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres do e-</w:t>
+      </w:r>
+      <w:r w:rsidR="00844CCF">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8944A6" w14:textId="77777777" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:line="242" w:lineRule="exact"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331B6DC5" w14:textId="77777777" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:line="242" w:lineRule="exact"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4EF3C3" w14:textId="3FADA64E" w:rsidR="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:spacing w:line="194" w:lineRule="exact"/>
+        <w:ind w:left="118"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="12"/>
-[...99 lines deleted...]
-    <w:p w:rsidR="00DE7768" w:rsidRDefault="00DD60C7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>telefonu/adres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61A45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D1C872" w14:textId="77777777" w:rsidR="00D61A45" w:rsidRPr="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
       <w:pPr>
         <w:spacing w:line="194" w:lineRule="exact"/>
-        <w:ind w:left="136"/>
-[...60 lines deleted...]
-    <w:p w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+        <w:ind w:left="118"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1454B4CE" w14:textId="1D4F0B48" w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="00D61A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3276"/>
         </w:tabs>
         <w:spacing w:before="81"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A902C1" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3276"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F4EC3">
-[...32 lines deleted...]
-    <w:p w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    </w:p>
+    <w:p w14:paraId="3EDB5744" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3276"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    <w:p w14:paraId="7FAFAB88" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3276"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    <w:p w14:paraId="11548CD3" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3276"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    <w:p w14:paraId="73AB3D69" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3276"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    <w:p w14:paraId="0B5FDF48" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3276"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
-[...10 lines deleted...]
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="780583A0" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="0697935B" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="7FFCB1D8" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="1C3F969E" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="4E81FBA5" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="6B9FD762" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="169"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="6E16C0C3" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DE7768" w:rsidRPr="000F4EC3">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1020" w:right="1180" w:bottom="280" w:left="1280" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="708" w:equalWidth="0">
             <w:col w:w="3781" w:space="1620"/>
             <w:col w:w="4049"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    <w:p w14:paraId="7700A42A" w14:textId="77777777" w:rsidR="00D61A45" w:rsidRDefault="00D61A45" w:rsidP="00D61A45">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:ind w:hanging="136"/>
         <w:rPr>
           <w:b w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F4EC3">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48715A9A" w14:textId="1215179F" w:rsidR="00D61A45" w:rsidRDefault="000F4EC3" w:rsidP="00D61A45">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:ind w:hanging="136"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>PREZYDENT</w:t>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:t>PREZYDENT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t>WROCŁAWIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4E37F558" w14:textId="77777777" w:rsidR="000361CC" w:rsidRDefault="000361CC" w:rsidP="00B22606">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:ind w:hanging="136"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364D5137" w14:textId="04D70898" w:rsidR="000F4EC3" w:rsidRPr="000361CC" w:rsidRDefault="000F4EC3" w:rsidP="00B22606">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:ind w:hanging="136"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000361CC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F4EC3">
-        <w:rPr>
+      <w:r w:rsidRPr="000361CC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000361CC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pośrednictwem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    <w:p w14:paraId="4F31704A" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="0" w:right="1402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydziału</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nieruchomości Skarbu Państwa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    <w:p w14:paraId="36ADA166" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Urzędu</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Miejskiego</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    <w:p w14:paraId="3E1589B7" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
@@ -603,63 +800,61 @@
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">43-45 50-138 </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
+    <w:p w14:paraId="5B510C24" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="000F4EC3" w:rsidP="000F4EC3">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
+    </w:p>
+    <w:p w14:paraId="4F4BB90A" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:ind w:right="673" w:hanging="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>ZGŁOSZENIE</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
@@ -683,98 +878,98 @@
           <w:b w:val="0"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>OPŁATY</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">JEDNORAZOWEJ ORAZ WNIOSEK </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
+    <w:p w14:paraId="2706870E" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:ind w:right="673" w:hanging="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="000F4EC3" w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>UDZIELENIE BONIFIKATY 99%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3">
+    <w:p w14:paraId="4077F66F" w14:textId="77777777" w:rsidR="000F4EC3" w:rsidRDefault="000F4EC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1522"/>
           <w:tab w:val="left" w:pos="2576"/>
           <w:tab w:val="left" w:pos="3726"/>
           <w:tab w:val="left" w:pos="5323"/>
           <w:tab w:val="left" w:pos="6484"/>
           <w:tab w:val="left" w:pos="7031"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="8926"/>
         </w:tabs>
         <w:ind w:left="136" w:right="104"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
+    <w:p w14:paraId="5535CBB3" w14:textId="6954F09E" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1522"/>
           <w:tab w:val="left" w:pos="2576"/>
           <w:tab w:val="left" w:pos="3726"/>
           <w:tab w:val="left" w:pos="5323"/>
           <w:tab w:val="left" w:pos="6484"/>
           <w:tab w:val="left" w:pos="7031"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="8926"/>
         </w:tabs>
         <w:ind w:right="104"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgłaszam</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
@@ -982,346 +1177,344 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>położonej</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>we</w:t>
       </w:r>
+      <w:r w:rsidR="00B22606">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wrocławiu</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>przy</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Wrocławiu</w:t>
-[...6 lines deleted...]
-        <w:tab/>
+        <w:t>ulicy</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2945" w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2945" w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  nr bramy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2945" w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr mieszkania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(nabycie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aktem</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>notarialnym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nr……………</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2945" w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>przy</w:t>
-[...28 lines deleted...]
-        <w:t>……</w:t>
+        <w:t>dnia</w:t>
       </w:r>
       <w:r w:rsidR="001F2945" w:rsidRPr="000F4EC3">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t>………………………………</w:t>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001F2945" w:rsidRPr="000F4EC3">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t>……………</w:t>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2B6B" w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udział w nieruchomości wspólnej </w:t>
       </w:r>
       <w:r w:rsidR="001F2945" w:rsidRPr="000F4EC3">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...117 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>…………………../……………………. .</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00DD60C7">
+    <w:p w14:paraId="0BD487E5" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00DD60C7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8763"/>
         </w:tabs>
         <w:spacing w:line="218" w:lineRule="exact"/>
         <w:ind w:left="136"/>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00DD60C7">
+    <w:p w14:paraId="736E04F3" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00B22606">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8763"/>
+        </w:tabs>
+        <w:spacing w:line="218" w:lineRule="exact"/>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bonifikata 99% przysługuje wyłącznie właścicielowi lokalu, jeżeli służy on zaspokajaniu jego potrzeb mieszkaniowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC0D749" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00DD60C7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8763"/>
         </w:tabs>
         <w:spacing w:line="218" w:lineRule="exact"/>
         <w:ind w:left="136"/>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F4EC3">
-[...8 lines deleted...]
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00DD60C7">
+    </w:p>
+    <w:p w14:paraId="270FF2D9" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00B22606">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8763"/>
         </w:tabs>
         <w:spacing w:line="218" w:lineRule="exact"/>
-        <w:ind w:left="136"/>
-[...13 lines deleted...]
-        <w:ind w:left="136"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Wnoszę</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="71"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>równocześnie</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
@@ -1432,67 +1625,67 @@
           <w:spacing w:val="69"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>jednorazowej</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="70"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>na podstawie art. 9a ww. ustawy w związku z faktem, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
+    <w:p w14:paraId="29E434D1" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="146"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="206DB0E9" wp14:editId="2B289E75">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20C03E9B" wp14:editId="0A2E956E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888521</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>213169</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="293298" cy="198408"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Graphic 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="293298" cy="198408"/>
                         </a:xfrm>
@@ -1613,96 +1806,96 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="5FB2A4CD" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:16.8pt;width:23.1pt;height:15.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="381000,277495" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpr1Du6wIAACYKAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vt9vmzAQfp+0/8Hy+8qPNIGgkmpq1WpS&#10;tVVqpz07xgQ0wJ7thPS/39ngQFOtoeuWB3zEH+e77zv7fHG5ryu0Y1KVvElxcOZjxBrKs7LZpPj7&#10;482nGCOlSZORijcsxU9M4cvVxw8XrUhYyAteZUwicNKopBUpLrQWiecpWrCaqDMuWAOTOZc10fAq&#10;N14mSQve68oLfX/htVxmQnLKlIJ/r7tJvLL+85xR/S3PFdOoSjHEpu1T2ufaPL3VBUk2koiipH0Y&#10;5C+iqEnZwKIHV9dEE7SV5QtXdUklVzzXZ5TXHs/zkjKbA2QT+EfZPBREMJsLkKPEgSb179zSr7t7&#10;icoMtMOoITVIdNuzERhyWqESwDyIe2nSU+KO058KJrxnM+ZF9Zh9LmuDheTQ3jL9dGCa7TWi8Ge4&#10;nIVLKA0KU8EyPvdjs5hHEvcx3Sp9y7h1RHZ3SndCZc4ihbPovnGmBLmN0JUVWmMEQkuMQOh1J7Qg&#10;2nxnojMmalM8iwPfh8ooIKgoOl/OrYw137FHbnHaJDFbxBFMIQg3XMyDaNGHO+CqZowPwmAZvoQ7&#10;kBuFdQ6rH/t1ADc+A0bRbD7vA3AAN3bA0fKnwePc3oYeM+ECoBVXrNPSUPwuqu32hKI4zbJDuijc&#10;OOZtCgaIi5avUtuJFcRh9LoEg6iL2asOR1oBn5PBpyMYHJ/OalQDbwIfc/p+9fvteLwh/lQCEHgM&#10;h8fEDTRGTyj1USxvQ/+fjTGE42ifwIqDuh3hxm5njAiZpLvj+nT1jTybE/NEXbtTuJd9OnpCIANt&#10;E1IcwMfEvShtOJgO/QTsccdSvCqzm7KqzPGn5GZ9VUm0I+YOYn/9gTCC2XbadVDTS9c8e4K+3EIr&#10;TrH6tSWSYVR9aaDzw8GinSGdsXaG1NUVt3cde/JKpR/3P4gUSICZYg0N+Ct39wqSuNZqcjlgzZcN&#10;/7zVPC9N37WxdRH1L3AZsd26vziZ28743aKG693qNwAAAP//AwBQSwMEFAAGAAgAAAAhAE4noqne&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5BTGERcrGkGi8bFQ0Md5m&#10;6QhEOiW0LOy/t3vS48t8ee+bYreaQRxpcr1lBfEmAkHcWN1zq+Dj/fEmA+E8ssbBMik4kYNdeXlR&#10;YK7twm90rH0rQgm7HBV03o+5lK7pyKDb2JE43L7tZNCHOLVST7iEcjPI2yhKpcGew0KHI1UdNT/1&#10;bBQM1ctn/cyLwfi0f133T+NcyS+lrq/Wh3sQnlb/B8NZP6hDGZwOdmbtxBByst0GVEGSpCDOQJbG&#10;IA4K0rsMZFnI/x+UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpr1Du6wIAACYKAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBOJ6Kp3gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAEUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUAYAAAAA&#10;" path="m368795,265176r-356603,l,265176r,12179l12192,277355r356603,l368795,265176xem368795,l12192,,,,,12179r,6096l,265163r12192,l12192,18275r,-6096l368795,12179,368795,xem381000,265176r-12192,l368808,277355r12192,l381000,265176xem381000,l368808,r,12179l368808,18275r,246888l381000,265163r,-246888l381000,12179,381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="32CB026E" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="1113"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>jestem osobą, w stosunku do której orzeczono niepełnosprawność w stopniu umiarkowanym lub</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>znacznym</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
+    <w:p w14:paraId="3128FAE5" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="192"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F80E114" wp14:editId="7E477C53">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38275DA0" wp14:editId="593F9399">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888521</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>226719</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="292735" cy="284672"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Graphic 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="292735" cy="284672"/>
                         </a:xfrm>
@@ -1817,94 +2010,94 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="1DCA5010" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:17.85pt;width:23.05pt;height:22.4pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="381000,401320" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1LGEJ8AIAANoJAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vttu2zAMfR+wfxD0vvqSLnGNOsXQosWA&#10;oivQDHtWZDk2ZluapFz696NkM3ETdE3WLQ8WHR1T5DmUqMurTVOTldCmkm1Go7OQEtFymVftIqPf&#10;Z7efEkqMZW3OatmKjD4LQ6+mHz9crlUqYlnKOheagJPWpGuV0dJalQaB4aVomDmTSrQwWUjdMAuv&#10;ehHkmq3Be1MHcRiOg7XUudKSC2Pg35tukk69/6IQ3H4rCiMsqTMKsVn/1P45d89gesnShWaqrHgf&#10;BvuLKBpWtbDo1tUNs4wsdXXgqqm4lkYW9ozLJpBFUXHhc4BsonAvm6eSKeFzAXKM2tJk/p1b/rB6&#10;1KTKMxpT0rIGJLrr2YgdOWtlUsA8qUft0jPqXvKfBiaCFzPuxfSYTaEbh4XkyMYz/bxlWmws4fBn&#10;fBFPRp8p4TAVJ+fjiV8sYCl+zJfG3gnpHbHVvbGdUDlarESLb1o0NcjthK690JYSEFpTAkLPO6EV&#10;s+47F50zyTqjoyQKQ6iMMqPnYTSKQy9jI1diJj3OuiRG42RyAfFCuKMEfmPnD8Ld4ep2iI/i6AII&#10;3YcjCEflncPqpwAhzHCMAaAnHDuPu+WPAA9yOw39ggkMgNfSiI4cR/G7qI6wKt6meQvFOHAcUuy3&#10;O6iGczgOMS6pyXkvLwJw3Gf3JHCUxElypONOwI5GXBzHLoiBaieC90J4v2D9Dtqv4ddEg8iTENrC&#10;Ph7zw3GbJ6KPqc5dLKeh/1Mt78LB2juCFYQiETgeEHKU8MgelN9osqf9q56PKGw8OHsZ39gzA/Tb&#10;+2AI9gfpHzfCjuODQ+CgtmHzb3sA2MMuY2Rd5bdVXbsjy+jF/LrWZMXcvcH/euoGMN8Cu67n+t9c&#10;5s/QS9fQPjNqfi2ZFpTUX1vo1u7mgYZGY46GtvW19PcTf1pqY2ebH0wrosDMqIWm+SDxLsBSbIcu&#10;ly3WfdnKL0sri8r1Sh9bF1H/AhcI37L6y467oQzfPWp3JZv+BgAA//8DAFBLAwQUAAYACAAAACEA&#10;4bPP/d0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTqoY0xKkqUG8V&#10;0AbuTrxNIux1FLtt+Hu2JziO9mn2TbGenBVnHEPvScF8loBAarzpqVXwWW0fMhAhajLaekIFPxhg&#10;Xd7eFDo3/kJ7PB9iK7iEQq4VdDEOuZSh6dDpMPMDEt+OfnQ6chxbaUZ94XJn5WOSpNLpnvhDpwd8&#10;6bD5PpycgvftvtrV43HTfqRxvsveXr+8rZS6v5s2zyAiTvEPhqs+q0PJTrU/kQnCcl6sVowqWCyf&#10;QFyBLOVxtYIsWYIsC/l/QfkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9SxhCfACAADa&#10;CQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4bPP/d0A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABKBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFQG&#10;AAAAAA==&#10;" path="m368795,388886r-356603,l,388886r,12180l12192,401066r356603,l368795,388886xem368795,12l12192,12,,,,388874r12192,l12192,18288r,-6096l368795,12192r,-12180xem381000,388886r-12192,l368808,401066r12192,l381000,388886xem381000,l368808,r,12192l368808,18237r,370637l381000,388874r,-370586l381000,12192r,-12180l381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="0C2E013B" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="1113" w:right="315"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>jestem opiekunem prawnym osoby, w stosunku do której orzeczono niepełnosprawność w stopniu umiarkowanym lub znacznym (a przed ukończeniem 16 roku życia bez stopnia</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>niepełnosprawności) wraz z nią zamieszkującym w dniu przekształcenia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="5BF1E656" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="192"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC7A4F0" wp14:editId="5F0F6314">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770E3191" wp14:editId="76907179">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888521</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>226336</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="336430" cy="353683"/>
                 <wp:effectExtent l="0" t="0" r="6985" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Graphic 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="336430" cy="353683"/>
                         </a:xfrm>
@@ -1992,62 +2185,62 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="0F6FA8D9" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:17.8pt;width:26.5pt;height:27.85pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="381000,401320" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrzF5ysQIAADkIAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1P2zAUfZ+0/2D5feQLuhCRogkEmoQ2&#10;JJj27DpOE82JPdttyr/ftRO3hmmQovUhvq5Pjs/9yL0Xl7uOoy1TuhV9iZOTGCPWU1G1/brEPx5v&#10;PuUYaUP6inDRsxI/MY0vlx8/XAyyYKloBK+YQkDS62KQJW6MkUUUadqwjugTIVkPh7VQHTGwVeuo&#10;UmQA9o5HaRwvokGoSipBmdbw7/V4iJeOv64ZNd/rWjODeIlBm3FP5Z4r+4yWF6RYKyKblk4yyDtU&#10;dKTt4dI91TUxBG1U+xdV11IltKjNCRVdJOq6pcz5AN4k8QtvHhoimfMFgqPlPkz6/9HSb9t7hdqq&#10;xBlGPekgRbdTNDIbnEHqAjAP8l5Z97S8E/SXhoPo2Ynd6Amzq1VnseAc2rlIP+0jzXYGUfgzyxan&#10;GeSDwlF2li1yd1lECv8y3Whzy4QjIts7bcZEVd4ijbforvemgnTbRHOXaIMRJFphBIlejYmWxNj3&#10;rDprogFuz5M4BiVNiU/jJEtjl8ZObNmjcDhjnQCFn8/PMAK5SWq5QOoBw/sQm6TJefoc6gF+lY4U&#10;bvWRATp/5tcQcxrH+f5eD/DrCDzcOgMcuHMcOsvzBYRoDIAX4NeXQo4CJ3ma5zOJR19fExE4eCT4&#10;hQTKhWbjTbZi3lE5U30Fmf5X4YDoPIZ+GUB9aP06hjgAzvLOs74d44B5RvYC9JwyOkTiOPQcJQfu&#10;GU4GYPetvlpJIfit4oDPeN9iwA6bmBa8rW5azm0JabVeXXGFtsSOJfebqAOY67BjU7XtdSWqJ2jV&#10;A3TnEuvfG6IYRvxrD8PADjZvKG+svKEMvxJu/LnqVdo87n4SJZEEs8QGevI34UcNKXy3tb7ssfbN&#10;XnzZGFG3thU7baOiaQPzyXXFaZbaARjuHeow8Zd/AAAA//8DAFBLAwQUAAYACAAAACEAJDQAxt0A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiztKqq1NJ0m0G4TsBXuaZO1&#10;FYlTJdlW3h7vxI6//en352o9W8PO2ofRoYB0kQDT2Dk1Yi/gq9k+rYCFKFFJ41AL+NUB1vX9XSVL&#10;5S641+dD7BmVYCilgCHGqeQ8dIO2MizcpJF2R+etjBR9z5WXFyq3hi+TJOdWjkgXBjnp10F3P4eT&#10;FfCx3Te71h83/Wce093q/e3bmUaIx4d58wIs6jn+w3DVJ3Woyal1J1SBGcpZURAqIHvOgV2BYkmD&#10;VkCRZsDrit9+UP8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa8xecrECAAA5CAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJDQAxt0AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAAALBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABUGAAAAAA==&#10;" path="m368795,12l12192,12,,,,400812r12192,l368795,400812r,-12192l12192,388620r,-370332l12192,12192r356603,l368795,12xem381000,l368808,r,12192l368808,18288r,370332l368808,400812r12192,l381000,388620r,-370332l381000,12192r,-12180l381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="6A1E4A08" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="1113" w:right="315"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>jestem</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>przedstawicielem</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>ustawowym</w:t>
@@ -2094,70 +2287,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>której</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>orzeczono</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>niepełnosprawność w stopniu umiarkowanym lub znacznym (a przed ukończeniem 16 roku życia bez stopnia niepełnosprawności) wraz z nią zamieszkującym w dniu przekształcenia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="270AF81D" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="192"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="6ADD36E4" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="1113" w:right="104"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E5E1B15" wp14:editId="1B41AC4E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>885748</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-19490</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="381000" cy="279400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Graphic 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="381000" cy="279400"/>
                         </a:xfrm>
@@ -2272,51 +2465,51 @@
                                 <a:pt x="381000" y="12192"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="381000" y="12"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="2BE8275C" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.75pt;margin-top:-1.55pt;width:30pt;height:22pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="381000,279400" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyKCTf4QIAACoKAAAOAAAAZHJzL2Uyb0RvYy54bWy0VlFv2jAQfp+0/2D5fQ2hHaSooZpatZpU&#10;dZXKtGfjOBAtiT3bEPrvd3ZywQWtwLrxEJ/xl8t33519vrreVCVZC20KWac0PhtQImous6JepPT7&#10;7O5TQomxrM5YKWuR0hdh6PX044erRk3EUC5lmQlNwEltJo1K6dJaNYkiw5eiYuZMKlHDYi51xSxM&#10;9SLKNGvAe1VGw8FgFDVSZ0pLLoyBf2/bRTr1/vNccPstz42wpEwpcLP+qf1z7p7R9IpNFpqpZcE7&#10;GuwvWFSsqOGjvatbZhlZ6WLPVVVwLY3M7RmXVSTzvODCxwDRxIOdaJ6XTAkfC4hjVC+T+Xdu+eP6&#10;SZMiS+kFJTWrIEX3nRoXTpxGmQlgntWTduEZ9SD5TwML0asVNzEdZpPrymEhOLLxSr/0SouNJRz+&#10;PE/iwQDywWFpOL68ANv5ZBN8ma+MvRfSO2LrB2PbRGVosSVafFOjqSHdLtGlT7SlBBKtKYFEz9tE&#10;K2bde46dM0mzZbLsibjVSq7FTHqcdUGcj5Lx5WdKHN3RaBwPO7pbXFmH+HgYXw734QjCUXnnoMOu&#10;XwTg+Ao4ThJw3uqFABxbYPD5w+AwttPQoRJIgJfSiJabk/hdUp8gcw9FHjiGymGR4RqOIaaV7i1x&#10;23TFyTBJ3kzCNq19deMHcdzLFih6NPgwg20ZHI4qqIITwTsivL8AurNhd0/8aa8B82QAbWYXjyLj&#10;2Iodoo+o9oDLaej/sze2dLCWj1AFoSgEjnuCHJV41Ppw+YVSHy5sbAldGg9sgwB9BJGtbEeEGIIP&#10;1TZ0rL6ngB12LSPLIrsrytIdgUYv5jelJmvm7iH+17kOYL6ltl3U9dO5zF6gNzfQjlNqfq2YFpSU&#10;X2vo/nC0WDQ0GnM0tC1vpL/v+NNXGzvb/GBaEQVmSi004UeJdws2wfbqYumx7s1afllZmReu93pu&#10;LaNuAhcS37G7y5O78YRzj9pe8aa/AQAA//8DAFBLAwQUAAYACAAAACEA7GbMid0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgRdpNUpUmZlNEEETEYm3vk2RMgruzYXfbxrd3&#10;c9LjP/PxzzflZjJanMj5wbKCdJmAIG5sO3CnYP/5vFiD8AG5RW2ZFPyQh011eVFi0dozf9BpFzoR&#10;S9gXqKAPYSyk9E1PBv3SjsRx92WdwRCj62Tr8BzLjZZZktxLgwPHCz2O9NRT8707GgXuoLO37YCv&#10;vn5J3T7f3nDI3pW6vpoeH0AEmsIfDLN+VIcqOtX2yK0XOuZVfhdRBYtVCmIG8nlQK7hNcpBVKf9/&#10;UP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8igk3+ECAAAqCgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7GbMid0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAA7BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;" path="m368795,266712r-356603,l,266712r,12180l12192,278892r356603,l368795,266712xem368795,12l12192,12,,,,12192r,6096l,266700r12192,l12192,18288r,-6096l368795,12192r,-12180xem381000,266712r-12192,l368808,278892r12192,l381000,266712xem381000,l368808,r,12192l368808,18288r,248412l381000,266700r,-248412l381000,12192r,-12180l381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>jestem</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>członkiem</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -2403,69 +2596,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>r.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t xml:space="preserve">Karcie Dużej Rodziny </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="438FB82C" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
+    <w:p w14:paraId="7B9946D3" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="21"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55D2415F" wp14:editId="7E22B884">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="417BDE3D" wp14:editId="4809A2F3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888521</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>110155</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="292735" cy="267418"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Graphic 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="292735" cy="267418"/>
                         </a:xfrm>
@@ -2562,62 +2755,62 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="5CF11A82" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:8.65pt;width:23.05pt;height:21.05pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="381000,401320" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2AQkIwgIAAK4IAAAOAAAAZHJzL2Uyb0RvYy54bWysVltvmzAUfp+0/2D5feWSNiGopJpatZpU&#10;dZXaac+OMQENsGc7If33OzY4uOu2kGp5wMecz5/PjXNyebVvarRjUlW8zXB0FmLEWsrzqt1k+Nvz&#10;7acEI6VJm5OatyzDL0zhq9XHD5edSFnMS17nTCIgaVXaiQyXWos0CBQtWUPUGResBWXBZUM0bOUm&#10;yCXpgL2pgzgM50HHZS4kp0wpeHvTK/HK8hcFo/prUSimUZ1hsE3bp7TPtXkGq0uSbiQRZUUHM8g7&#10;rGhI1cKlB6obognayuoNVVNRyRUv9BnlTcCLoqLM+gDeROFv3jyVRDDrCwRHiUOY1P+jpQ+7R4mq&#10;PMMXGLWkgRTdDdG4MMHphEoB8yQepXFPiXtOfyhQBK80ZqMGzL6QjcGCc2hvI/1yiDTba0ThZbyM&#10;FzO4kYIqni/Oo8RcFpDUHaZbpe8Yt0Rkd690n6jcSaR0Et23TpSQbpPo2iZaYwSJlhhBotd9ogXR&#10;5pyxzoioy/AsicIQKqPM8HkYzeLQprHhO/bMLU4bJ2bzZLEEe50nYOkIqVsfGsXRMn6FdHq3CksJ&#10;d3psTudWHwOMi+UQH6d36ytcEi9s0sA6p3erj5slyTxcTCA8D8PF8t83j95OAHtRPA09weLRkJPA&#10;0dGYjcTH8+A5eBLY9iEva7TmivUfhKnTd9TrUNVehf2tXsHmJIQu7UFd0bi1Lx4POMk5x3o8xB7z&#10;hOR56ClVNEbiNPQUS0buCU564KMftOtKf0jKm9qAujn0NZD9zql4XeW3VV2bClJys76uJdoRMwvt&#10;b+gBHsy29b6Tm56+5vkLzIcORkKG1c8tkQyj+ksLE8hMUydIJ6ydIHV9ze3MtcUrlX7efydSIAFi&#10;hjUMggfu5htJXYs3vhyw5mTLP281LyrT/61tvUXDBoainRrDADdT199b1Pg3Y/ULAAD//wMAUEsD&#10;BBQABgAIAAAAIQBz3eFY3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qNMWQhLiVFVRdxXQBvZO7CYR9jiy3Tb8PdMV7OZqju6jXE3WsLP2YXAoYD5LgGlsnRqwE/BZbx8y&#10;YCFKVNI41AJ+dIBVdXtTykK5C+71+RA7RiYYCimgj3EsOA9tr60MMzdqpN/ReSsjSd9x5eWFzK3h&#10;iyRJuZUDUkIvR73pdft9OFkB79t9vWv8cd19pHG+y95ev5yphbi/m9YvwKKe4h8M1/pUHSrq1LgT&#10;qsAM6WWeE0rH8xLYFchSGtcIeMofgVcl/7+g+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD2AQkIwgIAAK4IAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBz3eFY3QAAAAkBAAAPAAAAAAAAAAAAAAAAABwFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAJgYAAAAA&#10;" path="m368795,l12192,,,,,12179r,6096l,388607r,12192l12192,400799r356603,l368795,388607r-356603,l12192,18275r,-6096l368795,12179,368795,xem381000,l368808,r,12179l368808,18275r,370332l368808,400799r12192,l381000,388607r,-370332l381000,12179,381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="423EFA7F" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="1" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="1113" w:right="313"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>jestem</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="79"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>inwalidą</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="76"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2703,64 +2896,64 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>1974</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="78"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>r. o zaopatrzeniu inwalidów wojennych i wojskowych oraz ich</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t xml:space="preserve">rodzin </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
+    <w:p w14:paraId="051CBF12" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="140"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62333D05" wp14:editId="62B8DE9A">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34BD277C" wp14:editId="57A08667">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888521</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>186882</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="292735" cy="310551"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Graphic 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="292735" cy="310551"/>
                         </a:xfrm>
@@ -2881,62 +3074,62 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="1FCF5EE2" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:14.7pt;width:23.05pt;height:24.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="381000,401320" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJWxNE7AIAACEKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1P2zAUfZ+0/2D5feSjUNKIFE0g0CTE&#10;kGDas+s4TbQk9my3Kf9+107chBZoOuhD7NQn1+eeY/v64nJTlWjNpCp4neDgxMeI1ZSnRb1M8K+n&#10;m28RRkqTOiUlr1mCn5nCl/OvXy4aEbOQ57xMmUQQpFZxIxKcay1iz1M0ZxVRJ1ywGgYzLiui4VUu&#10;vVSSBqJXpRf6/tRruEyF5JQpBf9et4N4buNnGaP6Z5YpplGZYOCm7VPa58I8vfkFiZeSiLygHQ3y&#10;HywqUtQw6TbUNdEErWSxF6oqqOSKZ/qE8srjWVZQZnOAbAJ/J5vHnAhmcwFxlNjKpD4vLL1fP0hU&#10;pAmeYlSTCiy67dSYGnEaoWLAPIoHadJT4o7TPwoGvBcj5kV1mE0mK4OF5NDGKv28VZptNKLwZzgL&#10;zydnGFEYmgT+2VlgJvNI7D6mK6VvGbeByPpO6dao1PVI7np0U7uuBLuN0aU1WmMERkuMwOhFa7Qg&#10;2nxn2JkuamD2KPB9WBl5gk/9YBL61saKr9kTtzhtkphMo/MZ8DV0o5nvO7o9rqyH+CAMZuE+3IFc&#10;K2zwHhxEk+lpp4TDuLbFAlPgMBb3gqsL5NphQEg9mE3enblnOQI80Os49KuMackVa9eHse1D9tkt&#10;DwvtsHMO6fRy7VC3MZhWuJa+i+HaYawgCqNopAVHYe1afG/+gVuHyQ7Au9l/3KduM+4s8be8AiqR&#10;DwVmB+7EdW0r8gD86iJ7Ez1mAfe8j0OPYdLHfm3bf6bmzs8RejuoU821e1qPWlC9i4e2gDuureXH&#10;gA9vgl7n3eT2NIbzY1tKoD8sVoqXRXpTlKU5pZRcLq5KidbEXD/sr9vgA5itpG3xNGV0wdNnKMkN&#10;VOEEq78rIhlG5Y8air65wLiOdJ2F60hdXnF7zbEHpFT6afObSIEEdBOsofbec3elILGrqiaXLdZ8&#10;WfPvK82zwpRcy61l1L3APcQW6u7OZC46w3eL6m92838AAAD//wMAUEsDBBQABgAIAAAAIQCznEDq&#10;3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMWhSSNU1Wg3iqgDb07&#10;sZtE2OvIdtvw92xPcBzt0+ybcj1Zwy7ah8GhgPksAaaxdWrATsBXvX3KgIUoUUnjUAv40QHW1f1d&#10;KQvlrrjXl0PsGJVgKKSAPsax4Dy0vbYyzNyokW4n562MFH3HlZdXKreGL5Ik5VYOSB96OerXXrff&#10;h7MV8LHd17vGnzbdZxrnu+z97ehMLcTjw7RZAYt6in8w3PRJHSpyatwZVWCG8jLPCRWwyJ+B3YAs&#10;pXGNgJdsCbwq+f8F1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyVsTROwCAAAhCgAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs5xA6t4AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAABGBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFEGAAAA&#10;AA==&#10;" path="m368795,389001r-356603,l12192,18364,,18364,,389001r,12192l12192,401193r356603,l368795,389001xem368795,l12192,,,,,12192r,6096l12192,18288r,-6096l368795,12192,368795,xem381000,18364r-12192,l368808,389001r,12192l381000,401193r,-12192l381000,18364xem381000,l368808,r,12192l368808,18288r12192,l381000,12192,381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="3ADABC5A" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="1113"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>jestem</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>kombatantem/ofiarą</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>represji wojennych</w:t>
       </w:r>
@@ -2976,51 +3169,51 @@
       <w:r w:rsidRPr="000F4EC3">
         <w:t>ustawy</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>dnia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="7478A5FA" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="1113"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>stycznia</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>1991 r.</w:t>
       </w:r>
@@ -3075,64 +3268,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>będących</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>ofiarami</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t xml:space="preserve">represji wojennych i okresu powojennego </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
+    <w:p w14:paraId="53846D7E" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="001F2945">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="146"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48FF387D" wp14:editId="0226F45F">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44510CC3" wp14:editId="74636B87">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888521</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>196192</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="292735" cy="457200"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Graphic 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="292735" cy="457200"/>
                         </a:xfrm>
@@ -3229,62 +3422,62 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="496F91D5" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:15.45pt;width:23.05pt;height:36pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="381000,771525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVfduPwQIAAK4IAAAOAAAAZHJzL2Uyb0RvYy54bWysVlFvmzAQfp+0/2D5fSXQphBUUk2tWk2q&#10;ukrNtGfHmIAG2LOdkP77nQ0O7qYNWi0P+Mx9Pt99d9zl6vrY1OjApKp4m+HwbIERaynPq3aX4W+b&#10;u08JRkqTNic1b1mGX5jC1+uPH646kbKIl7zOmURgpFVpJzJcai3SIFC0ZA1RZ1ywFpQFlw3RsJW7&#10;IJekA+tNHUSLxWXQcZkLySlTCt7e9kq8tvaLglH9tSgU06jOMPim7VPa59Y8g/UVSXeSiLKigxvk&#10;HV40pGrh0pOpW6IJ2svqD1NNRSVXvNBnlDcBL4qKMhsDRBMufovmuSSC2ViAHCVONKn/Z5Y+Hp4k&#10;qvIMxxi1pIEU3Q9sxIacTqgUMM/iSZrwlHjg9IcCRfBKYzZqwBwL2RgsBIeOlumXE9PsqBGFl9Eq&#10;is+XGFFQXSxjyKS5LCCpO0z3St8zbg2Rw4PSfaJyJ5HSSfTYOlFCuk2ia5tojREkWmIEid72iRZE&#10;m3PGOyOiLsPnSbiA21EJDMThMlraNDb8wDbc4rQJ4vwyiVfgr4sEPB0hdetDwyhcRa+QTu9WYU3C&#10;nZ41p3Orj+kt9vw4vVtf4ZIoSQYend6tPi5eJqtlNAcYh+HFxT+BY7TA3hTYY/GN6GmPPUfeAg4n&#10;ORsNT+fBC/BNYFf9Llu05or1CTd1+o56Haraq7C/1Sv4nCygS3tQ54Zb++LxgLOCc1anKfYsz6hN&#10;Hz2j5kYm5tSch54uI9c7gLoZQY6mZ9A3gidrA3rRqa+B7HdOxesqv6vq2lSQkrvtTS3RgZhZaH/D&#10;p+3BbFvvO7np6Vuev8B86GAkZFj93BPJMKq/tDCBzDR1gnTC1glS1zfczlxbvFLpzfE7kQIJEDOs&#10;YRA8cjffSOpavInlhDUnW/55r3lRmf5vfes9GjYwFO3UGAa4mbr+3qLGvxnrXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAJD5i+fdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm+N&#10;lBhM7FoOoVAotJemfYCNtf6LJRlLiZ0+fTen9rQ77DD7TbFb7CAuNIXOOw3rlQJBrvKmc42G76/X&#10;py2IENEZHLwjDVcKsCvv7wrMjZ/dJ10OsREc4kKOGtoYx1zKULVkMaz8SI5vtZ8sRpZTI82EM4fb&#10;QW6USqXFzvGHFkd6aak6Hc5Ww8++v36kbyGp+xGT6b2vjZprrR8flv0ziEhL/DPDDZ/RoWSmoz87&#10;E8TAOskytmpIFM+bYZtyuSMvapOBLAv5v0L5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABV924/BAgAArggAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJD5i+fdAAAACgEAAA8AAAAAAAAAAAAAAAAAGwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" path="m368795,l12192,,,,,12192r,6096l,758952r,12192l12192,771144r356603,l368795,758952r-356603,l12192,18288r,-6096l368795,12192,368795,xem381000,l368808,r,12192l368808,18288r,740664l368808,771144r12192,l381000,758952r,-740664l381000,12192,381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="001F2945">
+    <w:p w14:paraId="1A69566A" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="001F2945">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1113" w:right="314"/>
         <w:sectPr w:rsidR="00DE7768" w:rsidRPr="000F4EC3">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1020" w:right="1180" w:bottom="280" w:left="1280" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>jestem przedstawicielem ustawowym/opiekunem prawnym świadczeniobiorcy do ukończenia 18 roku życia, u którego stwierdzono ciężkie i nieodwracalne upośledzenie albo nieuleczalną chorobę zagrażającą</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>życiu,</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
@@ -3373,51 +3566,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>czasie</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>porodu, o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t xml:space="preserve">których mowa w art. 47 ust. 1a ustawy z dnia 27 sierpnia 2004 r. o świadczeniach opieki zdrowotnej finansowanych ze środków publicznych </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="5624D99A" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="136"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -3519,100 +3712,100 @@
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>99%</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>przedkładam następujące załączniki:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="5EBCD285" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="61"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="0CE50F89" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:ind w:left="136"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>............................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="4A91BEBB" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:spacing w:before="2" w:line="219" w:lineRule="exact"/>
         <w:ind w:left="136"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>............................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="544EDC1B" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="66"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="705EDF48" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="673"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Oświadczam</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
@@ -3669,67 +3862,67 @@
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>jednorodzinny/lokal</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">mieszkalny, którego jestem właścicielem, służy wyłącznie zaspokajaniu moich potrzeb </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>mieszkaniowych:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="02A8C771" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="170"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06240CE6" wp14:editId="300F96C4">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25212051" wp14:editId="02E18A16">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888521</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>177441</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="381000" cy="155275"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Graphic 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="381000" cy="155275"/>
                         </a:xfrm>
@@ -3847,93 +4040,93 @@
                                 <a:pt x="381000" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="128CA4FD" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:13.95pt;width:30pt;height:12.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" coordsize="381000,201295" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKLrAw6gIAACYKAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vt9vmzAQfp+0/8Hy+0qgSkqikmpq1WpS&#10;1VVqqz07xgQ0wJ7t/Oh/v7PhAkk0haxbHrhz/HF8953t8/XNtirJWmhTyDqh4cWIElFzmRb1MqFv&#10;r/dfYkqMZXXKSlmLhL4LQ2/mnz9db9RMRDKXZSo0gSC1mW1UQnNr1SwIDM9FxcyFVKKGyUzqilkY&#10;6mWQaraB6FUZRKPRJNhInSotuTAG/r1rJuncx88ywe33LDPCkjKhwM36p/bPhXsG82s2W2qm8oK3&#10;NNhfsKhYUcNHd6HumGVkpYujUFXBtTQysxdcVoHMsoILnwNkE44OsnnJmRI+FxDHqJ1M5t+F5U/r&#10;Z02KNKFQqJpVUKKHVo3YibNRZgaYF/WsXXpGPUr+08BEsDfjBqbFbDNdOSwkR7Ze6fed0mJrCYc/&#10;L+NwNIJ6cJgKx+Poauw+FrAZvsxXxj4I6QOx9aOxTaFS9FiOHt/W6Gootyt06QttKYFCa0qg0Ium&#10;0IpZ955j51yy6ZjkCYUKRNOxL2Ml1+JVepx1SVxO4iuYIo5uHE9jrw3Q7XBl3ceHUTiNjuEIQqt8&#10;cNDhMC4C0PaBQDOcIAEEoG2A3ecHgHu5nYfeUwIJ8FIa0dTSSfwhqf32HKQyIpEF2r5uQzCNcA19&#10;jIG2HyuMo90awHm0+7h4ejVp1zYC0B7Wyul5BvgUg24RnM6qtwbOAh9q+vHqtwfD4Yb400YD4vEI&#10;jq5DPGqMttG6hx6y1Dsu56H/08bo6KDsA1RBKAqB9kiQQXXvtD61+npSD1jX2A/aMp7YBXvok0Q6&#10;2Qak2IEPhTta2nAw7foJ+P2OZWRZpPdFWbrjz+jl4rbUZM3cHcT/2gOhB/PttOmgrpcuZPoOfXkD&#10;rTih5teKaUFJ+a2Gzu9uMehodBboaFveSn/X8SevNvZ1+4NpRRS4CbXQgJ8k3ivYDFury2WHdW/W&#10;8uvKyqxwfddzaxi1A7iM+G7dXpzcbac/9qjuejf/DQAA//8DAFBLAwQUAAYACAAAACEAT9uL5t4A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLML1EpBlqapevFirMb0uGVH&#10;ILKzyC4t/nuHk54mb+blzfeKzWQ7ccLBt44UxIsIBFLlTEu1gve3p5s1CB80Gd05QgU/6GFTXl4U&#10;OjfuTK942odacAj5XCtoQuhzKX3VoNV+4Xokvn26werAcqilGfSZw20nkyi6k1a3xB8a3eOuwepr&#10;P1oFUSrpO355nD6qwy5+WG3HdPk8KnV9NW3vQQScwp8ZZnxGh5KZjm4k40XHepllbFWQpDxnQzYv&#10;jgpWyS3IspD/G5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEousDDqAgAAJgoAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE/bi+beAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAARAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;" path="m368795,188988r-356603,l,188988r,12180l12192,201168r356603,l368795,188988xem368795,l12192,,,,,12192r,6096l,188976r12192,l12192,18288r,-6096l368795,12192,368795,xem381000,188988r-12192,l368808,201168r12192,l381000,188988xem381000,l368808,r,12192l368808,18288r,170688l381000,188976r,-170688l381000,12192,381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="1FF7FE50" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="1113"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>TAK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="07E408C0" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="26"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="52307561" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="1113"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15733248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15733248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="217B2C7C" wp14:editId="0D665743">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>885748</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-66671</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="381000" cy="201295"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Graphic 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="381000" cy="201295"/>
                         </a:xfrm>
@@ -4048,115 +4241,115 @@
                                 <a:pt x="381000" y="12192"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="381000" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="18894ADF" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.75pt;margin-top:-5.25pt;width:30pt;height:15.85pt;z-index:15733248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="381000,201295" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYZEYe5wIAACYKAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vt9vmzAQfp+0/8Hy+0pItZREJdXUqtWk&#10;qqvUTnt2jAloBnu286P//c6GA5JoSrJueeCO+OP47rvD5+ubbSXJWhhbqjql8cWIElFzlZX1MqXf&#10;X+8/JZRYx+qMSVWLlL4JS2/mHz9cb/RMjFWhZCYMgSC1nW10Sgvn9CyKLC9ExeyF0qKGxVyZijm4&#10;NcsoM2wD0SsZjUejSbRRJtNGcWEt/HvXLNJ5iJ/ngrtveW6FIzKlwM2FqwnXhb9G82s2Wxqmi5K3&#10;NNhfsKhYWcNLu1B3zDGyMuVBqKrkRlmVuwuuqkjleclFyAGyiUd72bwUTIuQC4hjdSeT/Xdh+dP6&#10;2ZAyS+mUkppVUKKHVo2pF2ej7QwwL/rZ+PSsflT8p4WFaGfF39gWs81N5bGQHNkGpd86pcXWEQ5/&#10;XibxaAT14LAEiY+nn/3LIjbDh/nKugehQiC2frSuKVSGHivQ49saXQPl9oWWodCOEii0oQQKvWgK&#10;rZnzz3l23iWbnknREfGrlVqLVxVwzidxOUmugCMBunGSTJOkpdvjZD3Ex+N4Oj6EIwitDsFBh/24&#10;CEA7BIJe8QQJIABtA+xffwJ4kNt56B0lkACXyoqmll7id0kdPk9oiuMqIxJZoB3qdgqmEa6hjzHQ&#10;DmPFybjrAVxHu4tLpleTtlkQgHa/Vl7PM8DHGPRNcDyrQQ+cBd7X9P3VbzeG/Q/iTy0AxJMRzJh9&#10;PGqMttF6gD6l1Xsu56H/04fR00HZT1AFoSgE2gNBTqp7r/Wx7htIfUJf4zxoy3jkK9hBHyXSy3ZC&#10;ij14X7iD1oaNqZsn4A8nllWyzO5LKf32Z81ycSsNWTN/Bgm/dkMYwMI4bSaon6ULlb3BXN7AKE6p&#10;/bViRlAiv9Yw+f0pBh2DzgId4+StCmedsPMa6163P5jRRIObUgcD+EnhuYLNcLT6XDqsf7JWX1ZO&#10;5aWfu4Fbw6i9gcNImNbtwcmfdob3AdUf7+a/AQAA//8DAFBLAwQUAAYACAAAACEA9eVqj94AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Laknca20nSaBly4IAaaOGaNaSsa&#10;pzTpVv497glufvbT8/fy7ehaccY+NJ40JHMFAqn0tqFKw/vb02wNIkRD1rSeUMMPBtgW11e5yay/&#10;0CueD7ESHEIhMxrqGLtMylDW6EyY+w6Jb5++dyay7Ctpe3PhcNfKVKk76UxD/KE2He5rLL8Og9Og&#10;VpK+k5fH8Vh+7JOH5W5YLZ4HrW9vxt09iIhj/DPDhM/oUDDTyQ9kg2hZLzZLtmqYJYqHybGZNicN&#10;aZKCLHL5v0LxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhkRh7nAgAAJgoAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXlao/eAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAQQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABMBgAAAAA=&#10;" path="m368795,188988r-356603,l,188988r,12180l12192,201168r356603,l368795,188988xem368795,l12192,,,,,12192r,6096l,188976r12192,l12192,18288r,-6096l368795,12192,368795,xem381000,188988r-12192,l368808,201168r12192,l381000,188988xem381000,l368808,r,12192l368808,18288r,170688l381000,188976r,-170688l381000,12192,381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>NIE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="2813FCF5" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="93"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="21DBFA01" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:ind w:left="136" w:right="107"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Stosownie do art. 14 ww. ustawy oświadczam, że lokal/budynek położony na gruncie będącym przedmiotem zaświadczenia wykorzystywany jest przeze mnie do prowadzenia działalności gospodarczej (uwaga - pojęcie działalności gospodarczej w rozumieniu prawa unijnego obejmuje również wynajem lokalu/budynku): </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:position w:val="6"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>1,2,4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="0F12B848" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="104"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="473354E0" wp14:editId="174BF2E3">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A2E5106" wp14:editId="4DE7290C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888521</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>152938</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="320615" cy="215661"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Graphic 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="320615" cy="215661"/>
                         </a:xfrm>
@@ -4283,98 +4476,98 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="605BF2B8" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:12.05pt;width:25.25pt;height:17pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="381000,201295" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1Fd6IDAMAAIMKAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vttu2zAMfR+wfxD0vvrS1nWMOsXQosWA&#10;YivQDntWZDkxZluapFz696NkM3ZSbEl28YNJW8cUeSiavL7ZNDVZCW0q2eY0OgspES2XRdXOc/r1&#10;5f5DSomxrC1YLVuR01dh6M30/bvrtcpELBeyLoQmYKQ12VrldGGtyoLA8IVomDmTSrSwWErdMAuP&#10;eh4Umq3BelMHcRgmwVrqQmnJhTHw9q5bpFNvvywFt1/K0ghL6pyCb9bftb/P3D2YXrNsrplaVLx3&#10;g/2BFw2rWth0a+qOWUaWunpjqqm4lkaW9ozLJpBlWXHhY4BoonAvmucFU8LHAuQYtaXJ/Duz/PPq&#10;SZOqgNwBPS1rIEcPPR3wBuhZK5MB6lk9aRegUY+SfzewEOysuAfTYzalbhwWwiMbz/XrlmuxsYTD&#10;y/M4TKJLSjgsxdFlkkRus4Bl+DFfGvsgpDfEVo/GdqkqUGML1PimRVVDwl2qa59qSwmkWlMCqZ51&#10;qVbMuu+cd04la/AkjcIQgl+AI2EUTy59Ihu5Ei/S46wLIr44v4ooAW+jNJ2kae/tAKvbMTyKo0n8&#10;Fo4glMrbhs337SIA5RgIXkYJOoAAlB1w2P4I8BDaSeAdHnB7XksjukQ6fk/n+TxJryAFnpD4eJIR&#10;in6gHPPmjzOcMFxDOcZ0xHUB4DrKHVwab88ArqPcxaWTq6SPAwEoO+CQK8foCeBDHowM+9P4u6h2&#10;aHdH92jwHvLvD0BfjvsV8atKA8/TELrMPh5JRtmRDWc9vTgdfERhjPw4Bj1EeRr6P1Xd4A5WyRF8&#10;IxQpRtlRPSLkcFWNwQdLawd8sGTw/94fkAMFtoM+VGFj8OESGziO9uvrTdXAb2rbqkAfN0Mj66q4&#10;r+ra/VyNns9ua01WzA04/uoLcgTznbprzq5Nz2TxCk1/DW0+p+bHkmlBSf2phbHCjUioaFRmqGhb&#10;30o/SPn/ujb2ZfONaUUUqDm10Ns/SxxaWIZd28WyxbovW/lxaWVZuZbufes86h9g0vGDQD+VuVFq&#10;/OxRw+w4/QkAAP//AwBQSwMEFAAGAAgAAAAhAP7LgGTeAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/QdrkNhR230njVNVBTZsEC1CXbrxkESNxyF22vD3uCtYXs3RvWeyzWAbdsHO&#10;144UyLEAhlQ4U1Op4OPw8rgC5oMmoxtHqOAHPWzy0V2mU+Ou9I6XfShZLCGfagVVCG3KuS8qtNqP&#10;XYsUb1+uszrE2JXcdPoay23DJ0IsuNU1xYVKt7irsDjve6tALDl9y7fn4bM47uTTfNsvp6+9Ug/3&#10;w3YNLOAQ/mC46Ud1yKPTyfVkPGtiniZJRBVMZhLYDUjEDNhJwXwlgecZ//9B/gsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA1Fd6IDAMAAIMKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD+y4Bk3gAAAAkBAAAPAAAAAAAAAAAAAAAAAGYFAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAcQYAAAAA&#10;" path="m24371,188988r-12179,l,188988r,12180l12192,201168r12179,l24371,188988xem368795,12l12192,12,,,,12192r,6096l,188976r12192,l12192,18288r,-6096l368795,12192r,-12180xem381000,188988r-12192,l24384,188988r,12180l368808,201168r12192,l381000,188988xem381000,l368808,r,12192l368808,18288r,170688l381000,188976r,-170688l381000,12192r,-12180l381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="5C34534F" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>- TAK- CAŁA NIERUCHOMOŚĆ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="5E6CDD88" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61D0F277" wp14:editId="27F2B3E5">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="381E9158" wp14:editId="07BAAA99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888365</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>133350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="327804" cy="203200"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Graphic 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="327804" cy="203200"/>
                         </a:xfrm>
@@ -4480,106 +4673,106 @@
                                 <a:pt x="381000" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="6DE194CF" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:10.5pt;width:25.8pt;height:16pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" coordsize="381000,203200" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABkSnV0gIAAFkJAAAOAAAAZHJzL2Uyb0RvYy54bWysVt9vmzAQfp+0/8Hy+8qPdB1FJdXUqtWk&#10;qqvUTnt2jEnQDPZsJ6T//c4Gg7NpJZmWB3xwH+fvvrv4uLreNxztmNK1aAucnMUYsZaKsm7XBf72&#10;cvchw0gb0paEi5YV+JVpfL18/+6qkzlLxUbwkikEQVqdd7LAG2NkHkWablhD9JmQrAVnJVRDDNyq&#10;dVQq0kH0hkdpHF9EnVClVIIyreHpbe/ESxe/qhg1X6tKM4N4gYGbcVflrit7jZZXJF8rIjc1HWiQ&#10;f2DRkLqFTcdQt8QQtFX1H6GamiqhRWXOqGgiUVU1ZS4HyCaJf8vmeUMkc7mAOFqOMun/F5Y+7p4U&#10;qkuoXYJRSxqo0f0gBzwBeTqpc0A9yydlE9TyQdAfGhzRgcfe6AGzr1RjsZAe2jutX0et2d4gCg8X&#10;6acsPseIgiuNF1BLu1lEcv8y3Wpzz4QLRHYP2vSlKr1FNt6i+9abCgpuS81dqQ1GUGqFEZR61Zda&#10;EmPfs+ysiTpgkiUx7I42IxHrbcSOvQiHMzaJ9HzxCRTyiQDRCcHbEJmkyWV6gPR+v0oXEbYMonmf&#10;X0NMH7GXx/v9eoDL0iwbZPR+vx7gLuOPo94e4NcQmMbpBeTy1s5TtkeAJxFPAifzfCcap4FnFQsC&#10;u7q+pcWU3nzFJqxvfF8AyoVm/Ta2RU9vVd/QQXf9rVcXF1kWwxEdQD0Nv/b9AHQz+LeegJuXINj8&#10;NPBs0cLI870z5XZE70zgI1o44HEMejiIQOTT0EfQDnoimZdvInJEYSbwbCfDqTkewGCHR7wWvC7v&#10;as5tv2u1Xt1whXbEjm33Gw6hAObmTz9y7PBZifIVRlkHw6vA+ueWKIYR/9LCsLSD3xvKGytvKMNv&#10;hPs8cH81pc3L/jtREkkwC2xgYj0KP4pJ7meRzWXE2jdb8XlrRFXbQeW49YyGG5jfbrwN3xr2AyG8&#10;d6jpi2j5CwAA//8DAFBLAwQUAAYACAAAACEARt0c+N8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm90ktdbEbEoRCuJBaKueN9lpEszOhuw2if/e6ckeH/Px5nv5ZradGHHw&#10;rSMF8SICgVQ501Kt4PO4e3gG4YMmoztHqOAXPWyK25tcZ8ZNtMfxEGrBJeQzraAJoc+k9FWDVvuF&#10;65H4dnKD1YHjUEsz6InLbSeTKHqSVrfEHxrd42uD1c/hbBWc9tvxa3wsv3frNE7kx7Q+vr+VSt3f&#10;zdsXEAHn8A/DRZ/VoWCn0p3JeNFxXqYpowqSmDddgDRegSgVrJYRyCKX1wuKPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQABkSnV0gIAAFkJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBG3Rz43wAAAAkBAAAPAAAAAAAAAAAAAAAAACwFAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAOAYAAAAA&#10;" path="m24371,l12192,,,,,12192r,6096l,190500r,12192l12192,202692r12179,l24371,190500r-12179,l12192,18288r,-6096l24371,12192,24371,xem381000,l368808,,24384,r,12192l368808,12192r,6096l368808,190500r-344424,l24384,202692r344424,l381000,202692r,-12192l381000,18288r,-6096l381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="117B9076" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>- TAK- W CZĘŚCIWYNOSZĄCEJ  ………%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="4C61C17A" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="5D485184" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3384EE78" wp14:editId="0DBD3C87">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F2F69F4" wp14:editId="79007C38">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>888521</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>110214</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="320040" cy="203200"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Graphic 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="320040" cy="203200"/>
                         </a:xfrm>
@@ -4679,123 +4872,123 @@
                                 <a:pt x="381000" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="69EA2815" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.95pt;margin-top:8.7pt;width:25.2pt;height:16pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" coordsize="381000,203200" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxjT8n1wIAAAcJAAAOAAAAZHJzL2Uyb0RvYy54bWysVltv2yAUfp+0/4B4X33pzbXqVFOrVpOq&#10;rlIz7ZlgHFvDhgGJ03+/AzYOTbemqZYHn4P5fG7fgZPLq03L0Zop3YiuwMlRjBHrqCibblngH/Pb&#10;LxlG2pCuJFx0rMDPTOOr2edPl73MWSpqwUumEBjpdN7LAtfGyDyKNK1ZS/SRkKyDzUqolhhYqmVU&#10;KtKD9ZZHaRyfRb1QpVSCMq3h7c2wiWfOflUxar5XlWYG8QJDbMY9lXsu7DOaXZJ8qYisGzqGQT4Q&#10;RUuaDpxOpm6IIWilmlem2oYqoUVljqhoI1FVDWUuB8gmiXeyeaqJZC4XKI6WU5n0/zNLH9aPCjUl&#10;cJdi1JEWOLobywFvoDy91DmgnuSjsglqeS/oLw0b0Ysdu9AjZlOp1mIhPbRxtX6eas02BlF4eQzs&#10;nQAjFLbS2K6ss4jk/mO60uaOCWeIrO+1GagqvUZqr9FN51UFhFuquaPaYARUK4yA6sVAtSTGfmej&#10;syrqIZIsicE7qqdA7G4r1mwuHM7YJI7PsvOLU4wg3OQiPp3C3eJ4F+KTNLmAiu7CPchL6YwH4CzN&#10;srESHuPlK6xzMVTNY7wcsOnJ8XkyBHEA1jPhbXm56/9tHFTUsw6sehteDrYGzJD9W3mMuL21GXEh&#10;P96hl6HjNE7PgKS3PG+ZeQc46JHD0C86ykdKudBsiM226gdadmzsgIZ/dStEnsVwVQdQH4aXU0dl&#10;Jwfh9rMbOD8MvLcfQsv7myJAv4e+bXUPQ/+V7JdV9leSvT32J7kN5B3l24J3j++rfoNjO12XoIcX&#10;sha8KW8bzm1XarVcXHOF1sQOWfcbz1QAc9NiGBB2VCxE+QyDp4dRU2D9e0UUw4h/62C0wSE2XlFe&#10;WXhFGX4t3DB3B0JpM9/8JEoiCWqBDcyXB+EHJ8n95LC5TFj7ZSe+royoGjtWXGxDROMCpq0bRuM/&#10;AzvOw7VDbf+/zP4AAAD//wMAUEsDBBQABgAIAAAAIQDudS2l3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BSsNAEIbvgu+wjODNbtoG043ZlCIUxIPQ1nreJNMkmJ0N2W0S397pSW/zMx//fJNt&#10;Z9uJEQffOtKwXEQgkEpXtVRr+DztnzYgfDBUmc4RavhBD9v8/i4zaeUmOuB4DLXgEvKp0dCE0KdS&#10;+rJBa/zC9Ui8u7jBmsBxqGU1mInLbSdXUfQsrWmJLzSmx9cGy+/j1Wq4HHbjeYyLr32iliv5MSWn&#10;97dC68eHefcCIuAc/mC46bM65OxUuCtVXnSc10oxykMSg7gBKlqDKDTEKgaZZ/L/B/kvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADGNPyfXAgAABwkAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO51LaXfAAAACQEAAA8AAAAAAAAAAAAAAAAAMQUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA9BgAAAAA=&#10;" path="m368795,190500r-356603,l12192,18288r,-6096l24371,12192,24371,,12192,,,,,12192r,6096l,190500r,12192l12192,202692r356603,l368795,190500xem381000,l368808,,24384,r,12192l368808,12192r,6096l368808,190500r,12192l381000,202692r,-12192l381000,18288r,-6096l381000,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="3A6C19E2" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>- NIE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="6029C047" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="3CC24114" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">UWAGA!! Dla nabytego, wraz z lokalem mieszkalnym, miejsca postojowego przysługuje bonifikata 90%. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="03477B94" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="68"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="685C920A" w14:textId="77777777" w:rsidR="00DD60C7" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:ind w:left="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00DD60C7">
+    <w:p w14:paraId="425B6918" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00DD60C7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Wyrażam</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>zgodę</w:t>
       </w:r>
@@ -4896,51 +5089,51 @@
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>realizacji</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>zgłoszenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00DD60C7">
+    <w:p w14:paraId="47DB97EF" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="00DD60C7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Od dnia 25 maja 2018 r. stosuje się Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
@@ -5023,150 +5216,150 @@
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>ul. Kuźnicza</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>43-45, 50-138 Wrocław. Istnieje możliwość przesłania pełnego tekstu klauzuli informacyjnej na wskazane przez Państwa dane kontaktowe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="4E6079F9" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="6634309A" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="147"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
+    <w:p w14:paraId="7B397A67" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
       <w:pPr>
         <w:ind w:right="42"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
+    <w:p w14:paraId="6719C849" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7" w:rsidP="000F4EC3">
       <w:pPr>
         <w:spacing w:before="241"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>podpis(y)</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>wnioskodawcy(-</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>ów)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="632596EC" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
+    <w:p w14:paraId="341BC5FC" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DE7768">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="28871DC1" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="61"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22AA7498" wp14:editId="0047B5A0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>899464</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>208684</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1829435" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="13" name="Graphic 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1829435" cy="9525"/>
                         </a:xfrm>
@@ -5191,62 +5384,62 @@
                                 <a:pt x="1829053" y="9144"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="1829053" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:shape w14:anchorId="506EB2E9" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.8pt;margin-top:16.45pt;width:144.05pt;height:.75pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1829435,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSh37KNgIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykydAYcYqhRYsB&#10;RVegGXZWZDk2JouaqMTuvx8lW6m3nTYsB5kSn6j3+JHtTd9qdlYOGzAFX8zmnCkjoWzMseBf9/cf&#10;rjlDL0wpNBhV8FeF/Gb3/t22s7laQg26VI5REIN5Zwtee2/zLENZq1bgDKwy5KzAtcLT1h2z0omO&#10;orc6W87nH7MOXGkdSIVIp3eDk+9i/KpS0n+pKlSe6YITNx9XF9dDWLPdVuRHJ2zdyJGG+AcWrWgM&#10;PXoJdSe8YCfX/BGqbaQDhMrPJLQZVFUjVdRAahbz39S81MKqqIWSg/aSJvx/YeXT+dmxpqTaXXFm&#10;REs1ehjTQSeUns5iTqgX++yCQLSPIL8jObJfPGGDI6avXBuwJI/1Mdevl1yr3jNJh4vr5WZ1teZM&#10;km+zXq7DW5nI0115Qv+gIMYR50f0Q6XKZIk6WbI3yXRU71BpHSvtOaNKO86o0oeh0lb4cC+QCybr&#10;JkTqkUdwtnBWe4gwHyQEtvM1ZSgJIaZvGG2mWGqzCSr50tfGeANms1itRtnJnb4DbPrsX4FjYxPH&#10;FE5qQDUkOOiOmb7kgnDTbCPoprxvtA7y0R0Pt9qxswgDFH8j4wksdsJQ/NAGByhfqak6aqOC44+T&#10;cIoz/dlQ24YRTIZLxiEZzutbiIMaM+/Q7/tvwllmySy4p955gjQUIk9tQfwDYMCGmwY+nTxUTeiZ&#10;yG1gNG5okqL+cerDqE73EfX237T7CQAA//8DAFBLAwQUAAYACAAAACEApfOM7eAAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBi7SbpqEfMZuiglhoCxqL5012TILZ2ZDdtvHf&#10;O570+M48vPNMthltJ844+NaRgtk0AoFUOdNSreD4/jxZgfBBk9GdI1TwjR42+fVVplPjLvSG5yLU&#10;gkvIp1pBE0KfSumrBq32U9cj8e7TDVYHjkMtzaAvXG47GUfRQlrdEl9odI9PDVZfxckqeDGH7er1&#10;DneH7bx4DMdxXyYfe6Vub8aHexABx/AHw68+q0POTqU7kfGi45zMFowqmMdrEAwk8XoJouRBkoDM&#10;M/n/g/wHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkod+yjYCAADjBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApfOM7eAAAAAJAQAADwAAAAAA&#10;AAAAAAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" path="m1829053,l,,,9144r1829053,l1829053,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="628D3A58" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="118"/>
         <w:ind w:left="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:position w:val="7"/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="18"/>
           <w:position w:val="7"/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>przepisy</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
@@ -5312,51 +5505,51 @@
       <w:r w:rsidRPr="000F4EC3">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>pomocy</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>publicznej</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="5F043BE0" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="8"/>
         <w:ind w:left="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:position w:val="7"/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="17"/>
           <w:position w:val="7"/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>właściwe</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
@@ -5368,51 +5561,51 @@
       <w:r w:rsidRPr="000F4EC3">
         <w:t>zaznaczyć</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>znakiem</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
+    <w:p w14:paraId="4079EE85" w14:textId="77777777" w:rsidR="00DE7768" w:rsidRPr="000F4EC3" w:rsidRDefault="00DD60C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="8" w:line="244" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="104"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:position w:val="7"/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:position w:val="7"/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4EC3">
         <w:t>zgodnie z art. 233 § 1 Kodeksu karnego kto, składając zeznanie mające służyć za dowód w postępowaniu prowadzonym na podstawie ustawy, zeznaje nieprawdę lub zataja prawdę, podlega karze pozbawienia wolności od 6 miesięcy do lat 8</w:t>
       </w:r>
     </w:p>
@@ -5457,82 +5650,88 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE7768"/>
+    <w:rsid w:val="000361CC"/>
     <w:rsid w:val="000F4EC3"/>
     <w:rsid w:val="001F2945"/>
+    <w:rsid w:val="00844CCF"/>
     <w:rsid w:val="00947637"/>
     <w:rsid w:val="009A2B6B"/>
+    <w:rsid w:val="00B22606"/>
     <w:rsid w:val="00BB7152"/>
+    <w:rsid w:val="00C0152B"/>
+    <w:rsid w:val="00D61A45"/>
     <w:rsid w:val="00DD60C7"/>
     <w:rsid w:val="00DE7768"/>
+    <w:rsid w:val="00E1414B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5CAA4F27"/>
+  <w14:docId w14:val="1F32232E"/>
   <w15:docId w15:val="{BDABBF63-F35C-4341-9EC5-C035227D6590}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -6297,75 +6496,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>744</Words>
-  <Characters>4465</Characters>
+  <Words>739</Words>
+  <Characters>4434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wrocław, dnia</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5199</CharactersWithSpaces>
+  <CharactersWithSpaces>5163</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wrocław, dnia</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-01-02T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
   </property>