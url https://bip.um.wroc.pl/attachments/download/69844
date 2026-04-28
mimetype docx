--- v0 (2025-10-25)
+++ v1 (2026-04-28)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="004E0AA0" w:rsidRPr="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
+    <w:p w14:paraId="61BBA61F" w14:textId="77777777" w:rsidR="004E0AA0" w:rsidRPr="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004609D0">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:ind w:left="118" w:right="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Wydział</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Nieruchomości</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
@@ -57,54 +57,53 @@
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Skarbu</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Państwa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
+    <w:p w14:paraId="76E0DB2F" w14:textId="77777777" w:rsidR="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004609D0">
       <w:pPr>
         <w:spacing w:before="35"/>
-        <w:ind w:left="118"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -143,127 +142,127 @@
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50-138</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
+    <w:p w14:paraId="2B4597CE" w14:textId="77777777" w:rsidR="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
+    <w:p w14:paraId="27DD8BE2" w14:textId="77777777" w:rsidR="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Wrocław, …………………………2025</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D3965">
+        <w:t xml:space="preserve">Wrocław, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1A12">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">dnia </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794C32F7" w14:textId="77777777" w:rsidR="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A4871" w:rsidRDefault="004A4871" w:rsidP="004A4871">
+    <w:p w14:paraId="7B4C3413" w14:textId="77777777" w:rsidR="004A4871" w:rsidRDefault="004A4871" w:rsidP="004609D0">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:before="1"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4871" w:rsidRPr="004E0AA0" w:rsidRDefault="004A4871" w:rsidP="004A4871">
+    <w:p w14:paraId="3576B0F8" w14:textId="77777777" w:rsidR="004A4871" w:rsidRPr="004E0AA0" w:rsidRDefault="004A4871" w:rsidP="004609D0">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:before="1"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>imię</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -294,260 +293,315 @@
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>właściciela(-i)</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lokalu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4871" w:rsidRDefault="004A4871" w:rsidP="004A4871">
+    <w:p w14:paraId="256FDB82" w14:textId="77777777" w:rsidR="004A4871" w:rsidRDefault="004A4871" w:rsidP="004A4871">
       <w:pPr>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A4871" w:rsidRPr="004E0AA0" w:rsidRDefault="004A4871" w:rsidP="004A4871">
-[...1 lines deleted...]
-        <w:ind w:left="118"/>
+    <w:p w14:paraId="4F44D3A8" w14:textId="77777777" w:rsidR="004A4871" w:rsidRPr="004E0AA0" w:rsidRDefault="004A4871" w:rsidP="004609D0">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4871" w:rsidRPr="004E0AA0" w:rsidRDefault="004A4871" w:rsidP="004A4871">
+    <w:p w14:paraId="1E78AE2C" w14:textId="0FE97A63" w:rsidR="004A4871" w:rsidRDefault="004A4871" w:rsidP="004609D0">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0AA0">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4E4F">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do korespondencji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B08DD78" w14:textId="77777777" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004A4871">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004E0AA0">
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B2E243" w14:textId="0B14D011" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004609D0">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387ECAC8" w14:textId="26DC8EEA" w:rsidR="004E65BF" w:rsidRPr="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004609D0">
+      <w:pPr>
+        <w:spacing w:before="2"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>adres</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E0AA0">
+      </w:pPr>
+      <w:r w:rsidRPr="004E65BF">
         <w:rPr>
           <w:i/>
-          <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004E0AA0">
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adres </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33837">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004E0AA0">
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E65BF">
         <w:rPr>
           <w:i/>
-          <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004E0AA0">
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4329">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>doręczeń</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="004A4871" w:rsidRDefault="004A4871" w:rsidP="004A4871">
+        <w:t>D</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004E65BF">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oręcze</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33837">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BE952B" w14:textId="77777777" w:rsidR="004A4871" w:rsidRDefault="004A4871" w:rsidP="004A4871">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="exact"/>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A4871" w:rsidRPr="004E0AA0" w:rsidRDefault="004A4871" w:rsidP="004A4871">
+    <w:p w14:paraId="286D5B87" w14:textId="77777777" w:rsidR="004A4871" w:rsidRPr="004E0AA0" w:rsidRDefault="004A4871" w:rsidP="004A4871">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="exact"/>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4871" w:rsidRPr="004E0AA0" w:rsidRDefault="004A4871" w:rsidP="004A4871">
+    <w:p w14:paraId="065D19C5" w14:textId="77777777" w:rsidR="004A4871" w:rsidRPr="004E0AA0" w:rsidRDefault="004A4871" w:rsidP="004A4871">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:line="194" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nr</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>telefonu/adres</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E0AA0">
-[...16 lines deleted...]
-    <w:p w:rsidR="004A4871" w:rsidRDefault="004A4871" w:rsidP="004E0AA0">
+    </w:p>
+    <w:p w14:paraId="3CB2583C" w14:textId="77777777" w:rsidR="004A4871" w:rsidRDefault="004A4871" w:rsidP="004E0AA0">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
+    <w:p w14:paraId="20EFBC15" w14:textId="55424F1F" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="004E65BF" w:rsidP="004E0AA0">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E0AA0">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>ZGŁOSZENIE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
+        <w:t>Zgłoszenie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280F33A4" w14:textId="77777777" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
       <w:pPr>
         <w:spacing w:before="122" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1230"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zamiaru</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
@@ -610,51 +664,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lokal</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mieszkalny z wnioskiem o udzielenie bonifikaty 90%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
+    <w:p w14:paraId="6A3CF564" w14:textId="77777777" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie art. 7 ust. 7 i 8 ustawy z dnia 20 lipca 2018 r. o przekształceniu prawa użytkowania</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
@@ -773,51 +827,67 @@
           <w:spacing w:val="-16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>własności tych gruntów</w:t>
       </w:r>
       <w:r w:rsidR="00B27255" w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C52968" w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Dz.U.2025.6 t.j.</w:t>
+        <w:t xml:space="preserve">Dz.U.2025.6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C52968" w:rsidRPr="004E0AA0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C52968" w:rsidRPr="004E0AA0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) zgłaszam zamiar wniesienia opłaty jednorazowej z</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tytułu</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
@@ -865,51 +935,51 @@
         <w:t>użytkowania</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wieczystego w prawo własności w odniesieniu do nieruchomości położonej we Wrocławiu</w:t>
       </w:r>
       <w:r w:rsidR="00B27255" w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21FCF" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
+    <w:p w14:paraId="3F9EDCDD" w14:textId="58C87DCC" w:rsidR="00B21FCF" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przy</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -926,81 +996,90 @@
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B833C3" w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………..…………………… nr bramy</w:t>
       </w:r>
       <w:r w:rsidR="00603410" w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
+      <w:r w:rsidR="00587D48">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B833C3" w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nr lokalu </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
+    <w:p w14:paraId="4C8BD477" w14:textId="77777777" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="359"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="359" w:right="120" w:hanging="359"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lokal</w:t>
@@ -1155,87 +1234,87 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="59"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dnia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
+    <w:p w14:paraId="2B62AC54" w14:textId="6D902A2D" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
       <w:pPr>
         <w:spacing w:before="33" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="66"/>
           <w:w w:val="150"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>udziały</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E0AA0">
+        <w:t>udział</w:t>
+      </w:r>
+      <w:r w:rsidR="00587D48">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="68"/>
           <w:w w:val="150"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="68"/>
           <w:w w:val="150"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1265,51 +1344,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wspólnej:</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="66"/>
           <w:w w:val="150"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………../………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
+    <w:p w14:paraId="0379D6DB" w14:textId="77777777" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="004E0AA0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5721"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1374,51 +1453,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>aktem</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>notarialnym</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
+    <w:p w14:paraId="743435D8" w14:textId="4EAEFAB4" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5614"/>
         </w:tabs>
         <w:spacing w:before="36" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rep.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1495,197 +1574,218 @@
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>udziały</w:t>
+        <w:t>udział</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nieruchomości</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
+    <w:p w14:paraId="120298B5" w14:textId="77777777" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
       <w:pPr>
         <w:spacing w:before="36" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wspólnej:</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………../………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
+    <w:p w14:paraId="08A90756" w14:textId="1543606F" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
       <w:pPr>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="118"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednocześnie wnoszę o udzielenie bonifikaty 90% z tytułu uiszczenia opłaty jednorazowej, będąc świadomą/świadomym, że bonifikata przysługuje </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>wyłącznie osobom nieposiadającym zaległości z tytułu opłat rocznych za użytkowanie wieczyste i opłat rocznych za przekształcenie.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
+        <w:t>wyłącznie osobom</w:t>
+      </w:r>
+      <w:r w:rsidR="004E65BF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0AA0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ieposiadającym zaległości z tytułu opłat rocznych za użytkowanie wieczyste</w:t>
+      </w:r>
+      <w:r w:rsidR="00587D48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578B2ED4" w14:textId="77777777" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
       <w:pPr>
         <w:spacing w:before="119" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ponadto</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oświadczam,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>że:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
+    <w:p w14:paraId="11906AE3" w14:textId="77777777" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="542"/>
         </w:tabs>
         <w:spacing w:before="38" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lokal</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
@@ -1713,51 +1813,51 @@
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jest/jest*</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wynajmowany</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
+    <w:p w14:paraId="6C614135" w14:textId="77777777" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="542"/>
         </w:tabs>
         <w:spacing w:before="33" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
@@ -1830,267 +1930,458 @@
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>działalność</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>gospodarcza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00463116" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
+    <w:p w14:paraId="6A0F77AD" w14:textId="26C43C36" w:rsidR="00463116" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(*niepotrzebne</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>skreślić)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2655" w:rsidRPr="000F2655" w:rsidRDefault="000F2655" w:rsidP="000F2655">
-[...6 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="67882698" w14:textId="48E4A07B" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004E65BF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku wynajmowania lokalu lub prowadzenia w nim działalności gospodarczej wymagane jest wypełnienie </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33837">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E65BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ormularz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E65BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informacji przedstawianych przy ubieganiu się o pomoc de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E65BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D33837">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CB6226" w14:textId="77777777" w:rsidR="004E65BF" w:rsidRPr="00F11409" w:rsidRDefault="00EC4329" w:rsidP="004E65BF">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="004E65BF" w:rsidRPr="00F11409">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://bip.um.wroc.pl/sprawa-do-zalatwienia/38372/przeksztalcenie-prawa-uzytkowania-wieczystego-gruntow-mieszkaniowych-skarbu-panstwa</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A58B2EB" w14:textId="77777777" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004E65BF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B29A9BB" w14:textId="77777777" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004E65BF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0869DCBB" w14:textId="77777777" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004E65BF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69916E34" w14:textId="77777777" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004E65BF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D53685" w14:textId="77777777" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004E65BF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12241959" w14:textId="77777777" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="00D33837">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri,Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6F1790" w14:textId="63997B82" w:rsidR="000F2655" w:rsidRPr="004E65BF" w:rsidRDefault="000F2655" w:rsidP="00D33837">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="NSimSun"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zgoda na przetwarzanie danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E7E8D9" w14:textId="77777777" w:rsidR="000F2655" w:rsidRPr="000F2655" w:rsidRDefault="000F2655" w:rsidP="00D33837">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2655">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="NSimSun" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="NSimSun"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wyrażam zgodę</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F2655">
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, aby moje dane osobowe w zakresie obejmującym: numer telefonu oraz adres e-mail były przetwarzane przez Gminę Wrocław w celu poinformowania o załatwieniu sprawy, ewentualnych brakach formalnych w złożonym wniosku oraz konieczności uzupełnienia dokumentów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2655">
+        <w:rPr>
           <w:rFonts w:eastAsia="NSimSun"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Wyrażam zgodę</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2655">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, aby moje dane osobowe w zakresie obejmującym: numer telefonu oraz adres e-mail były przetwarzane przez Gminę Wrocław w celu poinformowania o załatwieniu sprawy, ewentualnych brakach formalnych w złożonym wniosku oraz konieczności uzupełnienia dokumentów</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Zgoda może być w każdym momencie wycofana poprzez złożenie pisemnego oświadczenia w Kancelarii Urzędu Miejskiego Wrocławia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2655" w:rsidRPr="000F2655" w:rsidRDefault="000F2655" w:rsidP="000F2655">
-[...7 lines deleted...]
-    <w:p w:rsidR="00B21FCF" w:rsidRPr="004E0AA0" w:rsidRDefault="008D3965" w:rsidP="000F2655">
+    <w:p w14:paraId="1ECAFEFD" w14:textId="7EC36586" w:rsidR="00B21FCF" w:rsidRPr="004E0AA0" w:rsidRDefault="00587D48" w:rsidP="00D33837">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00B21FCF" w:rsidRPr="004E0AA0">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00B04744">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://bip.um.wroc.pl/artykul/226/3225/wydzial-nieruchomosci-skarbu</w:t>
+          <w:t>https://bip.um.wroc.pl/artykul/226/3222/wydzial-nieruchomosci-skarbu-panstwa</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D33837">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B21FCF" w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00F92FB9" w:rsidP="004E0AA0">
+        </w:rPr>
+        <w:t>oraz w siedzibie Wydziału Nieruchomości Skarbu Państwa, ul. Kuźnicza 43-45. Istnieje możliwość przesłania pełnego tekstu klauzuli informacyjnej w formie papierowej na wskazane przez Panią/Pana dane kontaktowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA4FB10" w14:textId="77777777" w:rsidR="00B21FCF" w:rsidRPr="004E0AA0" w:rsidRDefault="00B21FCF" w:rsidP="00D33837">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104075C6" w14:textId="4A549867" w:rsidR="00F92FB9" w:rsidRDefault="00F92FB9" w:rsidP="00D33837">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="121" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A67829B" w14:textId="600A5052" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004E0AA0">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
+    <w:p w14:paraId="06B835BB" w14:textId="63F1F58A" w:rsidR="004E65BF" w:rsidRDefault="004E65BF" w:rsidP="004E0AA0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="121"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54658839" w14:textId="77777777" w:rsidR="004E65BF" w:rsidRPr="004E0AA0" w:rsidRDefault="004E65BF" w:rsidP="004E0AA0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="121"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C5780F" w14:textId="77777777" w:rsidR="004609D0" w:rsidRDefault="00B0206B" w:rsidP="004609D0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0AA0">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……….……………………………………….................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00B0206B" w:rsidP="000F2655">
+    <w:p w14:paraId="47865319" w14:textId="25608B1C" w:rsidR="004609D0" w:rsidRPr="004609D0" w:rsidRDefault="004609D0" w:rsidP="004609D0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>podpis(y)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>wnioskodawcy(-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4EC3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ów)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DCC459" w14:textId="2381D99E" w:rsidR="00F92FB9" w:rsidRPr="004E0AA0" w:rsidRDefault="00F92FB9" w:rsidP="000F2655">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E0AA0">
-[...26 lines deleted...]
-    <w:p w:rsidR="004E0AA0" w:rsidRPr="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
+    </w:p>
+    <w:p w14:paraId="1B6573E9" w14:textId="77777777" w:rsidR="004E0AA0" w:rsidRPr="004E0AA0" w:rsidRDefault="004E0AA0" w:rsidP="004E0AA0">
       <w:pPr>
         <w:spacing w:before="38"/>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E0AA0" w:rsidRPr="004E0AA0" w:rsidSect="000F2655">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="709" w:right="1300" w:bottom="280" w:left="1300" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2111,50 +2402,59 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri,Bold">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2413369C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F6BE76"/>
     <w:lvl w:ilvl="0" w:tplc="39DC3150">
       <w:numFmt w:val="bullet"/>
@@ -2392,100 +2692,107 @@
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F92FB9"/>
     <w:rsid w:val="000F2655"/>
+    <w:rsid w:val="002D2EF9"/>
     <w:rsid w:val="00421F63"/>
+    <w:rsid w:val="004609D0"/>
     <w:rsid w:val="00463116"/>
     <w:rsid w:val="004A4871"/>
     <w:rsid w:val="004B4711"/>
     <w:rsid w:val="004E0AA0"/>
+    <w:rsid w:val="004E65BF"/>
+    <w:rsid w:val="00587D48"/>
+    <w:rsid w:val="005E4E4F"/>
     <w:rsid w:val="00603410"/>
+    <w:rsid w:val="006D1A12"/>
     <w:rsid w:val="008D3965"/>
     <w:rsid w:val="00B0206B"/>
     <w:rsid w:val="00B21FCF"/>
     <w:rsid w:val="00B27255"/>
     <w:rsid w:val="00B833C3"/>
     <w:rsid w:val="00C52968"/>
+    <w:rsid w:val="00D33837"/>
     <w:rsid w:val="00E6236F"/>
+    <w:rsid w:val="00EC4329"/>
     <w:rsid w:val="00F92FB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="255BB5B4"/>
+  <w14:docId w14:val="41FB8C76"/>
   <w15:docId w15:val="{E7081618-FE00-4D12-8464-9485ABB8E2E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -2956,102 +3263,113 @@
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="542" w:hanging="356"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B21FCF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Akapitzlist1">
     <w:name w:val="Akapit z listą1"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="000F2655"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:ind w:left="708"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E65BF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1754737126">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bip.um.wroc.pl/artykul/226/3225/wydzial-nieruchomosci-skarbu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bip.um.wroc.pl/artykul/226/3222/wydzial-nieruchomosci-skarbu-panstwa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bip.um.wroc.pl/sprawa-do-zalatwienia/38372/przeksztalcenie-prawa-uzytkowania-wieczystego-gruntow-mieszkaniowych-skarbu-panstwa" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3297,76 +3615,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2058</Characters>
+  <Pages>2</Pages>
+  <Words>415</Words>
+  <Characters>2490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2397</CharactersWithSpaces>
+  <CharactersWithSpaces>2900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maj Agnieszka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-07-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>