--- v1 (2025-11-23)
+++ v2 (2026-07-21)
@@ -31,53 +31,54 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00263D3A" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ŚWIADCZENI</w:t>
       </w:r>
       <w:r w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA46366" w14:textId="4FBFFA2A" w:rsidR="00154D0B" w:rsidRPr="00152311" w:rsidRDefault="001B2D45" w:rsidP="00FE3C6B">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="3CA46366" w14:textId="7B2CE5B8" w:rsidR="00154D0B" w:rsidRPr="00152311" w:rsidRDefault="001B2D45" w:rsidP="000044BA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie </w:t>
       </w:r>
       <w:r w:rsidR="006E23E3" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">art. </w:t>
       </w:r>
       <w:r w:rsidR="00DE0704" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">168 ust. </w:t>
       </w:r>
       <w:r w:rsidR="00910143" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -92,99 +93,73 @@
       </w:r>
       <w:r w:rsidR="006E23E3" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>ustawy z dnia 14 grudnia 2</w:t>
       </w:r>
       <w:r w:rsidR="00DE0704" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>016 r. Prawo oświatowe (</w:t>
       </w:r>
       <w:r w:rsidR="006A155F" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">tekst jedn.: </w:t>
       </w:r>
       <w:r w:rsidR="003032F0" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Dz. U. z </w:t>
       </w:r>
-      <w:r w:rsidR="007C0180">
-[...3 lines deleted...]
-        <w:t>2025</w:t>
+      <w:r w:rsidR="000044BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="003032F0" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r., poz. </w:t>
-[...5 lines deleted...]
-        <w:t>1043</w:t>
+        <w:t xml:space="preserve"> r., poz.</w:t>
+      </w:r>
+      <w:r w:rsidR="000044BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 820</w:t>
       </w:r>
       <w:r w:rsidR="006E23E3" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z</w:t>
-[...25 lines deleted...]
-        <w:t>.)</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0041161B" w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0986048B" w14:textId="77777777" w:rsidR="00154D0B" w:rsidRPr="00152311" w:rsidRDefault="00154D0B" w:rsidP="00154D0B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152311">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1642,93 +1617,93 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B45F83" w:rsidRPr="00152311" w:rsidSect="007C0180">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
@@ -2418,63 +2393,64 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D709F0"/>
+    <w:rsid w:val="000044BA"/>
     <w:rsid w:val="0001072E"/>
     <w:rsid w:val="00054C75"/>
     <w:rsid w:val="000B629C"/>
     <w:rsid w:val="000D184E"/>
     <w:rsid w:val="001175FB"/>
     <w:rsid w:val="00152311"/>
     <w:rsid w:val="00154D0B"/>
     <w:rsid w:val="001650F5"/>
     <w:rsid w:val="00195BEB"/>
     <w:rsid w:val="001B2D45"/>
     <w:rsid w:val="001E01EC"/>
     <w:rsid w:val="001F51BC"/>
     <w:rsid w:val="001F5AB5"/>
     <w:rsid w:val="00230217"/>
     <w:rsid w:val="00263D3A"/>
     <w:rsid w:val="003020CE"/>
     <w:rsid w:val="003032F0"/>
     <w:rsid w:val="00322CDF"/>
     <w:rsid w:val="00327B70"/>
     <w:rsid w:val="00335AD5"/>
     <w:rsid w:val="00370200"/>
     <w:rsid w:val="00371763"/>
     <w:rsid w:val="003C26B9"/>
     <w:rsid w:val="003D2CB8"/>
     <w:rsid w:val="00407D1B"/>
@@ -3651,67 +3627,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>600</Words>
-  <Characters>3605</Characters>
+  <Words>598</Words>
+  <Characters>3594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Z O B O W I Ą Z A N I E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Starostwo Powiatowe w Iławie</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4197</CharactersWithSpaces>
+  <CharactersWithSpaces>4184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Z O B O W I Ą Z A N I E</dc:title>
   <dc:creator>Starostwo Powiatowe w Iławie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>