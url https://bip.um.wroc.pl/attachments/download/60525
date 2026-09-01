--- v0 (2025-10-07)
+++ v1 (2026-09-01)
@@ -376,68 +376,75 @@
       <w:r w:rsidR="008E13AF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Zabytków</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1653DC2C" w14:textId="77777777" w:rsidR="005F2B6C" w:rsidRPr="00B67820" w:rsidRDefault="005F2B6C" w:rsidP="00B07BD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67820">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3250F0" w14:textId="77777777" w:rsidR="005F2B6C" w:rsidRPr="00B67820" w:rsidRDefault="005F2B6C" w:rsidP="00B07BD9">
+    <w:p w14:paraId="2A3250F0" w14:textId="332AC182" w:rsidR="005F2B6C" w:rsidRPr="00B67820" w:rsidRDefault="00CD5CF4" w:rsidP="00B07BD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67820">
-[...4 lines deleted...]
-        <w:t>pl. Nowy Targ 1-8</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2B6C" w:rsidRPr="00B67820">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6757CF91" w14:textId="77777777" w:rsidR="005F2B6C" w:rsidRPr="00B67820" w:rsidRDefault="005F2B6C" w:rsidP="00B07BD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67820">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>50 - 141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC2D959" w14:textId="77777777" w:rsidR="005F2B6C" w:rsidRPr="00B67820" w:rsidRDefault="005F2B6C" w:rsidP="00B07BD9">
       <w:pPr>
         <w:tabs>
@@ -947,58 +954,50 @@
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9547" w:type="dxa"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2789"/>
         <w:gridCol w:w="2314"/>
         <w:gridCol w:w="4444"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F2B6C" w:rsidRPr="00EA75EB" w14:paraId="5B5F73FE" w14:textId="77777777" w:rsidTr="00663170">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="113"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="305833A3" w14:textId="77777777" w:rsidR="005F2B6C" w:rsidRPr="00EA75EB" w:rsidRDefault="005F2B6C" w:rsidP="00B07BD9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -1094,107 +1093,102 @@
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55344ED6" w14:textId="77777777" w:rsidR="000301E8" w:rsidRDefault="000301E8" w:rsidP="005F2B6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5CDDCD34" w14:textId="77777777" w:rsidR="000301E8" w:rsidRDefault="000301E8" w:rsidP="005F2B6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:altName w:val="Wingdings"/>
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="65C157C9" w14:textId="77777777" w:rsidR="00967684" w:rsidRDefault="00967684">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1462,88 +1456,89 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="200"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F2B6C"/>
     <w:rsid w:val="000301E8"/>
     <w:rsid w:val="00055132"/>
     <w:rsid w:val="000570B7"/>
     <w:rsid w:val="000A0114"/>
     <w:rsid w:val="001D45DC"/>
     <w:rsid w:val="003350D0"/>
     <w:rsid w:val="00363095"/>
     <w:rsid w:val="00460EB5"/>
     <w:rsid w:val="005F2B6C"/>
     <w:rsid w:val="00663170"/>
     <w:rsid w:val="008109C3"/>
     <w:rsid w:val="008E13AF"/>
     <w:rsid w:val="00967684"/>
     <w:rsid w:val="00B07BD9"/>
     <w:rsid w:val="00B67820"/>
     <w:rsid w:val="00C911B2"/>
+    <w:rsid w:val="00CD5CF4"/>
     <w:rsid w:val="00CE5C4D"/>
     <w:rsid w:val="00EA75EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -1578,52 +1573,96 @@
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2245,57 +2284,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>307</Words>
-  <Characters>2463</Characters>
+  <Words>304</Words>
+  <Characters>2466</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2735</CharactersWithSpaces>
+  <CharactersWithSpaces>2765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>O1 Oświadczenie o zrzeczeniu sie prawa do odwołanai od decyzji</dc:title>
   <dc:subject>Oświadczenie</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>