--- v0 (2025-10-07)
+++ v1 (2026-06-06)
@@ -1,1437 +1,3159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="192160DD" w14:textId="77777777" w:rsidR="00070D93" w:rsidRPr="00B50721" w:rsidRDefault="00070D93" w:rsidP="00070D93">
+    <w:p w:rsidR="00346A45" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>WZÓR KLAUZULI INFORMACYJNEJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00346A45" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="00FD164A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
-        <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B50721">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308DAFD0" w14:textId="77777777" w:rsidR="00070D93" w:rsidRPr="00B50721" w:rsidRDefault="00070D93" w:rsidP="00070D93">
+    <w:p w:rsidR="00346A45" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="009A733A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Niniejszą informację otrzymuje</w:t>
+      </w:r>
+      <w:r w:rsidR="009A733A" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pani/Pan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w związku z obowiązkami określonymi w art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w</w:t>
+      </w:r>
+      <w:r w:rsidR="009A733A" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30C45" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30C45" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30C45" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>maja 2016 r. L 119/1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00346A45" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="009A733A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="469E9AE0" w14:textId="77777777" w:rsidR="00070D93" w:rsidRPr="00B50721" w:rsidRDefault="00070D93" w:rsidP="00070D93">
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Administrator danych</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7A68" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osobowych (ADO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A77EE1" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Administratorem P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77EE1" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ani/Pana danych osobowych jest :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00237F3A" w:rsidRPr="006E47DF" w:rsidRDefault="00237F3A" w:rsidP="00237F3A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Minister Cyfryzacji, z którym można się skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00237F3A" w:rsidRPr="006E47DF" w:rsidRDefault="00237F3A" w:rsidP="00237F3A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listownie na adres: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="1B1B1B"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ul. Królewska 27, 00-060 Warszawa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00237F3A" w:rsidRPr="006E47DF" w:rsidRDefault="00237F3A" w:rsidP="00237F3A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>za pośrednictwem poczty elektronicznej na adres e-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="1B1B1B"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>iod.mc@cyfra.gov.pl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00346A45" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="00A77EE1">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia, z którym można się skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00346A45" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00346A45" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za pośrednictwem poczty elektronicznej na adres </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC42B3" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00DC42B3" w:rsidRPr="006E47DF">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>iod@um.wroc.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DC42B3" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; e-Doręczeń: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC42B3" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>AE:PL-95179-82549-VVTFT-27</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75EDC" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00346A45" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="00C52DD0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">telefonicznie: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72DBE" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>71/7777777</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75EDC" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00346A45" w:rsidRPr="006E47DF" w:rsidRDefault="00346A45" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Cele przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6FC7" w:rsidRPr="006E47DF" w:rsidRDefault="009C6FC7" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przetwarzane w celu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D72DBE" w:rsidRPr="006E47DF" w:rsidRDefault="002144A0" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>rejestracji</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72DBE" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/wyrejestrowania pojazdu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D72DBE" w:rsidRPr="006E47DF" w:rsidRDefault="00D72DBE" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>wymiany dowodu rejestracyjnego,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D72DBE" w:rsidRPr="006E47DF" w:rsidRDefault="00D72DBE" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>wydawania wtórników dokumentów komunikacyjnych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D72DBE" w:rsidRPr="006E47DF" w:rsidRDefault="00D72DBE" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>zawiadamiania o zbyciu pojazdu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D72DBE" w:rsidRPr="006E47DF" w:rsidRDefault="00D72DBE" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>nanoszenia w ewidencji CEPIK oraz w dokumentach komunikacyjnych adnotacji, np. HAK, GAZ itd.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D72DBE" w:rsidRPr="006E47DF" w:rsidRDefault="00D72DBE" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>zwrotu dowodu rejestracyjnego zatrzymanego przez organ kontroli ruchu drogowego,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A565A6" w:rsidRPr="006E47DF" w:rsidRDefault="00D72DBE" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ewentualnej </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6FC7" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>wymiany korespondencji lub innych form kontaktu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00961097" w:rsidRPr="006E47DF" w:rsidRDefault="005962DF" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ewentualnego ustalenia</w:t>
+      </w:r>
+      <w:r w:rsidR="00961097" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dochodzenia</w:t>
+      </w:r>
+      <w:r w:rsidR="00961097" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub obrony przed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roszcze</w:t>
+      </w:r>
+      <w:r w:rsidR="00961097" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>niami</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72DBE" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6FC7" w:rsidRPr="006E47DF" w:rsidRDefault="00961097" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>w celach archiwalnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00A565A6" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D227A2" w:rsidRPr="006E47DF" w:rsidRDefault="00D227A2" w:rsidP="00C52DD0">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
-        <w:jc w:val="both"/>
-[...1224 lines deleted...]
-    <w:sectPr w:rsidR="0030377B" w:rsidSect="00C66170">
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Podstawy prawne przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D227A2" w:rsidRPr="006E47DF" w:rsidRDefault="00D227A2" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00180D85" w:rsidRPr="006E47DF" w:rsidRDefault="00180D85" w:rsidP="003454E5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>art. 6 ust. 1 lit. a) RODO</w:t>
+      </w:r>
+      <w:r w:rsidR="00130518" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tj. </w:t>
+      </w:r>
+      <w:r w:rsidR="002144A0" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana </w:t>
+      </w:r>
+      <w:r w:rsidR="00130518" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>zgody</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00741341" w:rsidRPr="006E47DF" w:rsidRDefault="00741341" w:rsidP="003454E5">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Może Pan</w:t>
+      </w:r>
+      <w:r w:rsidR="00130518" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/Pan wycofać zgodę w dowolnym momencie. Wycofanie zgody nie ma wpływu na zgodność z prawem przetwarzania, które było realizowane przed jej wycofaniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00180D85" w:rsidRPr="006E47DF" w:rsidRDefault="00180D85" w:rsidP="005E24C3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>art. 6 ust. 1 lit. e) RODO</w:t>
+      </w:r>
+      <w:r w:rsidR="00A565A6" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:r w:rsidR="002144A0" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ustawa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72DBE" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prawo o ruchu drogowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C48BD" w:rsidRPr="006E47DF" w:rsidRDefault="007C48BD" w:rsidP="00C52DD0">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Obligatoryjność/fakultatywność podania danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C48BD" w:rsidRPr="006E47DF" w:rsidRDefault="007C48BD" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Podanie przez Panią/Pana danych osobowych jest:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4FED" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C48BD" w:rsidRPr="006E47DF" w:rsidRDefault="007C48BD" w:rsidP="00F02E57">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>wymogiem ustawowym wynikającym z</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74600" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72DBE" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ustawy Prawo o ruchu drogowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C48BD" w:rsidRPr="006E47DF" w:rsidRDefault="009657E3" w:rsidP="00C52DD0">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Okres retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00654FE7" w:rsidRPr="006E47DF" w:rsidRDefault="009657E3" w:rsidP="007915FF">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przechowywane przez okres</w:t>
+      </w:r>
+      <w:r w:rsidR="00654FE7" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00654FE7" w:rsidRPr="006E47DF" w:rsidRDefault="00654FE7" w:rsidP="00654FE7">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Minister Cyfryzacji: bezterminowo bez konieczności usuwania, co jest celem bezpieczeństwa ruchu drogowego i ewidencjonowania historii pojazdu, co wynika z art. 80b ust. 3 ustawy Prawo o ruchu drogowym ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00654FE7" w:rsidRPr="006E47DF" w:rsidRDefault="00654FE7" w:rsidP="00654FE7">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia: 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72DBE" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lat od dnia w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>yrejestrowania pojazdu</w:t>
+      </w:r>
+      <w:r w:rsidR="007915FF" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009657E3" w:rsidRPr="006E47DF" w:rsidRDefault="007915FF" w:rsidP="00654FE7">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>w celach związanych z dochodzeniem lub obroną przed roszczeniami do czasu przedawnienia tych roszczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD164A" w:rsidRPr="006E47DF" w:rsidRDefault="00FD164A" w:rsidP="00C52DD0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Odbiorcy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E7A68" w:rsidRPr="006E47DF" w:rsidRDefault="00FD164A" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odbiorcami Pani/Pana danych osobowych mogą być: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A009B" w:rsidRPr="006E47DF" w:rsidRDefault="001A009B" w:rsidP="003E7A68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Minister Cyfryzacji,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E7A68" w:rsidRPr="006E47DF" w:rsidRDefault="003E7A68" w:rsidP="003E7A68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>dostawcy usług IT</w:t>
+      </w:r>
+      <w:r w:rsidR="001A009B" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E7A68" w:rsidRPr="006E47DF" w:rsidRDefault="003E7A68" w:rsidP="003E7A68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>podmioty przetwarzające dane na zlecenie administratora</w:t>
+      </w:r>
+      <w:r w:rsidR="001A009B" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E7A68" w:rsidRPr="006E47DF" w:rsidRDefault="003E7A68" w:rsidP="003E7A68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>podmioty, którym administrator udostępnił dane</w:t>
+      </w:r>
+      <w:r w:rsidR="001A009B" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E7A68" w:rsidRPr="006E47DF" w:rsidRDefault="003E7A68" w:rsidP="003E7A68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>podmioty upoważnione na podstawie przepisów prawa</w:t>
+      </w:r>
+      <w:r w:rsidR="001A009B" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4F43" w:rsidRPr="006E47DF" w:rsidRDefault="00883A0A" w:rsidP="003E7A68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podmioty </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4F43" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>prowadząc</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5811" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4F43" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działalność</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pocztow</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4F43" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ą lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kuriersk</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4F43" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ą</w:t>
+      </w:r>
+      <w:r w:rsidR="001A009B" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4F43" w:rsidRPr="006E47DF" w:rsidRDefault="009D4F43" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Takie podmioty przetwarzają dane na podstawie zawartej umowy z administratorem i</w:t>
+      </w:r>
+      <w:r w:rsidR="00961097" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>tylko zgodnie z jego poleceniami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004457C" w:rsidRPr="006E47DF" w:rsidRDefault="0004457C" w:rsidP="00C52DD0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Przysługujące prawa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00846131" w:rsidRPr="006E47DF" w:rsidRDefault="0004457C" w:rsidP="00846131">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Przysługuje Pani/Panu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00846131" w:rsidRPr="006E47DF" w:rsidRDefault="0004457C" w:rsidP="00846131">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>prawo dostępu do swoich danych oraz otrzymania ich kopii;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004457C" w:rsidRPr="006E47DF" w:rsidRDefault="0004457C" w:rsidP="00846131">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>prawo do sprostowania (poprawiania) swoich danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004457C" w:rsidRPr="006E47DF" w:rsidRDefault="0004457C" w:rsidP="00846131">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>prawo do usunięcia danych (prawo do bycia zapomnianym);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004457C" w:rsidRPr="006E47DF" w:rsidRDefault="0004457C" w:rsidP="00846131">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>prawo do ograniczenia przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004457C" w:rsidRPr="006E47DF" w:rsidRDefault="0004457C" w:rsidP="00846131">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>prawo do przenoszenia danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004457C" w:rsidRPr="006E47DF" w:rsidRDefault="0004457C" w:rsidP="00846131">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia sprzeciwu wobec przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00846131" w:rsidRPr="006E47DF" w:rsidRDefault="0004457C" w:rsidP="00846131">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia skargi do organu nadzorczego – tj. Prezesa Urzędu Ochrony Danych Osobowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00846131" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A2806" w:rsidRPr="006E47DF" w:rsidRDefault="007A2806" w:rsidP="00C52DD0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Inspektor Ochrony Danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A2806" w:rsidRPr="006E47DF" w:rsidRDefault="007A2806" w:rsidP="007A2806">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A733A" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Z Inspektorem można skontaktować się w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A2806" w:rsidRPr="006E47DF" w:rsidRDefault="007A2806" w:rsidP="007A2806">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>listownie na adres: al. M. Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A2806" w:rsidRPr="006E47DF" w:rsidRDefault="007A2806" w:rsidP="007A2806">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="289"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>przez e-mail: iod@um.wroc.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A2806" w:rsidRPr="006E47DF" w:rsidRDefault="007A2806" w:rsidP="007A2806">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-   telefonicznie: 71 777 77 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A2806" w:rsidRPr="006E47DF" w:rsidRDefault="007A2806" w:rsidP="00C52DD0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressLineNumbers/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Przekazywanie danych poza Europejski Obszar Gospodarczy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A4803" w:rsidRPr="006E47DF" w:rsidRDefault="009A4803" w:rsidP="00FD164A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co do zasady </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4407" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Pani/Pana</w:t>
+      </w:r>
+      <w:r w:rsidR="007915FF" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>nie będą</w:t>
+      </w:r>
+      <w:r w:rsidR="007915FF" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007915FF" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>transferowane poza Europejski Obszar Gospodarczy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34341" w:rsidRPr="006E47DF" w:rsidRDefault="0096434C" w:rsidP="00C52DD0">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0096434C" w:rsidRPr="006E47DF" w:rsidRDefault="0096434C" w:rsidP="0096434C">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane </w:t>
+      </w:r>
+      <w:r w:rsidR="001A009B" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:strike/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>będą</w:t>
+      </w:r>
+      <w:r w:rsidR="001A009B" w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>nie będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podlegały profilowaniu lub zautomatyzowanemu podejmowaniu decyzji.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0096434C" w:rsidRPr="006E47DF" w:rsidSect="006E47DF">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
+  <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="0D577BF9"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="08543A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="88EA0766"/>
-    <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
+    <w:tmpl w:val="8A7C2A3C"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="09036668"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F484EB56"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="0EBA2C96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86C831DA"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="16B85608"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83B2B36E"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="16E03D3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DE873E0"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="17054ECB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09EABA82"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="35540C19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCA0D842"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="39B17074"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B488664C"/>
+    <w:lvl w:ilvl="0" w:tplc="DE20127A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CB1EE33A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="402623EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="369C4598"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -1491,1116 +3213,2158 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF12D46"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="445951A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BD9201CC"/>
+    <w:tmpl w:val="BC7467C6"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="505210C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF2499AA"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="5A14051D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EDABC30"/>
+    <w:lvl w:ilvl="0" w:tplc="05D05DA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="6A5B04F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE7E2DC0"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04150005">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04150001">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04150003">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04150001">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04150003">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="769632B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="644AD3EA"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="7A0E2F64"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB0C60B6"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00070D93"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00FF0E50"/>
+    <w:rsidRoot w:val="00346A45"/>
+    <w:rsid w:val="0004457C"/>
+    <w:rsid w:val="000C38EE"/>
+    <w:rsid w:val="00130518"/>
+    <w:rsid w:val="00142F3A"/>
+    <w:rsid w:val="00180D85"/>
+    <w:rsid w:val="001A009B"/>
+    <w:rsid w:val="002144A0"/>
+    <w:rsid w:val="00223852"/>
+    <w:rsid w:val="00226774"/>
+    <w:rsid w:val="002344FB"/>
+    <w:rsid w:val="00237F3A"/>
+    <w:rsid w:val="002573D7"/>
+    <w:rsid w:val="002C0505"/>
+    <w:rsid w:val="003454E5"/>
+    <w:rsid w:val="00346A45"/>
+    <w:rsid w:val="00355158"/>
+    <w:rsid w:val="003E42F6"/>
+    <w:rsid w:val="003E7A68"/>
+    <w:rsid w:val="00411A8C"/>
+    <w:rsid w:val="004E4D10"/>
+    <w:rsid w:val="004F237F"/>
+    <w:rsid w:val="00566A80"/>
+    <w:rsid w:val="0059348C"/>
+    <w:rsid w:val="005962DF"/>
+    <w:rsid w:val="005E24C3"/>
+    <w:rsid w:val="00654FE7"/>
+    <w:rsid w:val="006E4407"/>
+    <w:rsid w:val="006E47DF"/>
+    <w:rsid w:val="006F4B5B"/>
+    <w:rsid w:val="00711359"/>
+    <w:rsid w:val="00713668"/>
+    <w:rsid w:val="00741341"/>
+    <w:rsid w:val="00751E20"/>
+    <w:rsid w:val="007915FF"/>
+    <w:rsid w:val="007A2806"/>
+    <w:rsid w:val="007C48BD"/>
+    <w:rsid w:val="007E3ABB"/>
+    <w:rsid w:val="00846131"/>
+    <w:rsid w:val="00871653"/>
+    <w:rsid w:val="00883A0A"/>
+    <w:rsid w:val="008E4445"/>
+    <w:rsid w:val="0094563E"/>
+    <w:rsid w:val="00961097"/>
+    <w:rsid w:val="0096434C"/>
+    <w:rsid w:val="009657E3"/>
+    <w:rsid w:val="009A4803"/>
+    <w:rsid w:val="009A733A"/>
+    <w:rsid w:val="009C6FC7"/>
+    <w:rsid w:val="009D4F43"/>
+    <w:rsid w:val="009D5811"/>
+    <w:rsid w:val="009F4FED"/>
+    <w:rsid w:val="00A30C45"/>
+    <w:rsid w:val="00A43480"/>
+    <w:rsid w:val="00A565A6"/>
+    <w:rsid w:val="00A75EDC"/>
+    <w:rsid w:val="00A77EE1"/>
+    <w:rsid w:val="00AE153E"/>
+    <w:rsid w:val="00BA380A"/>
+    <w:rsid w:val="00BD3776"/>
+    <w:rsid w:val="00C02B34"/>
+    <w:rsid w:val="00C34341"/>
+    <w:rsid w:val="00C52DD0"/>
+    <w:rsid w:val="00C957E0"/>
+    <w:rsid w:val="00D227A2"/>
+    <w:rsid w:val="00D72DBE"/>
+    <w:rsid w:val="00D74600"/>
+    <w:rsid w:val="00DC42B3"/>
+    <w:rsid w:val="00E02973"/>
+    <w:rsid w:val="00E03239"/>
+    <w:rsid w:val="00E501B8"/>
+    <w:rsid w:val="00E7521C"/>
+    <w:rsid w:val="00F02E57"/>
+    <w:rsid w:val="00FD164A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4277FAA5"/>
-  <w15:docId w15:val="{C783CE64-9802-43B8-8720-31ABF4347398}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="0"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C66170"/>
+    <w:rsid w:val="002573D7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:qFormat/>
+    <w:rsid w:val="00346A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:rsid w:val="00346A45"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-[...59 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Tekstpodstawowy3Znak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00070D93"/>
+    <w:rsid w:val="00346A45"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
     <w:name w:val="Tekst podstawowy 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00070D93"/>
+    <w:rsid w:val="00346A45"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:rsid w:val="00346A45"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="00346A45"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD164A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD164A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
+    <w:name w:val="Tekst komentarza Znak1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD164A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstpodstawowyZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A2806"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
+    <w:name w:val="Tekst podstawowy Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A2806"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E03239"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E03239"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00070D93"/>
+    <w:rsid w:val="00DC42B3"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="0"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="002573D7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:qFormat/>
+    <w:rsid w:val="00346A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:rsid w:val="00346A45"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Tekstpodstawowy3Znak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00346A45"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
+    <w:name w:val="Tekst podstawowy 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00346A45"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:rsid w:val="00346A45"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="00346A45"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD164A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD164A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
+    <w:name w:val="Tekst komentarza Znak1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD164A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstpodstawowyZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A2806"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
+    <w:name w:val="Tekst podstawowy Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A2806"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E03239"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E03239"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC42B3"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="1975910520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2094624340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="15"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="48" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="48" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="48" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="48" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="685058561">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wso@um.wroc.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100077723AD317DD84280ACD7009CD351DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="1f11991aca76ab16207af6faab74fa76">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a4808c853e9eb948d4d7c462f60bb1c">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E9CBD55-3FA3-438B-8E64-FD3082C1CBCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{135A8C20-A282-43B9-BFB4-E23F5D5EF12F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8D99E7-9471-411D-8CC9-FDA592296D4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2980</Characters>
+  <Pages>2</Pages>
+  <Words>613</Words>
+  <Characters>3679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Wzór klauzuli informacyjnej z art. 13 RODO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3470</CharactersWithSpaces>
+  <CharactersWithSpaces>4284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>umagko03</dc:creator>
+  <dc:title>Wzór klauzuli informacyjnej z art. 13 RODO</dc:title>
+  <dc:creator>Rzepkowska Agnieszka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100077723AD317DD84280ACD7009CD351DB</vt:lpwstr>
+  </property>
+</Properties>
+</file>