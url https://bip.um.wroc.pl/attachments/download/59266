--- v0 (2025-10-11)
+++ v1 (2026-04-03)
@@ -1,97 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2465"/>
         <w:gridCol w:w="8025"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidTr="00B95477">
+      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w14:paraId="27FBBAEB" w14:textId="77777777" w:rsidTr="00B95477">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
+          <w:p w14:paraId="3707857E" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klauzula informacyjna dot</w:t>
             </w:r>
             <w:r w:rsidR="00B95477" w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ycząca</w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -107,51 +105,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">z </w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dnia 9 listopada 2000r. o repatriacji)</w:t>
             </w:r>
             <w:r w:rsidR="00C02B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
+          <w:p w14:paraId="36990904" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zgodnie z Rozporządzeniem Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych, </w:t>
             </w:r>
             <w:r w:rsidR="00B95477" w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
@@ -176,957 +174,931 @@
             <w:r w:rsidR="00C02B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidTr="00B95477">
+      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w14:paraId="2AD962D8" w14:textId="77777777" w:rsidTr="00B95477">
         <w:trPr>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
+          <w:p w14:paraId="7F3E8263" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOŻSAMOŚĆ ADMINISTRATORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
+          <w:p w14:paraId="1C1D18F0" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Administratorem Pani/Pana danych osobowych jest: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
+          <w:p w14:paraId="2352642A" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prezydent Wrocławia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidTr="00B95477">
+      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w14:paraId="66FCADCE" w14:textId="77777777" w:rsidTr="00B95477">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
+          <w:p w14:paraId="70B1CC29" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DANE KONTAKTOWE ADMINISTRATORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
+          <w:p w14:paraId="6FF23CF9" w14:textId="77777777" w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adres pocztowy: pl. Nowy Targ 1-8, 50-141 Wrocław </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
+          <w:p w14:paraId="3B1A14DE" w14:textId="77777777" w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Adres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> e-mail: wso</w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>@um.wroc.pl</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
+          <w:p w14:paraId="729F5E97" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Numer telefonu: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>+48 71 777 77 95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidTr="00F63B4F">
+      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w14:paraId="666D500F" w14:textId="77777777" w:rsidTr="00F63B4F">
         <w:trPr>
           <w:trHeight w:val="2041"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
+          <w:p w14:paraId="06A4A7DC" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DANE KONTAKTOWE INSPEKTORA OCHRONY DANYCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="004E2C45">
+          <w:p w14:paraId="75C8453C" w14:textId="77777777" w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="004E2C45">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wyznaczono inspektora ochrony danych Pana Sebastiana Sobeckiego, z którym może się Pani / Pan skontaktować poprzez :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00C02B5F">
+          <w:p w14:paraId="1F151658" w14:textId="77777777" w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00C02B5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="263"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>adres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> e-mail</w:t>
             </w:r>
             <w:r w:rsidR="00C02B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> iod@um.wroc.pl </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00C02B5F">
+          <w:p w14:paraId="0706F814" w14:textId="77777777" w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00C02B5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="263"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">numer telefonu   + 48 717 77 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 24 </w:t>
+              <w:t xml:space="preserve">numer telefonu   + 48 717 77 77 24 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00C02B5F">
+          <w:p w14:paraId="3167BD08" w14:textId="77777777" w:rsidR="00810B97" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00C02B5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="263"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pisemnie pod adresem ul. G. Zapolskiej 4, 50-032 Wrocław.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="004E2C45">
+          <w:p w14:paraId="73CBA45C" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="004E2C45">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Z inspektorem ochrony danych można się kontaktować we wszystkich sprawach dotyczących przetwarzania danych osobowych oraz korzystania z praw związanych z</w:t>
             </w:r>
             <w:r w:rsidR="00C02B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>przetwarzaniem danych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidTr="00B95477">
+      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w14:paraId="51CFC6F3" w14:textId="77777777" w:rsidTr="00B95477">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
+          <w:p w14:paraId="0AA54C5C" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CELE PRZETWARZANIA I PODSTAWA PRAWNA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
+          <w:p w14:paraId="026F1109" w14:textId="2A349442" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pani/Pana dane osobowe przetwarzane będą w celu wykonania zadań wynikających z</w:t>
             </w:r>
             <w:r w:rsidR="00C02B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>przepisów ustawy z dnia 9 listopada 2000r. o repatri</w:t>
             </w:r>
             <w:r w:rsidR="00FD7CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>acji (tekst jednolity Dz. U. z 2022</w:t>
+              <w:t>acji (tekst jednolity Dz. U. z 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB2509">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00B36BE0">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> r. poz. 1</w:t>
-[...7 lines deleted...]
-              <w:t>105</w:t>
+              <w:t xml:space="preserve"> r. poz. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB2509">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>90</w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
+          <w:p w14:paraId="79ED2ECD" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- wniosek repatrianta o zaproszenie do osiedlenia się w gminie Wrocław art.12 ust. 3 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 2;</w:t>
+              <w:t>- wniosek repatrianta o zaproszenie do osiedlenia się w gminie Wrocław art.12 ust. 3 pkt 2;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
+          <w:p w14:paraId="211199E2" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:hanging="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-podanie o wypłatę środków przyznanych decyzją Pełnomocnika Rządu do Spraw Repatriacji art. 17 ust. 1;</w:t>
+              <w:t>- decyzja Prezydenta Wrocławia przyznająca repatriantowi pomoc finansową ze środków budżetu państwa z tytułu remontu, adaptacji lub wyposażenia lokalu mieszkalnego art.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E24B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B95477">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17 ust. 2;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
+          <w:p w14:paraId="3B492EE5" w14:textId="172C0F6B" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:hanging="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- decyzja Prezydenta Wrocławia przyznająca repatriantowi pomoc finansową ze środków budżetu państwa z tytułu remontu, adaptacji lub wyposażenia lokalu mieszkalnego art.</w:t>
-[...15 lines deleted...]
-              <w:t>17 ust. 2;</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB2509">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B95477">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>decyzja Prezydenta Wrocławia przyznająca osobę wspierającą repatrianta w adaptacji na terytorium Rzeczypospolitej Polskiej art. 20n;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
+          <w:p w14:paraId="0198DF16" w14:textId="10583592" w:rsidR="00810B97" w:rsidRPr="00BB2509" w:rsidRDefault="009D63D0" w:rsidP="00BB2509">
             <w:pPr>
-              <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="102" w:hanging="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B95477">
-[...5 lines deleted...]
-              <w:t>- decyzja Prezydenta Wrocławia przyznająca osobę wspierającą repatrianta w adaptacji na terytorium Rzeczypospolitej Polskiej art. 20n;</w:t>
+            <w:r w:rsidRPr="00BB2509">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB2509">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D66CDE" w:rsidRPr="00BB2509">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aktywizacja zawodowa repatrianta art. 23, art. 23a, art. 24, art. 25, art. 26;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00810B97" w:rsidRPr="008E24B3" w:rsidRDefault="009D63D0" w:rsidP="009D63D0">
+          <w:p w14:paraId="60B304F0" w14:textId="230BD046" w:rsidR="00D66CDE" w:rsidRPr="008E24B3" w:rsidRDefault="00BB2509" w:rsidP="00C02B5F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:hanging="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D66CDE" w:rsidRPr="008E24B3">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>aktywizacja zawodowa repatrianta art. 23, art. 23a, art. 24, art. 25, art. 26;</w:t>
+              <w:t xml:space="preserve">realizacja zdań </w:t>
+            </w:r>
+            <w:r w:rsidR="008E24B3" w:rsidRPr="008E24B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dotyczących</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66CDE" w:rsidRPr="008E24B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pomoc</w:t>
+            </w:r>
+            <w:r w:rsidR="008E24B3" w:rsidRPr="008E24B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66CDE" w:rsidRPr="008E24B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na przeprowadzenie remontu, adaptacji lub wyposażenia lokalu mieszkalnego na wniosek repatrianta</w:t>
+            </w:r>
+            <w:r w:rsidR="008E24B3" w:rsidRPr="008E24B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na podstawie art. 22</w:t>
+            </w:r>
+            <w:r w:rsidR="00D66CDE" w:rsidRPr="008E24B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="008E24B3" w:rsidRDefault="00D66CDE" w:rsidP="00C02B5F">
-[...75 lines deleted...]
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="008E24B3">
+          <w:p w14:paraId="4ED16300" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="008E24B3">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Podanie przez Pana/Panią danych osobowych gromadzonych w dokumentacji jest wymogiem ustawowym.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidTr="00B95477">
+      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w14:paraId="4B754284" w14:textId="77777777" w:rsidTr="00B95477">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
+          <w:p w14:paraId="2B102ADA" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ODBIORCY DANYCH</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
+          <w:p w14:paraId="2648A71E" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
+          <w:p w14:paraId="4C3FED09" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="00B95477">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pani/Pana dane osobowe będą przekazywane organom administracji publicznej</w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>celem realizacji procedury repatriacyjnej oraz naszym dostawcom usług IT, którym zlecimy usługi związane z przetwarzaniem danych osobowych. Takie podmioty przetwarzają dane na podstawie umowy z nami i tylko zgodnie z naszymi poleceniami.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidTr="00B95477">
+      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w14:paraId="57D97E44" w14:textId="77777777" w:rsidTr="00B95477">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
+          <w:p w14:paraId="6C85B065" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OKRES PRZECHOWYWANIA DANYCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="008E24B3">
+          <w:p w14:paraId="5FCD08DA" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE" w:rsidP="008E24B3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pani/Pana dane osobowe będą przechowywane przez okresy zgodne z kategoriami archiwalnymi, o których mowa w Rozporządzeniu Prezesa Rady Ministrów z dnia 18</w:t>
             </w:r>
             <w:r w:rsidR="008E24B3">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1151,260 +1123,260 @@
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>U. z</w:t>
             </w:r>
             <w:r w:rsidR="008E24B3">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2011 r. Nr 14, poz. 67).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidTr="00B95477">
+      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w14:paraId="2B96736A" w14:textId="77777777" w:rsidTr="00B95477">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
+          <w:p w14:paraId="4DCDE632" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PRAWA PODMIOTÓW DANYCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
+          <w:p w14:paraId="6F04F0CA" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Przysługuje Pani/Panu prawo dostępu do Pani/Pana danych, prawo żądania ich sprostowania oraz uzupełnienie niekompletnych danych i prawo do ograniczenia przetwarzania danych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidTr="00B95477">
+      <w:tr w:rsidR="00D66CDE" w:rsidRPr="00B95477" w14:paraId="2B84756F" w14:textId="77777777" w:rsidTr="00B95477">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
+          <w:p w14:paraId="45D67110" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00D66CDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PRAWO WNIESIENIA SKARGI DO ORGANU NADZORCZEGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
+          <w:p w14:paraId="4EBC5E8F" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00B95477" w:rsidRDefault="00810B97" w:rsidP="00B95477">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B95477">
               <w:rPr>
                 <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ma Pan/Pani prawo wniesienia skargi do organu nadzorczego, tj. Prezesa Urzędu Ochrony Danych Osobowych, gdy uzna Pani/Pan, iż przetwarzanie dotyczących Pani/Pana danych osobowych narusza przepisy RODO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D66CDE" w:rsidRPr="00C02B5F" w:rsidRDefault="00D66CDE">
+    <w:p w14:paraId="1399E2DE" w14:textId="77777777" w:rsidR="00D66CDE" w:rsidRPr="00C02B5F" w:rsidRDefault="00D66CDE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Bahnschrift SemiBold" w:hAnsi="Bahnschrift SemiBold" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D66CDE" w:rsidRPr="00C02B5F" w:rsidSect="00B95477">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1417" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bahnschrift SemiBold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="160D25E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E40E87EC"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1473,51 +1445,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19BB59F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32CC2E8A"/>
     <w:lvl w:ilvl="0" w:tplc="4B28D2EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1586,51 +1558,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF12D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="040A673E"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4B28D2EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -1699,51 +1671,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C916841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92BA5B02"/>
     <w:lvl w:ilvl="0" w:tplc="65BE943C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1839,51 +1811,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64CC426E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C4ABE98"/>
     <w:lvl w:ilvl="0" w:tplc="BCE08C10">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1068"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1788"/>
@@ -1978,51 +1950,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6108"/>
         </w:tabs>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6828"/>
         </w:tabs>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65B63A60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4664A7C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2091,51 +2063,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED40C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CE065C8"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2229,293 +2201,529 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D66CDE"/>
     <w:rsid w:val="002D61B6"/>
     <w:rsid w:val="004E2C45"/>
     <w:rsid w:val="00685649"/>
     <w:rsid w:val="00796A72"/>
     <w:rsid w:val="00810B97"/>
     <w:rsid w:val="008E24B3"/>
     <w:rsid w:val="009B5FE1"/>
     <w:rsid w:val="009D63D0"/>
     <w:rsid w:val="00B36BE0"/>
     <w:rsid w:val="00B95477"/>
+    <w:rsid w:val="00BB2509"/>
     <w:rsid w:val="00C02B5F"/>
     <w:rsid w:val="00D31A95"/>
     <w:rsid w:val="00D36548"/>
     <w:rsid w:val="00D66CDE"/>
     <w:rsid w:val="00F63B4F"/>
     <w:rsid w:val="00FD7CDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6B6F253A"/>
+  <w15:docId w15:val="{F56622BF-47F4-42FB-ADD2-01B83FD58E09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...143 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00685649"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00685649"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -2576,100 +2784,103 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tematkomentarza">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstkomentarza"/>
     <w:next w:val="Tekstkomentarza"/>
     <w:link w:val="TematkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00685649"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00685649"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00685649"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00685649"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalnyWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00685649"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -2922,67 +3133,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>469</Words>
-  <Characters>3013</Characters>
+  <Words>482</Words>
+  <Characters>2897</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Klauzula informacyjna dot</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstwo Cyfryzacji</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3476</CharactersWithSpaces>
+  <CharactersWithSpaces>3373</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Klauzula informacyjna dot</dc:title>
   <dc:creator>Kopytowska Katarzyna</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>