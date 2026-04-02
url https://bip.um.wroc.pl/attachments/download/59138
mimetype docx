--- v1 (2026-02-05)
+++ v2 (2026-04-02)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="31E51A66" w14:textId="5233D7F5" w:rsidR="00BE4B17" w:rsidRDefault="00BE4B17" w:rsidP="008E0750">
+    <w:p w14:paraId="31E51A66" w14:textId="5233D7F5" w:rsidR="00BE4B17" w:rsidRDefault="00BE4B17" w:rsidP="00281A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2625"/>
         </w:tabs>
         <w:spacing w:before="1080" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00933B72">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -109,129 +109,145 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="579B3178" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00B5030D" w:rsidRDefault="001621E0" w:rsidP="00423B63">
       <w:pPr>
         <w:spacing w:before="1440" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5030D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>URZĄD MIEJSKI WROCŁAWIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C59AA3" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00B5030D" w:rsidRDefault="001621E0" w:rsidP="001621E0">
+    <w:p w14:paraId="77C59AA3" w14:textId="49EEEB01" w:rsidR="001621E0" w:rsidRPr="00B5030D" w:rsidRDefault="001621E0" w:rsidP="001621E0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5030D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Wydział Lokali Mieszkalnych</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72CA5B71" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00B5030D" w:rsidRDefault="001621E0" w:rsidP="001621E0">
+        <w:t xml:space="preserve">Wydział </w:t>
+      </w:r>
+      <w:r w:rsidR="00325538">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mieszkalnictwa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CA5B71" w14:textId="5EC21168" w:rsidR="001621E0" w:rsidRPr="00B5030D" w:rsidRDefault="00325538" w:rsidP="001621E0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5030D">
-[...5 lines deleted...]
-        <w:t>pl. Nowy Targ 1-8</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="001621E0" w:rsidRPr="00B5030D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5823048C" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00B5030D" w:rsidRDefault="001621E0" w:rsidP="001621E0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5030D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52724A7F" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00165A29" w:rsidRDefault="001621E0" w:rsidP="00DF2DB2">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165A29">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">WNIOSEK </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A0C999" w14:textId="3C38E221" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="05A0C999" w14:textId="3C38E221" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1215042987"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E229BB" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -251,429 +267,429 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uregulowanie tytułu prawnego do lokalu mieszkalnego po:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0462B5CC" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="0462B5CC" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-174497268"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B855E2" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00736A2A">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zgonie najemcy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E503F6" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="59E503F6" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-579978252"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E229BB" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00736A2A">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wyprowadzeniu się najemcy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D5DEB1" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="41D5DEB1" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1982422850"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B855E2" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00736A2A">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o ponowne zawarcie umowy najmu lokalu po spłacie zadłużenia,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CCFC79" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="44CCFC79" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1246953338"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B855E2" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00736A2A">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o przedłużenie umowy najmu socjalnego lokalu,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FE9570" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="06FE9570" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1478342000"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B855E2" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00736A2A">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o przedłużenie umowy najmu tymczasowego pomieszczenia,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB7973E" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="6FB7973E" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-563715831"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B855E2" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00736A2A">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o najem części lokalu zwolnionego przez innego najemcę,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71321025" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="71321025" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-459259461"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B855E2" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00736A2A">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o najem lokalu zamiennego np. z tytułu wykwaterowania,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A24791" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="28A24791" w14:textId="77777777" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-168719978"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B855E2" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00736A2A">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001621E0" w:rsidRPr="00DF2DB2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o najem innego lokalu w związku z koniecznością opróżnienia dotychczas zajmowanego,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A03D58" w14:textId="39DA1575" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="008E0750" w:rsidP="006071F9">
+    <w:p w14:paraId="74A03D58" w14:textId="39DA1575" w:rsidR="001621E0" w:rsidRPr="00DF2DB2" w:rsidRDefault="00281A0C" w:rsidP="006071F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1370377104"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B855E2" w:rsidRPr="00DF2DB2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
@@ -2513,51 +2529,51 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4EBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczenie o posiadaniu/nieposiadaniu tytułu prawnego do innego lokalu lub budynku mieszkalnego </w:t>
       </w:r>
       <w:r w:rsidRPr="005E4EBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(wypełnia wnioskodawca):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5580690B" w14:textId="14644EB0" w:rsidR="005E4EBE" w:rsidRPr="005E4EBE" w:rsidRDefault="008E0750" w:rsidP="00DA0243">
+    <w:p w14:paraId="5580690B" w14:textId="14644EB0" w:rsidR="005E4EBE" w:rsidRPr="005E4EBE" w:rsidRDefault="00281A0C" w:rsidP="00DA0243">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1235390708"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002766A8" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -2581,51 +2597,51 @@
       <w:r w:rsidR="009E68FD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005E4EBE" w:rsidRPr="005E4EBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o przyznanie lokalu nie posiada tytułu prawnego do innego lokalu lub budynku mieszkalnego</w:t>
       </w:r>
       <w:r w:rsidR="0062135C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4AADC1" w14:textId="0687153F" w:rsidR="005E4EBE" w:rsidRPr="005E4EBE" w:rsidRDefault="008E0750" w:rsidP="00DA0243">
+    <w:p w14:paraId="3A4AADC1" w14:textId="0687153F" w:rsidR="005E4EBE" w:rsidRPr="005E4EBE" w:rsidRDefault="00281A0C" w:rsidP="00DA0243">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="2114941021"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F233F" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -2665,51 +2681,51 @@
       <w:r w:rsidR="00DA0243" w:rsidRPr="0062135C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>na stronie nr 3</w:t>
       </w:r>
       <w:r w:rsidR="005E4EBE" w:rsidRPr="005E4EBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00917761">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF88806" w14:textId="5DE30936" w:rsidR="005E4EBE" w:rsidRDefault="008E0750" w:rsidP="00DA0243">
+    <w:p w14:paraId="5DF88806" w14:textId="5DE30936" w:rsidR="005E4EBE" w:rsidRDefault="00281A0C" w:rsidP="00DA0243">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="149569859"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006C6DAE" w:rsidRPr="002766A8">
             <w:rPr>
@@ -4010,51 +4026,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba</w:t>
       </w:r>
       <w:r w:rsidR="00817E12" w:rsidRPr="004775B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> lokali gminy:</w:t>
       </w:r>
       <w:r w:rsidR="00817E12" w:rsidRPr="004775B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E4A388" w14:textId="27345FED" w:rsidR="00817E12" w:rsidRPr="004775B1" w:rsidRDefault="008E0750" w:rsidP="004775B1">
+    <w:p w14:paraId="41E4A388" w14:textId="27345FED" w:rsidR="00817E12" w:rsidRPr="004775B1" w:rsidRDefault="00281A0C" w:rsidP="004775B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1351715657"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F70FD2" w:rsidRPr="004775B1">
@@ -4062,51 +4078,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="003D77E8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00817E12" w:rsidRPr="004775B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lokal samodzielny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B625DDD" w14:textId="1F50D134" w:rsidR="00817E12" w:rsidRPr="004775B1" w:rsidRDefault="008E0750" w:rsidP="0059531F">
+    <w:p w14:paraId="7B625DDD" w14:textId="1F50D134" w:rsidR="00817E12" w:rsidRPr="004775B1" w:rsidRDefault="00281A0C" w:rsidP="0059531F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-492871881"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00817E12" w:rsidRPr="002766A8">
@@ -4370,227 +4386,227 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="2268"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004775B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyposażenie w instalacje:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C909DF8" w14:textId="77777777" w:rsidR="009E05E0" w:rsidRDefault="008E0750" w:rsidP="00EE4696">
+    <w:p w14:paraId="7C909DF8" w14:textId="77777777" w:rsidR="009E05E0" w:rsidRDefault="00281A0C" w:rsidP="00EE4696">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="2268"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1893619855"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE4696">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EE4696">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wodna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53092D9A" w14:textId="77777777" w:rsidR="00EE4696" w:rsidRDefault="008E0750" w:rsidP="00EE4696">
+    <w:p w14:paraId="53092D9A" w14:textId="77777777" w:rsidR="00EE4696" w:rsidRDefault="00281A0C" w:rsidP="00EE4696">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="2268"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1218967692"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE4696">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EE4696">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kanalizacyjna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22274630" w14:textId="77777777" w:rsidR="00F70FD2" w:rsidRDefault="008E0750" w:rsidP="00EE4696">
+    <w:p w14:paraId="22274630" w14:textId="77777777" w:rsidR="00F70FD2" w:rsidRDefault="00281A0C" w:rsidP="00EE4696">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="2268"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1215170315"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE4696">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EE4696">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>gazowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BC5FBA" w14:textId="77777777" w:rsidR="00EE4696" w:rsidRDefault="008E0750" w:rsidP="00EE4696">
+    <w:p w14:paraId="57BC5FBA" w14:textId="77777777" w:rsidR="00EE4696" w:rsidRDefault="00281A0C" w:rsidP="00EE4696">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="2268"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1875569458"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE4696">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EE4696">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>centralne ogrzewanie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B13690" w14:textId="77777777" w:rsidR="00EE4696" w:rsidRDefault="008E0750" w:rsidP="0059531F">
+    <w:p w14:paraId="70B13690" w14:textId="77777777" w:rsidR="00EE4696" w:rsidRDefault="00281A0C" w:rsidP="0059531F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1162004496"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE4696">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -6938,77 +6954,93 @@
         </w:rPr>
         <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD33D07" w14:textId="77777777" w:rsidR="00984627" w:rsidRPr="00984627" w:rsidRDefault="00984627" w:rsidP="00984627">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984627">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Można się z nami skontaktować w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD8FC6D" w14:textId="77777777" w:rsidR="00984627" w:rsidRPr="00984627" w:rsidRDefault="00984627" w:rsidP="00984627">
+    <w:p w14:paraId="6BD8FC6D" w14:textId="6D8ACBF6" w:rsidR="00984627" w:rsidRPr="00984627" w:rsidRDefault="00984627" w:rsidP="00984627">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984627">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+        <w:t xml:space="preserve">listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, </w:t>
+      </w:r>
+      <w:r w:rsidR="000830CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984627">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E58C074" w14:textId="77777777" w:rsidR="00984627" w:rsidRPr="00984627" w:rsidRDefault="00984627" w:rsidP="00984627">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984627">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -8106,83 +8138,91 @@
         </w:rPr>
         <w:t xml:space="preserve">W Urzędzie został wyznaczony Inspektor Ochrony Danych. Jest to osoba z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1FFC3B" w14:textId="77777777" w:rsidR="00984627" w:rsidRPr="00984627" w:rsidRDefault="00984627" w:rsidP="00984627">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984627">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751C406B" w14:textId="2FAE008F" w:rsidR="00984627" w:rsidRPr="00984627" w:rsidRDefault="00984627" w:rsidP="00984627">
+    <w:p w14:paraId="751C406B" w14:textId="5042B1AB" w:rsidR="00984627" w:rsidRPr="00984627" w:rsidRDefault="00984627" w:rsidP="00984627">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984627">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">listownie na adres: </w:t>
       </w:r>
+      <w:r w:rsidR="000830CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
       <w:r w:rsidR="001D0582">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>al. Marcina Kromera 44, 51-163 Wrocław</w:t>
+        <w:t>l. Marcina Kromera 44, 51-163 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E032AB" w14:textId="77777777" w:rsidR="00984627" w:rsidRPr="00984627" w:rsidRDefault="00984627" w:rsidP="00984627">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984627">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -11669,81 +11709,84 @@
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001621E0"/>
     <w:rsid w:val="0002319E"/>
     <w:rsid w:val="00024CAC"/>
     <w:rsid w:val="000420A2"/>
     <w:rsid w:val="00051CA0"/>
     <w:rsid w:val="00065288"/>
+    <w:rsid w:val="000830CA"/>
     <w:rsid w:val="000B64AA"/>
     <w:rsid w:val="000E5EA4"/>
     <w:rsid w:val="000E6FE6"/>
     <w:rsid w:val="000F5923"/>
     <w:rsid w:val="00116A98"/>
     <w:rsid w:val="00134F5F"/>
     <w:rsid w:val="001621E0"/>
     <w:rsid w:val="00162F61"/>
     <w:rsid w:val="00165A29"/>
     <w:rsid w:val="00170DB6"/>
     <w:rsid w:val="001739CE"/>
     <w:rsid w:val="00175554"/>
     <w:rsid w:val="001A25BB"/>
     <w:rsid w:val="001C02E2"/>
     <w:rsid w:val="001C02F1"/>
     <w:rsid w:val="001C1487"/>
     <w:rsid w:val="001D0582"/>
     <w:rsid w:val="0020156D"/>
     <w:rsid w:val="00210005"/>
     <w:rsid w:val="00243824"/>
     <w:rsid w:val="00275698"/>
     <w:rsid w:val="002762D9"/>
     <w:rsid w:val="002766A8"/>
+    <w:rsid w:val="00281A0C"/>
     <w:rsid w:val="00287926"/>
     <w:rsid w:val="002C499F"/>
     <w:rsid w:val="002D55D8"/>
     <w:rsid w:val="002E14ED"/>
     <w:rsid w:val="002F491A"/>
     <w:rsid w:val="002F64F2"/>
     <w:rsid w:val="002F6AD3"/>
     <w:rsid w:val="003020D6"/>
+    <w:rsid w:val="00325538"/>
     <w:rsid w:val="00326C3B"/>
     <w:rsid w:val="00335E78"/>
     <w:rsid w:val="0034384B"/>
     <w:rsid w:val="00356403"/>
     <w:rsid w:val="00376AE7"/>
     <w:rsid w:val="00382074"/>
     <w:rsid w:val="003935BC"/>
     <w:rsid w:val="003B1C68"/>
     <w:rsid w:val="003B441E"/>
     <w:rsid w:val="003B7C75"/>
     <w:rsid w:val="003C2851"/>
     <w:rsid w:val="003D77E8"/>
     <w:rsid w:val="00410767"/>
     <w:rsid w:val="00417CCA"/>
     <w:rsid w:val="004236DB"/>
     <w:rsid w:val="00423B63"/>
     <w:rsid w:val="004432F9"/>
     <w:rsid w:val="00446B60"/>
     <w:rsid w:val="00454375"/>
     <w:rsid w:val="00456148"/>
     <w:rsid w:val="004721E3"/>
     <w:rsid w:val="004729D5"/>
     <w:rsid w:val="004775B1"/>
     <w:rsid w:val="00483868"/>
     <w:rsid w:val="00484944"/>
@@ -11797,51 +11840,50 @@
     <w:rsid w:val="006F202D"/>
     <w:rsid w:val="00702690"/>
     <w:rsid w:val="00704B2E"/>
     <w:rsid w:val="007101DD"/>
     <w:rsid w:val="00710788"/>
     <w:rsid w:val="0071481F"/>
     <w:rsid w:val="0072787B"/>
     <w:rsid w:val="00736A2A"/>
     <w:rsid w:val="007424C9"/>
     <w:rsid w:val="0077279C"/>
     <w:rsid w:val="00783ACC"/>
     <w:rsid w:val="007A7E0A"/>
     <w:rsid w:val="007B36E5"/>
     <w:rsid w:val="007E08F0"/>
     <w:rsid w:val="007E1B70"/>
     <w:rsid w:val="007E4AD0"/>
     <w:rsid w:val="00815BF3"/>
     <w:rsid w:val="00817B8D"/>
     <w:rsid w:val="00817E12"/>
     <w:rsid w:val="00834A5B"/>
     <w:rsid w:val="00836037"/>
     <w:rsid w:val="00847937"/>
     <w:rsid w:val="0085347F"/>
     <w:rsid w:val="008955D5"/>
     <w:rsid w:val="008A7F38"/>
-    <w:rsid w:val="008E0750"/>
     <w:rsid w:val="008E0BAB"/>
     <w:rsid w:val="008F17FF"/>
     <w:rsid w:val="008F2EDD"/>
     <w:rsid w:val="008F6768"/>
     <w:rsid w:val="008F7C6C"/>
     <w:rsid w:val="00917761"/>
     <w:rsid w:val="00925606"/>
     <w:rsid w:val="0092622A"/>
     <w:rsid w:val="00930000"/>
     <w:rsid w:val="00933B72"/>
     <w:rsid w:val="00936993"/>
     <w:rsid w:val="00950BCE"/>
     <w:rsid w:val="0095305D"/>
     <w:rsid w:val="00967FAA"/>
     <w:rsid w:val="00984627"/>
     <w:rsid w:val="00994473"/>
     <w:rsid w:val="009A0237"/>
     <w:rsid w:val="009B6B00"/>
     <w:rsid w:val="009E05E0"/>
     <w:rsid w:val="009E2530"/>
     <w:rsid w:val="009E68FD"/>
     <w:rsid w:val="009F0838"/>
     <w:rsid w:val="009F6A0D"/>
     <w:rsid w:val="00A57D8A"/>
     <w:rsid w:val="00A65D9C"/>
@@ -12966,67 +13008,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3147726D-F5AC-4C64-B976-DA4C657C5896}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2110</Words>
-  <Characters>12661</Characters>
+  <Words>2109</Words>
+  <Characters>12657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>105</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gmina Wroclaw</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14742</CharactersWithSpaces>
+  <CharactersWithSpaces>14737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WLM_wniosek_o_uregulowanie_tytułu_prawnego</dc:title>
   <dc:creator>Czajkowski Bartosz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>