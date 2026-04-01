--- v1 (2026-02-05)
+++ v2 (2026-04-01)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5934F895" w14:textId="15BCCC37" w:rsidR="00540AEF" w:rsidRDefault="00540AEF" w:rsidP="00D453C3">
+    <w:p w14:paraId="5934F895" w14:textId="15BCCC37" w:rsidR="00540AEF" w:rsidRDefault="00540AEF" w:rsidP="00673394">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:before="960" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adnotacje urzędu</w:t>
       </w:r>
       <w:r w:rsidR="00C160F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -104,86 +104,102 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA64920" w14:textId="77777777" w:rsidR="00540AEF" w:rsidRPr="00B5030D" w:rsidRDefault="00540AEF" w:rsidP="00540AEF">
       <w:pPr>
         <w:spacing w:before="480" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5030D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>URZĄD MIEJSKI WROCŁAWIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0950425F" w14:textId="77777777" w:rsidR="00540AEF" w:rsidRPr="00B5030D" w:rsidRDefault="00540AEF" w:rsidP="00540AEF">
+    <w:p w14:paraId="0950425F" w14:textId="2CE7BBF7" w:rsidR="00540AEF" w:rsidRPr="00B5030D" w:rsidRDefault="00540AEF" w:rsidP="00540AEF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5030D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Wydział Lokali Mieszkalnych</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="670EDFA5" w14:textId="77777777" w:rsidR="00540AEF" w:rsidRPr="00B5030D" w:rsidRDefault="00540AEF" w:rsidP="00540AEF">
+        <w:t xml:space="preserve">Wydział </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF152A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mieszkalnictwa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670EDFA5" w14:textId="0C04CEBD" w:rsidR="00540AEF" w:rsidRPr="00B5030D" w:rsidRDefault="00EF152A" w:rsidP="00540AEF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5030D">
-[...5 lines deleted...]
-        <w:t>pl. Nowy Targ 1-8</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AEF" w:rsidRPr="00B5030D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A6B26E" w14:textId="77777777" w:rsidR="00540AEF" w:rsidRPr="00B5030D" w:rsidRDefault="00540AEF" w:rsidP="00540AEF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5030D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5617F89B" w14:textId="77777777" w:rsidR="00540AEF" w:rsidRPr="00165A29" w:rsidRDefault="00540AEF" w:rsidP="00540AEF">
       <w:pPr>
         <w:spacing w:before="480" w:after="0"/>
         <w:jc w:val="center"/>
@@ -1573,51 +1589,51 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4EBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczenie o posiadaniu/nieposiadaniu tytułu prawnego do innego lokalu lub budynku mieszkalnego </w:t>
       </w:r>
       <w:r w:rsidRPr="005E4EBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(wypełnia wnioskodawca):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E48E825" w14:textId="7111C89C" w:rsidR="00635267" w:rsidRPr="005E4EBE" w:rsidRDefault="00D453C3" w:rsidP="008E63B0">
+    <w:p w14:paraId="1E48E825" w14:textId="7111C89C" w:rsidR="00635267" w:rsidRPr="005E4EBE" w:rsidRDefault="00673394" w:rsidP="008E63B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1235390708"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00635267" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -1635,51 +1651,51 @@
       <w:r w:rsidR="00647EE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00635267" w:rsidRPr="005E4EBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o przyznanie lokalu nie posiada tytułu prawnego do innego lokalu lub budynku mieszkalnego</w:t>
       </w:r>
       <w:r w:rsidR="00647EE8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFEA0C4" w14:textId="720D1FFC" w:rsidR="00635267" w:rsidRPr="005E4EBE" w:rsidRDefault="00D453C3" w:rsidP="008E63B0">
+    <w:p w14:paraId="6DFEA0C4" w14:textId="720D1FFC" w:rsidR="00635267" w:rsidRPr="005E4EBE" w:rsidRDefault="00673394" w:rsidP="008E63B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="2114941021"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00635267" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -1697,51 +1713,51 @@
       <w:r w:rsidR="00635267">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00635267" w:rsidRPr="005E4EBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(w przypadku zaznaczenia należy wypełnić tabelę poniżej)</w:t>
       </w:r>
       <w:r w:rsidR="00C160F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6A6A6D" w14:textId="61415691" w:rsidR="00635267" w:rsidRDefault="00D453C3" w:rsidP="008E63B0">
+    <w:p w14:paraId="5C6A6A6D" w14:textId="61415691" w:rsidR="00635267" w:rsidRDefault="00673394" w:rsidP="008E63B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="149569859"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00635267" w:rsidRPr="002766A8">
             <w:rPr>
@@ -2463,256 +2479,256 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oświadczam, że otrzymuję bądź osoby objęte wnioskiem otrzymują:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54100143" w14:textId="77777777" w:rsidR="00E976AF" w:rsidRDefault="00E976AF" w:rsidP="009A257C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E976AF" w:rsidSect="00B3371A">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="050D5304" w14:textId="63DA0BE9" w:rsidR="00E976AF" w:rsidRDefault="00D453C3" w:rsidP="00D27FB3">
+    <w:p w14:paraId="050D5304" w14:textId="63DA0BE9" w:rsidR="00E976AF" w:rsidRDefault="00673394" w:rsidP="00D27FB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1276675801"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E976AF" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E976AF" w:rsidRPr="00E976AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Świadczenie rodzicielskie z tytułu urodzenia/przysposobienia/objęcia opieką dziecka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B36749A" w14:textId="44148FB6" w:rsidR="00E976AF" w:rsidRDefault="00D453C3" w:rsidP="00D27FB3">
+    <w:p w14:paraId="6B36749A" w14:textId="44148FB6" w:rsidR="00E976AF" w:rsidRDefault="00673394" w:rsidP="00D27FB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1276675802"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E976AF" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E976AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zasiłek macierzyński</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232421F9" w14:textId="21D6AF6C" w:rsidR="00E976AF" w:rsidRDefault="00D453C3" w:rsidP="00D27FB3">
+    <w:p w14:paraId="232421F9" w14:textId="21D6AF6C" w:rsidR="00E976AF" w:rsidRDefault="00673394" w:rsidP="00D27FB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1276675803"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E976AF" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E976AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rentę</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3801D5" w14:textId="12535453" w:rsidR="00E976AF" w:rsidRDefault="00D453C3" w:rsidP="00D27FB3">
+    <w:p w14:paraId="3C3801D5" w14:textId="12535453" w:rsidR="00E976AF" w:rsidRDefault="00673394" w:rsidP="00D27FB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1276675804"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E976AF" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E976AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Emeryturę</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAB20F2" w14:textId="15116BEE" w:rsidR="00D27FB3" w:rsidRDefault="00D453C3" w:rsidP="00D27FB3">
+    <w:p w14:paraId="4BAB20F2" w14:textId="15116BEE" w:rsidR="00D27FB3" w:rsidRDefault="00673394" w:rsidP="00D27FB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1276675805"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E976AF" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D27FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alimenty zasądzone prawomocnym wyrokiem sądu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1931661B" w14:textId="77777777" w:rsidR="00C160F2" w:rsidRDefault="00D453C3" w:rsidP="00C160F2">
+    <w:p w14:paraId="1931661B" w14:textId="77777777" w:rsidR="00C160F2" w:rsidRDefault="00673394" w:rsidP="00C160F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-852877183"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C160F2" w:rsidRPr="002766A8">
             <w:rPr>
@@ -2758,174 +2774,174 @@
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1276675811"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaliczkę alimentacyjną</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554D87D9" w14:textId="3A5C15DC" w:rsidR="00C160F2" w:rsidRDefault="00D453C3" w:rsidP="00D27FB3">
+    <w:p w14:paraId="554D87D9" w14:textId="3A5C15DC" w:rsidR="00C160F2" w:rsidRDefault="00673394" w:rsidP="00D27FB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="885148896"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C160F2" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C160F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Świadczenie z funduszu alimentacyjnego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6490BAB3" w14:textId="77777777" w:rsidR="00D27FB3" w:rsidRDefault="00D453C3" w:rsidP="00D27FB3">
+    <w:p w14:paraId="6490BAB3" w14:textId="77777777" w:rsidR="00D27FB3" w:rsidRDefault="00673394" w:rsidP="00D27FB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1276675812"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D27FB3" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D27FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zasiłek dla osoby zarejestrowanej jako bezrobotna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F575340" w14:textId="77777777" w:rsidR="00D27FB3" w:rsidRDefault="00D453C3" w:rsidP="00D27FB3">
+    <w:p w14:paraId="1F575340" w14:textId="77777777" w:rsidR="00D27FB3" w:rsidRDefault="00673394" w:rsidP="00D27FB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1276675813"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D27FB3" w:rsidRPr="002766A8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D27FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Stypendium doktoranckie/sportowe/socjalne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74217924" w14:textId="3F07DED5" w:rsidR="00064194" w:rsidRDefault="00D453C3">
+    <w:p w14:paraId="74217924" w14:textId="3F07DED5" w:rsidR="00064194" w:rsidRDefault="00673394">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1276675814"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D27FB3" w:rsidRPr="002766A8">
             <w:rPr>
@@ -5827,76 +5843,92 @@
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk218764573"/>
       <w:r w:rsidRPr="00C07A8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00617D45" w:rsidRPr="00A30C45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, z którym można się skontaktować w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF78C26" w14:textId="4CD4D1E4" w:rsidR="00710945" w:rsidRDefault="00710945" w:rsidP="001F5C40">
+    <w:p w14:paraId="7BF78C26" w14:textId="69694376" w:rsidR="00710945" w:rsidRDefault="00710945" w:rsidP="001F5C40">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710945">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+        <w:t xml:space="preserve">listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710945">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="42BBE469" w14:textId="53AF0249" w:rsidR="00C07A8D" w:rsidRPr="00C07A8D" w:rsidRDefault="00C07A8D" w:rsidP="00C07A8D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07A8D">
         <w:rPr>
@@ -7006,83 +7038,91 @@
         </w:rPr>
         <w:t xml:space="preserve">W Urzędzie został wyznaczony Inspektor Ochrony Danych. Jest to osoba z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAA58B6" w14:textId="77777777" w:rsidR="00C07A8D" w:rsidRPr="00C07A8D" w:rsidRDefault="00C07A8D" w:rsidP="00C07A8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07A8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6519F0FE" w14:textId="2BB0BBD3" w:rsidR="00C07A8D" w:rsidRPr="00C07A8D" w:rsidRDefault="00C07A8D" w:rsidP="00C07A8D">
+    <w:p w14:paraId="6519F0FE" w14:textId="76CDBA6E" w:rsidR="00C07A8D" w:rsidRPr="00C07A8D" w:rsidRDefault="00C07A8D" w:rsidP="00C07A8D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07A8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">listownie na adres: </w:t>
       </w:r>
+      <w:r w:rsidR="003F4F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
       <w:r w:rsidR="003A7E7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>al. Marcina Kromera 44, 51-163 Wrocław</w:t>
+        <w:t>l. Marcina Kromera 44, 51-163 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3F26ED" w14:textId="77777777" w:rsidR="00C07A8D" w:rsidRPr="00C07A8D" w:rsidRDefault="00C07A8D" w:rsidP="00C07A8D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07A8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -10982,80 +11022,82 @@
     <w:rsid w:val="001D3A6B"/>
     <w:rsid w:val="001E46E4"/>
     <w:rsid w:val="001E75F8"/>
     <w:rsid w:val="001F5C40"/>
     <w:rsid w:val="00210501"/>
     <w:rsid w:val="00226586"/>
     <w:rsid w:val="00240548"/>
     <w:rsid w:val="002925FC"/>
     <w:rsid w:val="002D6CF4"/>
     <w:rsid w:val="002D72B0"/>
     <w:rsid w:val="002F362E"/>
     <w:rsid w:val="002F7E6A"/>
     <w:rsid w:val="00301CCC"/>
     <w:rsid w:val="0030249E"/>
     <w:rsid w:val="0033149D"/>
     <w:rsid w:val="00347687"/>
     <w:rsid w:val="003549C9"/>
     <w:rsid w:val="00356A1B"/>
     <w:rsid w:val="0038613E"/>
     <w:rsid w:val="0039596E"/>
     <w:rsid w:val="003A2FD8"/>
     <w:rsid w:val="003A325B"/>
     <w:rsid w:val="003A7E7B"/>
     <w:rsid w:val="003C5F3C"/>
     <w:rsid w:val="003D664A"/>
+    <w:rsid w:val="003F4F2B"/>
     <w:rsid w:val="00405D79"/>
     <w:rsid w:val="0043403E"/>
     <w:rsid w:val="00434354"/>
     <w:rsid w:val="004361AC"/>
     <w:rsid w:val="004A5D8D"/>
     <w:rsid w:val="004B1369"/>
     <w:rsid w:val="004C0A60"/>
     <w:rsid w:val="004E74A6"/>
     <w:rsid w:val="004F4ECB"/>
     <w:rsid w:val="00505BD6"/>
     <w:rsid w:val="0051044B"/>
     <w:rsid w:val="00514FCA"/>
     <w:rsid w:val="00524FB6"/>
     <w:rsid w:val="00540AEF"/>
     <w:rsid w:val="0054482A"/>
     <w:rsid w:val="00555A0E"/>
     <w:rsid w:val="00563D13"/>
     <w:rsid w:val="0059494B"/>
     <w:rsid w:val="005969F4"/>
     <w:rsid w:val="005F1E0D"/>
     <w:rsid w:val="005F29B5"/>
     <w:rsid w:val="005F743E"/>
     <w:rsid w:val="00610221"/>
     <w:rsid w:val="00617D45"/>
     <w:rsid w:val="006258B7"/>
     <w:rsid w:val="00635267"/>
     <w:rsid w:val="00640A4C"/>
     <w:rsid w:val="00647EE8"/>
     <w:rsid w:val="00652397"/>
     <w:rsid w:val="00667144"/>
+    <w:rsid w:val="00673394"/>
     <w:rsid w:val="00673A77"/>
     <w:rsid w:val="00675481"/>
     <w:rsid w:val="006817D4"/>
     <w:rsid w:val="00695B49"/>
     <w:rsid w:val="006B6A9E"/>
     <w:rsid w:val="00710945"/>
     <w:rsid w:val="00713DD7"/>
     <w:rsid w:val="00744187"/>
     <w:rsid w:val="0076257D"/>
     <w:rsid w:val="00783EAD"/>
     <w:rsid w:val="007A254B"/>
     <w:rsid w:val="007A4A0A"/>
     <w:rsid w:val="007A65B5"/>
     <w:rsid w:val="007C2273"/>
     <w:rsid w:val="008050AD"/>
     <w:rsid w:val="00805A03"/>
     <w:rsid w:val="00814CAF"/>
     <w:rsid w:val="00830049"/>
     <w:rsid w:val="008314C5"/>
     <w:rsid w:val="00835C62"/>
     <w:rsid w:val="0084229B"/>
     <w:rsid w:val="00863BB1"/>
     <w:rsid w:val="008A1C28"/>
     <w:rsid w:val="008A25A0"/>
     <w:rsid w:val="008D08DB"/>
@@ -11079,65 +11121,65 @@
     <w:rsid w:val="00AD6BF8"/>
     <w:rsid w:val="00B06A1A"/>
     <w:rsid w:val="00B3371A"/>
     <w:rsid w:val="00B350B1"/>
     <w:rsid w:val="00B561E7"/>
     <w:rsid w:val="00B63988"/>
     <w:rsid w:val="00BA2A29"/>
     <w:rsid w:val="00BD3C38"/>
     <w:rsid w:val="00BE61A1"/>
     <w:rsid w:val="00BE6285"/>
     <w:rsid w:val="00BF4BBF"/>
     <w:rsid w:val="00C07A8D"/>
     <w:rsid w:val="00C13BB8"/>
     <w:rsid w:val="00C160F2"/>
     <w:rsid w:val="00C54C75"/>
     <w:rsid w:val="00C72696"/>
     <w:rsid w:val="00C81482"/>
     <w:rsid w:val="00C950EA"/>
     <w:rsid w:val="00CE64AB"/>
     <w:rsid w:val="00D04BD9"/>
     <w:rsid w:val="00D13A06"/>
     <w:rsid w:val="00D27FB3"/>
     <w:rsid w:val="00D324BC"/>
     <w:rsid w:val="00D3477C"/>
     <w:rsid w:val="00D4315D"/>
-    <w:rsid w:val="00D453C3"/>
     <w:rsid w:val="00D456D8"/>
     <w:rsid w:val="00D56DDE"/>
     <w:rsid w:val="00D87BCE"/>
     <w:rsid w:val="00DB388A"/>
     <w:rsid w:val="00DF0AC8"/>
     <w:rsid w:val="00DF21B9"/>
     <w:rsid w:val="00DF72E7"/>
     <w:rsid w:val="00E150B1"/>
     <w:rsid w:val="00E5276C"/>
     <w:rsid w:val="00E5742B"/>
     <w:rsid w:val="00E710BC"/>
     <w:rsid w:val="00E85F03"/>
     <w:rsid w:val="00E976AF"/>
     <w:rsid w:val="00EC70FE"/>
+    <w:rsid w:val="00EF152A"/>
     <w:rsid w:val="00F0463A"/>
     <w:rsid w:val="00F54EC8"/>
     <w:rsid w:val="00F56664"/>
     <w:rsid w:val="00F64E39"/>
     <w:rsid w:val="00FA432E"/>
     <w:rsid w:val="00FE05F2"/>
     <w:rsid w:val="00FE07BE"/>
     <w:rsid w:val="00FF0CA4"/>
     <w:rsid w:val="00FF5C87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -12142,67 +12184,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DE81102-3C45-4337-A419-8380154F99E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1834</Words>
-  <Characters>11006</Characters>
+  <Words>1833</Words>
+  <Characters>11002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WLM_wniosek_ogolny_najem_lokalu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12815</CharactersWithSpaces>
+  <CharactersWithSpaces>12810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WLM_wniosek_ogolny_najem_lokalu</dc:title>
   <dc:creator>Czajkowski Bartosz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>