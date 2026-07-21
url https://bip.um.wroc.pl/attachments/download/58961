--- v1 (2025-11-23)
+++ v2 (2026-07-21)
@@ -97,51 +97,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">prowadzonej przez </w:t>
       </w:r>
       <w:r w:rsidR="00F443AA" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iasto Wrocław </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E69A18D" w14:textId="0965F8DC" w:rsidR="009C4909" w:rsidRPr="006A14B5" w:rsidRDefault="00F443AA" w:rsidP="006A14B5">
+    <w:p w14:paraId="2E69A18D" w14:textId="27A94858" w:rsidR="009C4909" w:rsidRPr="006A14B5" w:rsidRDefault="00F443AA" w:rsidP="006A14B5">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie art. </w:t>
       </w:r>
       <w:r w:rsidR="000F7EBC" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>168</w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
@@ -170,114 +170,70 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14 grudnia 2016 r. Prawo oświatowe</w:t>
       </w:r>
       <w:r w:rsidR="00F16F43" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00125D7B" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tekst jedn.: </w:t>
       </w:r>
       <w:r w:rsidR="00254327" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dz. U. z </w:t>
       </w:r>
-      <w:r w:rsidR="007C283E">
+      <w:r w:rsidR="004B171D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00254327" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., poz. </w:t>
       </w:r>
-      <w:r w:rsidR="007C283E">
+      <w:r w:rsidR="004B171D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1043</w:t>
-[...43 lines deleted...]
-        <w:t>zm.</w:t>
+        <w:t>820</w:t>
       </w:r>
       <w:r w:rsidR="0030348E" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00125D7B" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25675C7D" w14:textId="77777777" w:rsidR="009C4909" w:rsidRPr="006A14B5" w:rsidRDefault="009C4909" w:rsidP="006A14B5">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -1436,133 +1392,82 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>/placówki</w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(druk)</w:t>
       </w:r>
       <w:r w:rsidR="0022617F" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9A4FB8" w14:textId="7F7F0C1E" w:rsidR="0030348E" w:rsidRPr="006A14B5" w:rsidRDefault="00C166D2" w:rsidP="006A14B5">
+    <w:p w14:paraId="6B9A4FB8" w14:textId="70C17E56" w:rsidR="0030348E" w:rsidRPr="006A14B5" w:rsidRDefault="00C166D2" w:rsidP="006A14B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">poświadczone zgodnie z art. 76a ustawy z dnia 14 czerwca 1960 r. </w:t>
       </w:r>
-      <w:r w:rsidR="009F159E" w:rsidRPr="006A14B5">
+      <w:r w:rsidR="00143B1A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kodeks postępowania administracyjnego (tekst jedn.: Dz. U. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A14B5">
+        <w:t xml:space="preserve">ustawy </w:t>
+      </w:r>
+      <w:r w:rsidR="009F159E" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:br/>
-[...50 lines deleted...]
-        <w:t>. zm.), w zw. z art. 268a wyżej cytowanej ustawy</w:t>
+        <w:t>Kodeks postępowania administracyjnego, w zw. z art. 268a wyżej cytowanej ustawy</w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, kserokopie pozytywnych opinii Sanepidu i Państwowej Straży Pożarnej, dot. spełnienia bezpiecznych i higienicznych warunków nauki i</w:t>
       </w:r>
       <w:r w:rsidR="00125D7B" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pracy w miejscu, w którym będzie prowadzona działalność oświatowa</w:t>
       </w:r>
       <w:r w:rsidR="007810CB" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1606,75 +1511,69 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>pozytywna opinia kuratora</w:t>
       </w:r>
       <w:r w:rsidR="007810CB" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002B79F4" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>w przypadku zmian dotyczących rozszerzenia zakresu kształcenia o nowe zawody</w:t>
       </w:r>
       <w:r w:rsidR="008E58C7" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w przypadku szkoły </w:t>
+        <w:t xml:space="preserve"> w przypadku szkoły ponadpodstawowej prowadzącej kształcenie zawodowe</w:t>
+      </w:r>
+      <w:r w:rsidR="002B79F4" w:rsidRPr="006A14B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008E58C7" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
+        <w:t xml:space="preserve"> a także </w:t>
+      </w:r>
+      <w:r w:rsidR="006A14B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ponadpodstawowej prowadzącej kształcenie zawodowe</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">w przypadku </w:t>
       </w:r>
       <w:r w:rsidR="002B79F4" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>zmiany siedziby szkoły</w:t>
       </w:r>
       <w:r w:rsidR="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> podstawowej oraz ponadpodstawowej</w:t>
       </w:r>
       <w:r w:rsidR="002B79F4" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008E58C7" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> wykreśleni</w:t>
@@ -1779,67 +1678,92 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>pozytywna opinia Wojewódzkiej Rady Rynku pracy w przypadku szkół ponadpodstawowych prowadzących kształcenie zawodowe, w</w:t>
       </w:r>
       <w:r w:rsidR="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>przypadku rozszerzenia zakresu kształcenia o nowe zawody;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0BEFBC" w14:textId="77777777" w:rsidR="006B62C9" w:rsidRPr="006A14B5" w:rsidRDefault="006B62C9" w:rsidP="006A14B5">
+    <w:p w14:paraId="0D0BEFBC" w14:textId="5665D7BE" w:rsidR="006B62C9" w:rsidRDefault="006B62C9" w:rsidP="006A14B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>pozytywna opinia ministra właściwego ds. zdrowia, w przypadku rozszerzenia zakresu kształcenia o nowe zawody medyczne;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C12665F" w14:textId="41A20791" w:rsidR="004B171D" w:rsidRPr="006A14B5" w:rsidRDefault="004B171D" w:rsidP="006A14B5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B171D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>opinia dotycząca zasadności kształcenia w danym zawodzie zgodnie z potrzebami rynku pracy, o której mowa w art. 168 ust. 5a ustawy Prawo oświatowe, w przypadku szkół ponadpodstawowych prowadzących kształcenie zawodowe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF8A48A" w14:textId="77777777" w:rsidR="003A0462" w:rsidRPr="006A14B5" w:rsidRDefault="003A0462" w:rsidP="006A14B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">zobowiązanie do przestrzegania wymagań określonych w art. 14 </w:t>
       </w:r>
       <w:r w:rsidR="00081223" w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">ust. 3 ustawy Prawo oświatowe, </w:t>
@@ -2048,335 +1972,328 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C283E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD0B11C" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C283E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymuje Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób </w:t>
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Niniejszą informację otrzymuje Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432753C4" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007C283E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Administrator danych osobowych (ADO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C562D0" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia, z którym można się skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6CB2E1" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E176276" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- za pośrednictwem poczty elektronicznej na adres: wfi@um.wroc.pl,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62294B77" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- telefonicznie: +48 71 777 77 06.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65410525" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cele przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6F5262" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przetwarzane w celu prowadzenia spraw związanych z wpisem/zmianą we wpisie szkoły lub placówki oświatowej do ewidencji szkół i placówek niepublicznych prowadzonej przez Gminę Wrocław.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB82954" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podstawy prawne przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13167068" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie art. 6 ust. 1 lit. c) RODO, ustawy z dnia 14 grudnia 2016 r. – Prawo oświatowe oraz ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE3070B" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obligatoryjność/fakultatywność podania danych osobowych </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469212DA" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podanie przez Panią/Pana danych osobowych jest wymogiem ustawowym wynikającym z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z dnia 14 grudnia 2016 r. – Prawo oświatowe oraz ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEA1793" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Okres retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B974F32" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przetwarzane przez Urząd Miejski Wrocławia przez 25 lat od stycznia kolejnego roku po zakończeniu Twojej sprawy, następnie zostaną przekazane do Archiwum Państwowego we Wrocławiu, gdzie będą przechowywane wieczyście.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C6277A" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C283E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
-[...7 lines deleted...]
-          <w:b/>
+        <w:t>Odbiorcy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE545F8" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C283E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="56C562D0" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Odbiorcami Pani/Pana danych osobowych mogą być:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B9FBFB" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C283E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia, z którym można się skontaktować w następujący sposób:</w:t>
-[...241 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>- dostawcy usług IT,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4204B190" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C283E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- podmioty przetwarzające dane na zlecenie administratora,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491CB1EF" w14:textId="77777777" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
@@ -2647,53 +2564,53 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="78F812E4" w14:textId="544976D8" w:rsidR="007C283E" w:rsidRPr="007C283E" w:rsidRDefault="007C283E" w:rsidP="007C283E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C283E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych, ul. Stawki 2, 00-193 Warszawa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B70A2A2" w14:textId="77777777" w:rsidR="006A14B5" w:rsidRDefault="00125D7B" w:rsidP="007C283E">
-[...1 lines deleted...]
-        <w:spacing w:before="720" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5B70A2A2" w14:textId="77777777" w:rsidR="006A14B5" w:rsidRDefault="00125D7B" w:rsidP="004B171D">
+      <w:pPr>
+        <w:spacing w:before="480" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>…………….…………………………………………………….…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D61D2BA" w14:textId="14675691" w:rsidR="00125D7B" w:rsidRPr="006A14B5" w:rsidRDefault="00125D7B" w:rsidP="006A14B5">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2717,126 +2634,126 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">czytelny </w:t>
       </w:r>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis osoby prowadzącej fizycznej </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AC143E" w14:textId="616432EE" w:rsidR="0030348E" w:rsidRPr="006A14B5" w:rsidRDefault="00125D7B" w:rsidP="006A14B5">
       <w:pPr>
         <w:spacing w:after="480" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 lub prawnej zgodnie z reprezentacją)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0030348E" w:rsidRPr="006A14B5" w:rsidSect="00BB4696">
+    <w:sectPr w:rsidR="0030348E" w:rsidRPr="006A14B5" w:rsidSect="004B171D">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="69A41386" w14:textId="77777777" w:rsidR="00A2718A" w:rsidRDefault="00A2718A" w:rsidP="004E6386">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1D0E00EB" w14:textId="77777777" w:rsidR="00A2718A" w:rsidRDefault="00A2718A" w:rsidP="004E6386">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
@@ -4363,107 +4280,108 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00554B5D"/>
     <w:rsid w:val="000020B7"/>
     <w:rsid w:val="0000252C"/>
     <w:rsid w:val="00077FB2"/>
     <w:rsid w:val="00081223"/>
     <w:rsid w:val="000962E3"/>
     <w:rsid w:val="00097E5D"/>
     <w:rsid w:val="000C4129"/>
     <w:rsid w:val="000F65F1"/>
     <w:rsid w:val="000F7EBC"/>
     <w:rsid w:val="00114A56"/>
     <w:rsid w:val="00125D7B"/>
     <w:rsid w:val="001367BA"/>
+    <w:rsid w:val="00143B1A"/>
     <w:rsid w:val="0014690B"/>
     <w:rsid w:val="00163425"/>
     <w:rsid w:val="001972EB"/>
     <w:rsid w:val="0022617F"/>
     <w:rsid w:val="00254327"/>
     <w:rsid w:val="002B27B2"/>
     <w:rsid w:val="002B5FBD"/>
     <w:rsid w:val="002B79F4"/>
     <w:rsid w:val="002C45F3"/>
     <w:rsid w:val="002D2A0E"/>
     <w:rsid w:val="0030348E"/>
     <w:rsid w:val="00310A1D"/>
     <w:rsid w:val="00312E66"/>
     <w:rsid w:val="00360528"/>
     <w:rsid w:val="00377938"/>
     <w:rsid w:val="00391272"/>
     <w:rsid w:val="00391308"/>
     <w:rsid w:val="003A0462"/>
     <w:rsid w:val="003A2459"/>
     <w:rsid w:val="003A73FC"/>
     <w:rsid w:val="003B7BF5"/>
     <w:rsid w:val="003C10A0"/>
     <w:rsid w:val="003D4CC2"/>
     <w:rsid w:val="00407D97"/>
     <w:rsid w:val="00456CD9"/>
+    <w:rsid w:val="004B171D"/>
     <w:rsid w:val="004E54B8"/>
     <w:rsid w:val="004E6386"/>
     <w:rsid w:val="004F6B16"/>
     <w:rsid w:val="00523A9B"/>
     <w:rsid w:val="00535AA4"/>
     <w:rsid w:val="00554B5D"/>
     <w:rsid w:val="005670AD"/>
     <w:rsid w:val="005740B3"/>
     <w:rsid w:val="005A152F"/>
     <w:rsid w:val="005B7D52"/>
     <w:rsid w:val="005C2914"/>
     <w:rsid w:val="005D6431"/>
     <w:rsid w:val="00664E5A"/>
     <w:rsid w:val="006A14B5"/>
     <w:rsid w:val="006B62C9"/>
     <w:rsid w:val="006C0C89"/>
     <w:rsid w:val="006D4DE8"/>
     <w:rsid w:val="0074086F"/>
     <w:rsid w:val="007634B7"/>
     <w:rsid w:val="007810CB"/>
     <w:rsid w:val="00792931"/>
     <w:rsid w:val="00793488"/>
     <w:rsid w:val="00795D76"/>
     <w:rsid w:val="007A13E4"/>
     <w:rsid w:val="007C283E"/>
@@ -5267,50 +5185,100 @@
       <w:rFonts w:ascii="Liberation Mono" w:eastAsia="NSimSun" w:hAnsi="Liberation Mono" w:cs="Liberation Mono"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Akapitzlist1">
     <w:name w:val="Akapit z listą1"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="009031E9"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:ind w:left="708"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B171D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B171D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B171D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B171D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="151990823">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="825242523">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5609,67 +5577,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1140</Words>
-  <Characters>6844</Characters>
+  <Words>1163</Words>
+  <Characters>6979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Załóż domowe przedszkole-formularz zgłoszeniowy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7969</CharactersWithSpaces>
+  <CharactersWithSpaces>8126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Załóż domowe przedszkole-formularz zgłoszeniowy</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>