--- v1 (2025-11-23)
+++ v2 (2026-07-21)
@@ -25,55 +25,55 @@
   <w:body>
     <w:p w14:paraId="31CA1F08" w14:textId="77777777" w:rsidR="00D709F0" w:rsidRPr="0071481A" w:rsidRDefault="00E2666F" w:rsidP="00FD2435">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ZOBOWIĄZANI</w:t>
       </w:r>
       <w:r w:rsidR="00D709F0" w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74737D25" w14:textId="22E571DA" w:rsidR="00D709F0" w:rsidRPr="0071481A" w:rsidRDefault="004346D0" w:rsidP="00495174">
+    <w:p w14:paraId="74737D25" w14:textId="1D8EA5DC" w:rsidR="00D709F0" w:rsidRPr="0071481A" w:rsidRDefault="004346D0" w:rsidP="00B50982">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgodnie z art. </w:t>
       </w:r>
       <w:r w:rsidR="008B1284" w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>168</w:t>
       </w:r>
@@ -145,149 +145,103 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00495174" w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tekst jedn.: </w:t>
       </w:r>
       <w:r w:rsidR="0019653B" w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dz. U. z </w:t>
       </w:r>
-      <w:r w:rsidR="001759E0">
+      <w:r w:rsidR="00B50982">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="0019653B" w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r., poz. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001759E0">
+        <w:t xml:space="preserve"> r., poz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50982">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>1043</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A2594" w:rsidRPr="0071481A">
+        <w:t xml:space="preserve"> 820</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00495174" w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009A2594" w:rsidRPr="0071481A">
-[...27 lines deleted...]
-    <w:p w14:paraId="257D3B12" w14:textId="77777777" w:rsidR="005B7E2C" w:rsidRPr="0071481A" w:rsidRDefault="00FD2435" w:rsidP="00495174">
+    </w:p>
+    <w:p w14:paraId="257D3B12" w14:textId="77777777" w:rsidR="005B7E2C" w:rsidRPr="0071481A" w:rsidRDefault="00FD2435" w:rsidP="00B50982">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0071481A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="504FECEB" w14:textId="77777777" w:rsidR="005B7E2C" w:rsidRPr="0071481A" w:rsidRDefault="00FD2435" w:rsidP="00FD2435">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1252,93 +1206,93 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D709F0" w:rsidRPr="0071481A" w:rsidSect="00495174">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
@@ -1974,50 +1928,51 @@
     <w:rsid w:val="00644944"/>
     <w:rsid w:val="00647751"/>
     <w:rsid w:val="00654FA0"/>
     <w:rsid w:val="006D027F"/>
     <w:rsid w:val="00713A4B"/>
     <w:rsid w:val="0071481A"/>
     <w:rsid w:val="00765E67"/>
     <w:rsid w:val="007771E6"/>
     <w:rsid w:val="007A6757"/>
     <w:rsid w:val="007F5EC0"/>
     <w:rsid w:val="00840D3B"/>
     <w:rsid w:val="008B1284"/>
     <w:rsid w:val="00902BE5"/>
     <w:rsid w:val="0096456D"/>
     <w:rsid w:val="00970923"/>
     <w:rsid w:val="009A2594"/>
     <w:rsid w:val="009D30A8"/>
     <w:rsid w:val="00A53055"/>
     <w:rsid w:val="00A57DAD"/>
     <w:rsid w:val="00A66A75"/>
     <w:rsid w:val="00A71735"/>
     <w:rsid w:val="00A81651"/>
     <w:rsid w:val="00AD406E"/>
     <w:rsid w:val="00AD77A3"/>
     <w:rsid w:val="00B167A3"/>
+    <w:rsid w:val="00B50982"/>
     <w:rsid w:val="00B62F9F"/>
     <w:rsid w:val="00B65359"/>
     <w:rsid w:val="00BA7E25"/>
     <w:rsid w:val="00BC0531"/>
     <w:rsid w:val="00BD7F60"/>
     <w:rsid w:val="00C17671"/>
     <w:rsid w:val="00C4075D"/>
     <w:rsid w:val="00CA1ADE"/>
     <w:rsid w:val="00CD1451"/>
     <w:rsid w:val="00D66C34"/>
     <w:rsid w:val="00D709F0"/>
     <w:rsid w:val="00DB6FF8"/>
     <w:rsid w:val="00DC2B85"/>
     <w:rsid w:val="00E12305"/>
     <w:rsid w:val="00E260B5"/>
     <w:rsid w:val="00E2666F"/>
     <w:rsid w:val="00E70078"/>
     <w:rsid w:val="00E75054"/>
     <w:rsid w:val="00EA615F"/>
     <w:rsid w:val="00EE1900"/>
     <w:rsid w:val="00EE772A"/>
     <w:rsid w:val="00F70751"/>
     <w:rsid w:val="00F71809"/>
     <w:rsid w:val="00FD2435"/>
   </w:rsids>
@@ -3037,67 +2992,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2048EE7-983E-4148-82E6-25896FB175BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>534</Words>
-  <Characters>3205</Characters>
+  <Words>532</Words>
+  <Characters>3194</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Z O B O W I Ą Z A N I E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Starostwo Powiatowe w Iławie</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3732</CharactersWithSpaces>
+  <CharactersWithSpaces>3719</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Z O B O W I Ą Z A N I E</dc:title>
   <dc:creator>Starostwo Powiatowe w Iławie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>