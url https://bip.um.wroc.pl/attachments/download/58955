--- v1 (2025-11-23)
+++ v2 (2026-07-21)
@@ -63,267 +63,298 @@
       <w:r w:rsidR="00CE033C" w:rsidRPr="00F862E0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F862E0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F862E0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>w Systemie Informacji Oświatowej (SIO) oraz</w:t>
       </w:r>
       <w:r w:rsidR="00594052" w:rsidRPr="00F862E0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> nadania numeru REGON przez GUS*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559FA3FD" w14:textId="1493FC12" w:rsidR="00372580" w:rsidRPr="00F862E0" w:rsidRDefault="00A86A8C" w:rsidP="00676B73">
+    <w:p w14:paraId="559FA3FD" w14:textId="157EE200" w:rsidR="00372580" w:rsidRPr="0019581D" w:rsidRDefault="00A86A8C" w:rsidP="0019581D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F862E0">
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Podstaw</w:t>
       </w:r>
-      <w:r w:rsidR="00F23A99" w:rsidRPr="00F862E0">
+      <w:r w:rsidR="00F23A99" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F862E0">
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prawn</w:t>
       </w:r>
-      <w:r w:rsidR="00F23A99" w:rsidRPr="00F862E0">
+      <w:r w:rsidR="00F23A99" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F862E0">
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do zbierania poniższych danych</w:t>
       </w:r>
-      <w:r w:rsidR="00F23A99" w:rsidRPr="00F862E0">
+      <w:r w:rsidR="00F23A99" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> stanowi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F862E0">
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F4A99" w:rsidRPr="00F862E0">
+      <w:r w:rsidR="009F4A99" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F862E0">
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>stawa z dnia 15</w:t>
       </w:r>
-      <w:r w:rsidR="00F862E0">
+      <w:r w:rsidR="00F862E0" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F862E0">
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kwietnia 2011 r.</w:t>
       </w:r>
-      <w:r w:rsidR="00F23A99" w:rsidRPr="00F862E0">
+      <w:r w:rsidR="00F23A99" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F862E0">
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="009F4A99" w:rsidRPr="00F862E0">
+      <w:r w:rsidR="009F4A99" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F862E0">
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>systemie informacji oświat</w:t>
       </w:r>
-      <w:r w:rsidR="00F61D32" w:rsidRPr="00F862E0">
+      <w:r w:rsidR="00F61D32" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>owej (Dz.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0042662A" w:rsidRPr="00F862E0">
+        <w:t>owej</w:t>
+      </w:r>
+      <w:r w:rsidR="0019581D" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F862E0">
+      <w:r w:rsidR="00F61D32" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">U. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F862E0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14193" w:rsidRPr="0019581D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>tekst jedn.:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14193" w:rsidRPr="0019581D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61D32" w:rsidRPr="0019581D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dz.</w:t>
+      </w:r>
+      <w:r w:rsidR="0042662A" w:rsidRPr="0019581D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019581D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>U.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14193" w:rsidRPr="0019581D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019581D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>z 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004030AD" w:rsidRPr="00F862E0">
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C81" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0084321E" w:rsidRPr="00F862E0">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F862E0">
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A566EC" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A566EC" w:rsidRPr="00F862E0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F862E0">
+        <w:t xml:space="preserve"> poz.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C81" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> poz. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0084321E" w:rsidRPr="00F862E0">
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E011A2" w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>152</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00F862E0">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019581D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9261" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1832,62 +1863,74 @@
               <w:t>Adres</w:t>
             </w:r>
             <w:r w:rsidR="00D92636">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> do e-Doręczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DB63C88" w14:textId="77777777" w:rsidR="00D92636" w:rsidRPr="00F862E0" w:rsidRDefault="00D92636" w:rsidP="00676B73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AF0897E" w14:textId="3FBEA803" w:rsidR="00F52FFF" w:rsidRPr="00F862E0" w:rsidRDefault="00F52FFF" w:rsidP="00676B73">
+    <w:p w14:paraId="5AF0897E" w14:textId="425DE4E2" w:rsidR="00F52FFF" w:rsidRPr="00F862E0" w:rsidRDefault="00F52FFF" w:rsidP="00676B73">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F862E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">* w przypadku zmiany we wpisie do ewidencji, podane informacje posłużą do zaktualizowania danych w rejestrze szkół (placówek) w SIO i REGON </w:t>
+        <w:t xml:space="preserve">* w przypadku zmiany we wpisie do ewidencji, podane informacje posłużą </w:t>
+      </w:r>
+      <w:r w:rsidR="0019581D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F862E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do zaktualizowania danych w rejestrze szkół (placówek) w SIO i REGON </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D7827C" w14:textId="77777777" w:rsidR="00F52FFF" w:rsidRPr="00F862E0" w:rsidRDefault="00F52FFF" w:rsidP="00676B73">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F862E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">** zaznaczyć właściwe </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB5B579" w14:textId="7950DD1C" w:rsidR="0059034F" w:rsidRPr="00F862E0" w:rsidRDefault="0059034F" w:rsidP="00676B73">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F862E0">
         <w:rPr>
@@ -2904,79 +2947,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00372580" w:rsidRPr="00F862E0" w:rsidSect="00A44FAC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="425" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
@@ -3736,129 +3779,134 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF3842"/>
     <w:rsid w:val="00061AC4"/>
     <w:rsid w:val="000A1A88"/>
     <w:rsid w:val="000F475C"/>
     <w:rsid w:val="000F6E1A"/>
     <w:rsid w:val="00106724"/>
     <w:rsid w:val="00133E63"/>
     <w:rsid w:val="001748EC"/>
     <w:rsid w:val="00182052"/>
+    <w:rsid w:val="0019581D"/>
     <w:rsid w:val="001E2E84"/>
     <w:rsid w:val="00261BCF"/>
     <w:rsid w:val="002A0354"/>
     <w:rsid w:val="002B63CF"/>
     <w:rsid w:val="002C7BDF"/>
     <w:rsid w:val="002F0530"/>
     <w:rsid w:val="00310B5B"/>
     <w:rsid w:val="003350BD"/>
     <w:rsid w:val="00372580"/>
     <w:rsid w:val="003D13E4"/>
     <w:rsid w:val="003F53EC"/>
     <w:rsid w:val="004030AD"/>
     <w:rsid w:val="0042662A"/>
     <w:rsid w:val="0043127D"/>
     <w:rsid w:val="00515503"/>
     <w:rsid w:val="0052078A"/>
     <w:rsid w:val="0058598E"/>
     <w:rsid w:val="0059034F"/>
     <w:rsid w:val="00594052"/>
     <w:rsid w:val="005C3D37"/>
     <w:rsid w:val="005D53E9"/>
     <w:rsid w:val="00621114"/>
     <w:rsid w:val="00636153"/>
     <w:rsid w:val="006453CD"/>
     <w:rsid w:val="00673874"/>
     <w:rsid w:val="00676B73"/>
     <w:rsid w:val="00703A54"/>
     <w:rsid w:val="00742806"/>
     <w:rsid w:val="00780E04"/>
     <w:rsid w:val="007A6756"/>
+    <w:rsid w:val="007E1C81"/>
     <w:rsid w:val="007E6E1D"/>
     <w:rsid w:val="00800EDD"/>
     <w:rsid w:val="00823692"/>
     <w:rsid w:val="0084321E"/>
     <w:rsid w:val="00851B43"/>
     <w:rsid w:val="008A5FFB"/>
     <w:rsid w:val="008B443A"/>
     <w:rsid w:val="00916FF9"/>
     <w:rsid w:val="00947AEA"/>
     <w:rsid w:val="009F4A99"/>
     <w:rsid w:val="00A44FAC"/>
     <w:rsid w:val="00A566EC"/>
     <w:rsid w:val="00A62E0A"/>
     <w:rsid w:val="00A86A8C"/>
     <w:rsid w:val="00AF3842"/>
     <w:rsid w:val="00B4600B"/>
+    <w:rsid w:val="00C14193"/>
     <w:rsid w:val="00CD4C84"/>
     <w:rsid w:val="00CE033C"/>
     <w:rsid w:val="00CE09B8"/>
     <w:rsid w:val="00D15B9B"/>
     <w:rsid w:val="00D33507"/>
     <w:rsid w:val="00D45A0E"/>
     <w:rsid w:val="00D47DF3"/>
     <w:rsid w:val="00D569B5"/>
     <w:rsid w:val="00D70397"/>
     <w:rsid w:val="00D77715"/>
     <w:rsid w:val="00D92636"/>
+    <w:rsid w:val="00E011A2"/>
     <w:rsid w:val="00E353BF"/>
     <w:rsid w:val="00E53D4F"/>
     <w:rsid w:val="00E5744B"/>
     <w:rsid w:val="00EA3B4C"/>
     <w:rsid w:val="00ED3FAA"/>
     <w:rsid w:val="00ED7CA9"/>
     <w:rsid w:val="00EE0BA0"/>
     <w:rsid w:val="00F17DD5"/>
     <w:rsid w:val="00F23A99"/>
     <w:rsid w:val="00F260D1"/>
     <w:rsid w:val="00F32A27"/>
     <w:rsid w:val="00F52FFF"/>
     <w:rsid w:val="00F61D32"/>
     <w:rsid w:val="00F862E0"/>
     <w:rsid w:val="00F94011"/>
     <w:rsid w:val="00FA19B8"/>
     <w:rsid w:val="00FD30B0"/>
     <w:rsid w:val="00FE535F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -4776,67 +4824,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>711</Words>
-  <Characters>4266</Characters>
+  <Words>645</Words>
+  <Characters>4359</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>36</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Informacje dodatkowe niezbędne do zarejestrowania szkoły/placówki w Systemie Informacji Oświatowej (SIO)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4968</CharactersWithSpaces>
+  <CharactersWithSpaces>4995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Informacje dodatkowe niezbędne do zarejestrowania szkoły/placówki w Systemie Informacji Oświatowej (SIO)</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>