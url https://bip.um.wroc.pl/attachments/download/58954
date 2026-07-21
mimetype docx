--- v1 (2025-11-23)
+++ v2 (2026-07-21)
@@ -18,187 +18,173 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3D776596" w14:textId="77777777" w:rsidR="006B21CC" w:rsidRPr="008C2F00" w:rsidRDefault="006B21CC" w:rsidP="009638B0">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INFORMACJA O WARUNKACH LOKALOWYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2880F23A" w14:textId="015EB075" w:rsidR="006B21CC" w:rsidRPr="008C2F00" w:rsidRDefault="006B21CC" w:rsidP="00E90967">
+    <w:p w14:paraId="2880F23A" w14:textId="4460FC72" w:rsidR="006B21CC" w:rsidRPr="008C2F00" w:rsidRDefault="006B21CC" w:rsidP="00F539C3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgodnie z art. </w:t>
       </w:r>
       <w:r w:rsidR="001979BB" w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>168</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> ust. </w:t>
       </w:r>
       <w:r w:rsidR="001979BB" w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> pkt 3 ustawy z dnia </w:t>
       </w:r>
       <w:r w:rsidR="001979BB" w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>14 grudnia 2016</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. </w:t>
       </w:r>
       <w:r w:rsidR="001979BB" w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Prawo oświatowe</w:t>
+        <w:t xml:space="preserve">Prawo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F539C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001979BB" w:rsidRPr="008C2F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>oświatowe</w:t>
       </w:r>
       <w:r w:rsidR="009638B0" w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005974FF" w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">tekst jedn.: </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Dz.</w:t>
       </w:r>
       <w:r w:rsidR="00C05609" w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">U. z </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0569">
-[...3 lines deleted...]
-        <w:t>2025</w:t>
+      <w:r w:rsidR="00F539C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., poz. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0569">
-[...29 lines deleted...]
-        <w:t>zm.</w:t>
+      <w:r w:rsidR="00F539C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>820</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005974FF" w:rsidRPr="008C2F00">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D96087" w14:textId="77777777" w:rsidR="0091169D" w:rsidRPr="008C2F00" w:rsidRDefault="0091169D" w:rsidP="009638B0">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
@@ -1216,93 +1202,93 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B21CC" w:rsidRPr="008C2F00" w:rsidSect="005402E4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
@@ -2013,51 +1999,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B21CC"/>
     <w:rsid w:val="00005A58"/>
     <w:rsid w:val="00017D64"/>
     <w:rsid w:val="00023639"/>
     <w:rsid w:val="00052854"/>
     <w:rsid w:val="00053A38"/>
     <w:rsid w:val="000C7BD7"/>
     <w:rsid w:val="00131757"/>
     <w:rsid w:val="0013573D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00154A9C"/>
     <w:rsid w:val="0016156D"/>
     <w:rsid w:val="001979BB"/>
     <w:rsid w:val="001D6A6A"/>
@@ -2109,50 +2095,51 @@
     <w:rsid w:val="009C7424"/>
     <w:rsid w:val="00A075B4"/>
     <w:rsid w:val="00A4196A"/>
     <w:rsid w:val="00A9685C"/>
     <w:rsid w:val="00AE5C62"/>
     <w:rsid w:val="00B417C4"/>
     <w:rsid w:val="00C05609"/>
     <w:rsid w:val="00C30B37"/>
     <w:rsid w:val="00C4327F"/>
     <w:rsid w:val="00C533C8"/>
     <w:rsid w:val="00D03FA5"/>
     <w:rsid w:val="00D04067"/>
     <w:rsid w:val="00D34B1A"/>
     <w:rsid w:val="00D54678"/>
     <w:rsid w:val="00D7558A"/>
     <w:rsid w:val="00E72CD0"/>
     <w:rsid w:val="00E73921"/>
     <w:rsid w:val="00E90967"/>
     <w:rsid w:val="00EB3853"/>
     <w:rsid w:val="00EC470F"/>
     <w:rsid w:val="00F10F48"/>
     <w:rsid w:val="00F11C8A"/>
     <w:rsid w:val="00F410C0"/>
     <w:rsid w:val="00F46CA2"/>
     <w:rsid w:val="00F507BF"/>
+    <w:rsid w:val="00F539C3"/>
     <w:rsid w:val="00F90E2A"/>
     <w:rsid w:val="00FD0569"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2553,50 +2540,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005402E4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalnyWeb">
     <w:name w:val="Normal (Web)"/>
@@ -3133,67 +3121,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E15FB003-F693-43B5-8AA7-0D2103E5904B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>571</Words>
-  <Characters>3430</Characters>
+  <Words>569</Words>
+  <Characters>3420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INFORMACJA O WARUNKACH LOKALOWYCH</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Urząd Miejski Wrocławia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3994</CharactersWithSpaces>
+  <CharactersWithSpaces>3982</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INFORMACJA O WARUNKACH LOKALOWYCH</dc:title>
   <dc:creator>umw</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>