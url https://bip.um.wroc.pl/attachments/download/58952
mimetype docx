--- v1 (2025-11-23)
+++ v2 (2026-07-21)
@@ -1,35 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="355C5FA4" w14:textId="77777777" w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidRDefault="00554B5D" w:rsidP="00A259FC">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5812"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
@@ -73,51 +75,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">prowadzonej przez </w:t>
       </w:r>
       <w:r w:rsidR="00BC5239" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iasto Wrocław </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE0924D" w14:textId="2A4AA521" w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidRDefault="0030348E" w:rsidP="00A259FC">
+    <w:p w14:paraId="7DE0924D" w14:textId="182E6800" w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidRDefault="0030348E" w:rsidP="00A259FC">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie art. </w:t>
       </w:r>
       <w:r w:rsidR="001F3475" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>168</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
@@ -146,98 +148,77 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prawo oświatowe</w:t>
       </w:r>
       <w:r w:rsidR="00F16F43" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="001A2F78" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tekst jedn.: </w:t>
       </w:r>
       <w:r w:rsidR="00B670B6" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dz. U. z </w:t>
       </w:r>
-      <w:r w:rsidR="003D0347">
-[...4 lines deleted...]
-        <w:t>2025</w:t>
+      <w:r w:rsidR="003D5206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="009B4786" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B670B6" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r., poz. </w:t>
       </w:r>
-      <w:r w:rsidR="003D0347">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="003D5206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>820</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001A2F78" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B597E73" w14:textId="65444AF3" w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidRDefault="00505640" w:rsidP="00A259FC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
@@ -2026,188 +2007,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">informacja osoby prowadzącej o zapewnieniu warunków lokalowych umożliwiających prowadzenie zajęć dydaktyczno-wychowawczych, realizację innych zadań statutowych, realizację praktycznej nauki zawodu, bezpieczne i higieniczne warunki nauki i pracy </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(druk)</w:t>
       </w:r>
       <w:r w:rsidR="00F15D4C" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5538DB" w14:textId="72CE6C6C" w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidRDefault="00C22AAE" w:rsidP="00A259FC">
+    <w:p w14:paraId="0B5538DB" w14:textId="2311F9A9" w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidRDefault="00C22AAE" w:rsidP="00A259FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>poświadczone zgodnie z art. 76a ustawy z dnia 14 czerwca 1960 r. K</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0065287C" w:rsidRPr="00D73D06">
+        <w:t xml:space="preserve">poświadczone zgodnie z art. 76a ustawy z dnia 14 czerwca 1960 r. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D959D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">odeks postępowania </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C01CFB" w:rsidRPr="00D73D06">
+        <w:t xml:space="preserve">ustawy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="0065287C" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>dministracyjnego</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00051FF4" w:rsidRPr="00D73D06">
+        <w:t xml:space="preserve">odeks postępowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01CFB" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E5F9D" w:rsidRPr="00D73D06">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0065287C" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">tekst jedn.: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00051FF4" w:rsidRPr="00D73D06">
+        <w:t>dministracyjnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Dz.</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> zm.), w zw. z art. 268a </w:t>
+        <w:t xml:space="preserve">, w zw. z art. 268a </w:t>
       </w:r>
       <w:r w:rsidR="0065287C" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>wyżej cytowanej ustawy</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, kserokopie pozytywnych opinii Sanepidu i Państwowej Straży Pożarnej, dot. spełnienia bezpiecznych i higienicznych warunków nauki i</w:t>
       </w:r>
       <w:r w:rsidR="000E5F9D" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -2374,51 +2278,51 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>pozytywna opinia Wojewódzkiej Rady Rynku pracy</w:t>
       </w:r>
       <w:r w:rsidR="009A5198" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> w przypadku szkół ponadpodstawowych prowadzących kształcenie zawodowe;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B5AB69" w14:textId="77777777" w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidRDefault="0030348E" w:rsidP="00A259FC">
+    <w:p w14:paraId="69B5AB69" w14:textId="475889A3" w:rsidR="0030348E" w:rsidRDefault="0030348E" w:rsidP="00A259FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>pozytywna opinia ministra właściwego ds. zdrowia</w:t>
       </w:r>
       <w:r w:rsidR="009A5198" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
@@ -2439,50 +2343,69 @@
         <w:t xml:space="preserve"> ubiegającej się </w:t>
       </w:r>
       <w:r w:rsidR="009A5198" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A5198" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>prowadzenie kształcenia w zawodach medycznych</w:t>
       </w:r>
       <w:r w:rsidR="00F15D4C" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA5108D" w14:textId="3A4E9A1E" w:rsidR="003D5206" w:rsidRPr="00D73D06" w:rsidRDefault="003D5206" w:rsidP="00A259FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>opinia dotycząca zasadności kształcenia w danym zawodzie zgodnie z potrzebami rynku pracy, o której mowa w art. 168 ust. 5a ustawy Prawo oświatowe, w przypadku szkół ponadpodstawowych prowadzących kształcenie zawodowe;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFAED53" w14:textId="0354E6FF" w:rsidR="002A3B92" w:rsidRPr="00D73D06" w:rsidRDefault="00C22AAE" w:rsidP="00A259FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>w przypadku osoby fizycznej składającej zgłoszenie do ewidencji, oświadczenie</w:t>
       </w:r>
       <w:r w:rsidR="00F53C25" w:rsidRPr="00D73D06">
         <w:rPr>
@@ -2790,59 +2713,59 @@
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="000F145A" w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2498AC" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymuje Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE </w:t>
+        <w:t xml:space="preserve">Niniejszą informację otrzymuje Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób </w:t>
       </w:r>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
+        <w:t xml:space="preserve">fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1001DA33" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administrator danych osobowych (ADO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="321C9698" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
@@ -3058,83 +2981,83 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Odbiorcy danych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CEB1C8" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Odbiorcami Pani/Pana danych osobowych mogą być:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E86FF20" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- dostawcy usług IT,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF654AE" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>- podmioty przetwarzające dane na zlecenie administratora,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241B70D4" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- podmioty upoważnione na podstawie przepisów prawa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC431C8" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
@@ -3366,84 +3289,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- telefonicznie: 71 777 77 24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508C5139" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prawo wniesienia skargi do organu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3214E328" w14:textId="77777777" w:rsidR="000F145A" w:rsidRPr="000F145A" w:rsidRDefault="000F145A" w:rsidP="000F145A">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5996FDA0" w14:textId="05827144" w:rsidR="000F145A" w:rsidRPr="003D5206" w:rsidRDefault="000F145A" w:rsidP="003D5206">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych, ul. Stawki 2, 00-193 Warszawa</w:t>
       </w:r>
       <w:r w:rsidRPr="000F145A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5996FDA0" w14:textId="665B3B23" w:rsidR="000F145A" w:rsidRDefault="000F145A" w:rsidP="00BD4FA7">
-[...9 lines deleted...]
-        <w:spacing w:before="600" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="68A5E16C" w14:textId="32EF0D34" w:rsidR="0091267B" w:rsidRPr="00D73D06" w:rsidRDefault="000E5F9D" w:rsidP="003D5206">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>…………….…………………………………………………….…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3413E8BE" w14:textId="31C66253" w:rsidR="000E5F9D" w:rsidRPr="00D73D06" w:rsidRDefault="0091267B" w:rsidP="00A259FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8335"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73D06">
@@ -3492,150 +3407,188 @@
     </w:p>
     <w:p w14:paraId="3EC5CEC4" w14:textId="0D9FB224" w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidRDefault="000E5F9D" w:rsidP="00A259FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8335"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           lub prawnej zgodnie z reprezentacją</w:t>
       </w:r>
       <w:r w:rsidR="0030348E" w:rsidRPr="00D73D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidSect="00C7396B">
+    <w:sectPr w:rsidR="0030348E" w:rsidRPr="00D73D06" w:rsidSect="003D5206">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1276" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3DEA8B11" w14:textId="77777777" w:rsidR="003D5206" w:rsidRDefault="003D5206" w:rsidP="003D5206">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4C38DB18" w14:textId="77777777" w:rsidR="003D5206" w:rsidRDefault="003D5206" w:rsidP="003D5206">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1B5D3935" w14:textId="77777777" w:rsidR="003D5206" w:rsidRDefault="003D5206" w:rsidP="003D5206">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="504327CB" w14:textId="77777777" w:rsidR="003D5206" w:rsidRDefault="003D5206" w:rsidP="003D5206">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D577BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88EA0766"/>
     <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5195,88 +5148,97 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00554B5D"/>
     <w:rsid w:val="0001362F"/>
     <w:rsid w:val="000141EC"/>
     <w:rsid w:val="00025943"/>
     <w:rsid w:val="000447CF"/>
     <w:rsid w:val="00051FF4"/>
     <w:rsid w:val="00066D75"/>
     <w:rsid w:val="000C01B6"/>
     <w:rsid w:val="000C4129"/>
     <w:rsid w:val="000E5F9D"/>
     <w:rsid w:val="000F0CEA"/>
     <w:rsid w:val="000F145A"/>
     <w:rsid w:val="000F24AB"/>
     <w:rsid w:val="000F7B93"/>
     <w:rsid w:val="00127697"/>
     <w:rsid w:val="001367BA"/>
     <w:rsid w:val="00162CBD"/>
     <w:rsid w:val="001949AC"/>
     <w:rsid w:val="001A2F78"/>
     <w:rsid w:val="001B7B25"/>
     <w:rsid w:val="001F3475"/>
     <w:rsid w:val="002469FF"/>
     <w:rsid w:val="00286019"/>
     <w:rsid w:val="00296C0A"/>
     <w:rsid w:val="002A3B92"/>
     <w:rsid w:val="002E5EF0"/>
     <w:rsid w:val="00302284"/>
     <w:rsid w:val="0030348E"/>
     <w:rsid w:val="00306C4E"/>
     <w:rsid w:val="00380639"/>
     <w:rsid w:val="003A2466"/>
     <w:rsid w:val="003A710C"/>
     <w:rsid w:val="003D0347"/>
+    <w:rsid w:val="003D5206"/>
     <w:rsid w:val="00414099"/>
     <w:rsid w:val="00435412"/>
     <w:rsid w:val="004F6B16"/>
     <w:rsid w:val="00503C39"/>
     <w:rsid w:val="00505634"/>
     <w:rsid w:val="00505640"/>
     <w:rsid w:val="00535AA4"/>
     <w:rsid w:val="00554B5D"/>
     <w:rsid w:val="005C2914"/>
     <w:rsid w:val="00615398"/>
     <w:rsid w:val="006217F6"/>
     <w:rsid w:val="0063704E"/>
     <w:rsid w:val="00646B0A"/>
     <w:rsid w:val="0065287C"/>
     <w:rsid w:val="006B2F65"/>
     <w:rsid w:val="006C6CBB"/>
     <w:rsid w:val="006D1BA5"/>
     <w:rsid w:val="0070516A"/>
     <w:rsid w:val="00725B9C"/>
     <w:rsid w:val="00793488"/>
     <w:rsid w:val="007A57EB"/>
     <w:rsid w:val="007F0874"/>
     <w:rsid w:val="007F4F5E"/>
     <w:rsid w:val="00811D31"/>
     <w:rsid w:val="008611B0"/>
@@ -5302,50 +5264,51 @@
     <w:rsid w:val="00B670B6"/>
     <w:rsid w:val="00B71C57"/>
     <w:rsid w:val="00B76843"/>
     <w:rsid w:val="00B92D28"/>
     <w:rsid w:val="00BB1393"/>
     <w:rsid w:val="00BB332D"/>
     <w:rsid w:val="00BC5239"/>
     <w:rsid w:val="00BD4FA7"/>
     <w:rsid w:val="00BE434B"/>
     <w:rsid w:val="00C01CFB"/>
     <w:rsid w:val="00C17533"/>
     <w:rsid w:val="00C2211B"/>
     <w:rsid w:val="00C22AAE"/>
     <w:rsid w:val="00C400D1"/>
     <w:rsid w:val="00C7396B"/>
     <w:rsid w:val="00C744A6"/>
     <w:rsid w:val="00C85994"/>
     <w:rsid w:val="00CB3FD9"/>
     <w:rsid w:val="00CB40B8"/>
     <w:rsid w:val="00D0407C"/>
     <w:rsid w:val="00D113D2"/>
     <w:rsid w:val="00D14FCB"/>
     <w:rsid w:val="00D41355"/>
     <w:rsid w:val="00D73D06"/>
     <w:rsid w:val="00D911B6"/>
+    <w:rsid w:val="00D959D8"/>
     <w:rsid w:val="00DF2FF3"/>
     <w:rsid w:val="00E10B57"/>
     <w:rsid w:val="00E34D09"/>
     <w:rsid w:val="00E534BE"/>
     <w:rsid w:val="00E97F69"/>
     <w:rsid w:val="00EB7B2F"/>
     <w:rsid w:val="00EE14CB"/>
     <w:rsid w:val="00F14E18"/>
     <w:rsid w:val="00F15D4C"/>
     <w:rsid w:val="00F16F43"/>
     <w:rsid w:val="00F45B2A"/>
     <w:rsid w:val="00F50C1A"/>
     <w:rsid w:val="00F53C25"/>
     <w:rsid w:val="00FA3507"/>
     <w:rsid w:val="00FC1CE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -6039,50 +6002,100 @@
       <w:rFonts w:ascii="Liberation Mono" w:eastAsia="NSimSun" w:hAnsi="Liberation Mono" w:cs="Liberation Mono"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Akapitzlist1">
     <w:name w:val="Akapit z listą1"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="008C420E"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:ind w:left="708"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D5206"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D5206"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D5206"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D5206"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="350034948">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="388263471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -6116,51 +6129,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1542355613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6407,67 +6420,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1066</Words>
-  <Characters>6398</Characters>
+  <Words>1088</Words>
+  <Characters>6533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Załóż domowe przedszkole-formularz zgłoszeniowy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7450</CharactersWithSpaces>
+  <CharactersWithSpaces>7606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Załóż domowe przedszkole-formularz zgłoszeniowy</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>