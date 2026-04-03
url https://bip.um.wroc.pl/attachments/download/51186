--- v0 (2025-10-11)
+++ v1 (2026-04-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="14E4C764" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -65,188 +65,188 @@
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wrocław, dnia ........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="27C1F257" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="567AB11F" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>imię i nazwisko.....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="3BE9D0F9" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="1402AAB7" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>adres ..................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="455BE22E" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nr telefonu*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nieobowiązkowo)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="7100E549" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail* </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(nieobowiązkowo)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="4A6914E9" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
@@ -277,51 +277,51 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Nabywania</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="3C53FDFF" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -379,495 +379,510 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>i Sprzedaży Nieruchomości</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="7D43E0D2" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:ind w:left="5664" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Urząd Miejski Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
-[...81 lines deleted...]
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="3014D98B" w14:textId="3A5C11F1" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B40CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEA69B6" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:ind w:left="5664" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50-141 Wrocław</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="7DE63824" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="0404B2CB" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="434BD702" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o uzgodnienie i wypłatę odszkodowania</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="4F844995" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+    <w:p w14:paraId="2107BB83" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zwracam się o uzgodnienie i wypłatę odszkodowania za działkę/i gruntu, która/e przeszła/y na własność Gminy Wrocław,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+    <w:p w14:paraId="40B15706" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oznaczoną/e geodezyjnie jako:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+    <w:p w14:paraId="6E645120" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>działka/i nr ...................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+    <w:p w14:paraId="19893190" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>arkusz mapy (AM) .........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+    <w:p w14:paraId="3F3F1B62" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">obręb ........................................................... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+    <w:p w14:paraId="730A4FAC" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>księga wieczysta nr WR1K/......................./......</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+    <w:p w14:paraId="6D9F67DA" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Działka/i gruntu została/y wydzielona/e na podstawie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+    <w:p w14:paraId="17600577" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- ostatecznej decyzji zatwierdzającej podział nieruchomości – nr decyzji .................. z dnia.............................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  /</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+    <w:p w14:paraId="59BE7607" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- prawomocnego orzeczenia o podziale – sygn. akt ......... z dnia ..............</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(niepotrzebne skreślić)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
-[...17 lines deleted...]
-    <w:p w:rsidR="00D12117" w:rsidRPr="00D666A2" w:rsidRDefault="00D12117" w:rsidP="00D12117">
+    <w:p w14:paraId="7AC2D58A" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238" w:rsidP="00D12117">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F86F7A9" w14:textId="77777777" w:rsidR="00D12117" w:rsidRDefault="00D12117" w:rsidP="00D12117">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D7D0DC" w14:textId="77777777" w:rsidR="00D12117" w:rsidRPr="00D666A2" w:rsidRDefault="00D12117" w:rsidP="00D12117">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D666A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oświadczam, że zapoznał</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D666A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m/zapoznał</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D666A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z treścią Klauzuli informacyjnej  o przetwarzaniu danych osobowych stanowiącą integralną część składanego wniosku. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D12117" w:rsidRDefault="00D12117" w:rsidP="00D12117">
-[...17 lines deleted...]
-    <w:p w:rsidR="00D12117" w:rsidRDefault="00D12117" w:rsidP="00D12117">
+    <w:p w14:paraId="4D743FD1" w14:textId="77777777" w:rsidR="00D12117" w:rsidRDefault="00D12117" w:rsidP="00D12117">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC12218" w14:textId="77777777" w:rsidR="00D12117" w:rsidRDefault="00D12117" w:rsidP="00D12117">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F45E583" w14:textId="77777777" w:rsidR="00D12117" w:rsidRDefault="00D12117" w:rsidP="00D12117">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -903,92 +918,92 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">numer telefonu i adres e-mail </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>były przet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>warzane przez Gminę Wrocław w celach kontaktowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D12117" w:rsidRDefault="00D12117" w:rsidP="00D12117">
+    <w:p w14:paraId="2782908F" w14:textId="77777777" w:rsidR="00D12117" w:rsidRDefault="00D12117" w:rsidP="00D12117">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgoda może być w każdym momencie wycofana poprzez pisemny wniosek. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="56F079BE" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="627B45EA" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="2E35FE52" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1027,51 +1042,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>....................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="686A613C" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1110,1743 +1125,1844 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="542125A5" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="16AE0588" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="2D16FD09" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="65F618CF" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="2D22B589" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="279B17AC" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="03E7DF3B" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="716B8152" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="444D0B0B" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="5AAD8055" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="4D2126D4" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="0BDB66B7" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="7B0029D5" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="5051C8CA" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="6C90C353" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="08A22E1C" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="003E2BE2" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="50CF8B76" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="003E2BE2" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>KLAUZULA INFORMACYJNA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="003E2BE2" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="45261CE9" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="003E2BE2" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA TWOICH DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="622FF7D3" w14:textId="3A7A0118" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niniejszą informację otrzymałeś w związku z obowiązkami określonymi w art. 13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">i art. 14 </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t>rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65434A0B" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administrator danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="617C7384" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia. Można się z nami skontaktować w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="7E6881E4" w14:textId="085F02FB" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t xml:space="preserve">listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4BFA19" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- przez e-mail: wns@um.wroc.pl,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="1FC644B6" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- telefonicznie: +48 717 77 71 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="1446B35E" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cele przetwarzania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="775BC7EE" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Będziemy przetwarzać Pani/Pana dane osobowe, w celu wypełnienia obowiązku prawnego, którym jest gospodarowanie nieruchomościami Gminy Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="1711EACD" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podstawy prawne przetwarzania</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="25697F55" w14:textId="1DEE22D9" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w szczególności:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>szczególności:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B46B6F2" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 8 marca 1990 r. o samorządzie gminnym.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="42E53E4D" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 21 sierpnia 1997 r. o gospodarce nieruchomościami.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="6F93E863" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 23 kwietnia 1964 r. Kodeks cywilny.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="184704B2" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="778BD556" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- Ustawy z dnia 17 listopada 1964 r. Kodeks postępowania cywilnego. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="4A8438AE" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 6 lipca 1982 r. o księgach wieczystych i hipotece.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="4D7F4F8A" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="281B434A" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 8 września 2000 r. o komercjalizacji i restrukturyzacji przedsiębiorstwa państwowego „Polskie Koleje Państwowe”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="38F145C6" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia   20 lipca 2017 r. o Krajowym Zasobie Nieruchomości.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="1B0E993E" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 8 grudnia 2006 r. o finansowym wsparciu niektórych przedsięwzięć mieszkaniowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="1A19B0F9" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 10 lutego 2017 r. o Krajowym Ośrodku Wsparcia Rolnictwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="66A704F1" w14:textId="5D3C3A21" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- Ustawy z dnia 24 marca 1920 r. o nabywaniu nieruchomości przez cudzoziemców (Dz. U. z 2017 r. poz. 2278).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t>- Ustawy z dnia 24 marca 1920 r. o nabywaniu nieruchomości przez cudzoziemców (Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2017 r. poz. 2278).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30756C24" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kategorie danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="00352028" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="23C26BB5" w14:textId="0FF51347" w:rsidR="00904D68" w:rsidRPr="00352028" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstkomentarza"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352028">
-        <w:t>Będziemy przetwarzać następujące kategorie Pani/Pana danych osobowych: dane kontaktowe (m.in. imię, nazwisko, adres zamieszkania, numer telefonu, adres e-mail, adres skrzynki odbiorczej na EPUAP) oraz</w:t>
+        <w:t xml:space="preserve">Będziemy przetwarzać następujące kategorie Pani/Pana danych osobowych: dane kontaktowe (m.in. imię, nazwisko, adres zamieszkania, numer telefonu, adres e-mail, adres skrzynki odbiorczej </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF06D2">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:t>PUAP</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF06D2">
+        <w:t xml:space="preserve"> i e-Doręczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:t>) oraz</w:t>
       </w:r>
       <w:r w:rsidRPr="00352028">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> dane dotyczące własności nieruchomości</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">w ramach </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>realizowanego postępowania w Pani/Pana sprawie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="74AAD54B" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Źródło pochodzenia danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="58C59694" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani/Pana</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dane osobowe pozyskane zostały ze złożonych przez Panią/Pana dokumentów dotyczących realizowanego postępowania w Pani/Pana sprawie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz z Powszechnego </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t xml:space="preserve"> oraz z Powszechnego Elektonicznego Systemu Ewidencji Ludności i Głównego Urzędu  Geodezji i Kartografii.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2EA12E" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Okres przechowywania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="2AEA2D64" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="600" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Będziemy przechowywać Pani/Pana dane przez okres niezbędny do realizacji celu, dla którego zostały zebrane, a po tym czasie przez okres oraz w zakresie wymaganym przez przepisy polskiego prawa archiwalnego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="74DC1A56" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Odbiorcy danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="3AEB3A3F" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Będziemy przekazywać Pani/Pana dane osobowe podmiotom upoważnionym na podstawie przepisów prawa. Dodatkowo dane mogą być udostępniane:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="6D265707" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="176" w:hanging="176"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">usługodawcom wykonującym zadania na zlecenie Administratora w ramach świadczenia usług serwisu, rozwoju i utrzymania systemów informatycznych, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="72E5A711" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="176" w:hanging="176"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">podmiotom prowadzącym działalność pocztową lub kurierską, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="6F473D5F" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="176" w:hanging="176"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>osobom fizycznym posiadającym wiedzę specjalną np. rzeczoznawcom majątkowym,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="1B0A4BA4" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstkomentarza"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:t>- kancelariom notarialnym w celu zawarcia umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="75049C3B" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstkomentarza"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Prawa związane z przetwarzaniem danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="4CEA727A" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przysługują Pani/Panu następujące prawa związane z przetwarzaniem danych osobowych:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="593693A7" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>prawo dostępu do Pani/Pana danych osobowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="1DCB45A3" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>prawo żądania sprostowania Pani/Pana danych osobowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="1A3B3B22" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>prawo żądania ograniczenia przetwarzania Pani/Pana danych osobowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="6D5854AD" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">prawo do przenoszenia Pani/Pana danych osobowych, tj. prawo otrzymania od nas Pani/Pana danych osobowych, w ustrukturyzowanym, powszechnie używanym formacie informatycznym nadającym się do odczytu maszynowego. Możesz przesłać te dane innemu administratorowi danych lub zażądać, abyśmy przesłali Pani/Pana dane do innego administratora. Jednakże zrobimy to tylko jeśli takie przesłanie jest technicznie możliwe. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="003E2BE2" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="70B55C11" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="003E2BE2" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Aby skorzystać z powyższych praw, musi Pani/Pan skontaktować się z Administratorem danych (dane kontaktowe powyżej) lub Inspektorem Ochrony Danych (dane kontaktowe poniżej).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="7899F5AD" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inspektor Ochrony Danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="4572F7A4" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych –  Sebastian Sobecki. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="669329EA" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="36BBDFF5" w14:textId="2A2EBDC2" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>listownie na adres: al. M. Kromera 44, 51-163 Wrocław</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t xml:space="preserve">listownie na adres: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. M. Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608B8DB2" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>przez e-mail: iod@um.wroc.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="64C7E1BE" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-   telefonicznie: 71 777 77 24.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="632C2E6E" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prawo wniesienia skargi do organu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="30FE2E31" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="223EEDC9" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00904D68" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="633505A5" w14:textId="77777777" w:rsidR="00904D68" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00B330E3">
+    <w:p w14:paraId="04266BAE" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
-[...188 lines deleted...]
-    <w:p w:rsidR="00904D68" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+    <w:p w14:paraId="50FD926E" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE763D9" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EE462A" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150673EE" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339A2D8E" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD26DFD" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD24EBC" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72237B9A" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5649C625" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67435560" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2F3F36" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3898AD58" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543EE1AF" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B64D2D1" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F8400B" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBDAE9B" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE02428" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D8070C" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11931C39" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53AE6769" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C20387" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020E50D3" w14:textId="7A0FF2CD" w:rsidR="00904D68" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA73E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Wersja 2/2025</w:t>
+        <w:t xml:space="preserve">Wersja </w:t>
+      </w:r>
+      <w:r w:rsidR="00765E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA73E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00765E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00904D68" w:rsidRPr="00DA73E9" w:rsidSect="00C25238">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="142" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000283" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F8427E5A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04AA1276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFFC30CA"/>
     <w:lvl w:ilvl="0" w:tplc="5EA69D54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2915,51 +3031,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16061BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3055,51 +3171,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E422B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CE4D070"/>
     <w:lvl w:ilvl="0" w:tplc="3266FBEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3195,51 +3311,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D8A66D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F482C76"/>
     <w:lvl w:ilvl="0" w:tplc="A846FC14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Tahoma" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3336,51 +3452,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C921C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3476,51 +3592,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EEA7385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB345BD2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3613,51 +3729,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613A3256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3753,51 +3869,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67417BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C562B90A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3890,51 +4006,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67EE6FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54549A76"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4003,51 +4119,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74EC512B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FD64C34"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4140,51 +4256,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6A1CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09A2DDEC"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4444,270 +4560,507 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C25238"/>
     <w:rsid w:val="00015BF3"/>
     <w:rsid w:val="000810FB"/>
     <w:rsid w:val="0008735F"/>
     <w:rsid w:val="001D2E59"/>
     <w:rsid w:val="00265A05"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003D7132"/>
     <w:rsid w:val="005378CE"/>
     <w:rsid w:val="00561DB7"/>
+    <w:rsid w:val="00765E59"/>
     <w:rsid w:val="00904D68"/>
     <w:rsid w:val="00AB3784"/>
+    <w:rsid w:val="00AF06D2"/>
     <w:rsid w:val="00B330E3"/>
+    <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00C25238"/>
     <w:rsid w:val="00D12117"/>
     <w:rsid w:val="00DA067B"/>
     <w:rsid w:val="00DA73E9"/>
     <w:rsid w:val="00FB724F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6E92C76A"/>
+  <w15:docId w15:val="{55C1F52B-ABA2-42F2-A082-08219EE231D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...144 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003D7132"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003D7132"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -4726,51 +5079,50 @@
     <w:qFormat/>
     <w:rsid w:val="003D7132"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D7132"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
@@ -5081,51 +5433,51 @@
       <w:suppressAutoHyphens/>
       <w:ind w:left="708"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
     <w:name w:val="Tekst komentarza Znak1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:semiHidden/>
     <w:rsid w:val="00904D68"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -5378,52 +5730,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>824</Words>
-  <Characters>5990</Characters>
+  <Words>975</Words>
+  <Characters>5851</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6801</CharactersWithSpaces>
+  <CharactersWithSpaces>6813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WNIOSEK O NABYCIE NIERUCHOMOŚCI KOMUNALNEJ</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>