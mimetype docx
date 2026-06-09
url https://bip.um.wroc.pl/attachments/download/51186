--- v1 (2026-04-03)
+++ v2 (2026-06-09)
@@ -1417,93 +1417,120 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administrator danych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617C7384" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia. Można się z nami skontaktować w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6881E4" w14:textId="085F02FB" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="7E6881E4" w14:textId="34A0122B" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, </w:t>
       </w:r>
       <w:r w:rsidR="00B40CA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
+      </w:r>
+      <w:r w:rsidR="0076064B" w:rsidRPr="0076064B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0076064B" w:rsidRPr="0076064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres do e-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D157F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="0076064B" w:rsidRPr="0076064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oręczeń: AE:PL-95179-82549-VVTFT-27,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4BFA19" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- przez e-mail: wns@um.wroc.pl,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC644B6" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
@@ -2401,92 +2428,132 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych –  Sebastian Sobecki. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669329EA" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BBDFF5" w14:textId="2A2EBDC2" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="36BBDFF5" w14:textId="388EC052" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">listownie na adres: </w:t>
       </w:r>
       <w:r w:rsidR="00B40CA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l. M. Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+      <w:r w:rsidR="0076064B" w:rsidRPr="0076064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, adres do e-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D157F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="0076064B" w:rsidRPr="0076064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oręczeń: </w:t>
+      </w:r>
+      <w:r w:rsidR="0076064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0076064B" w:rsidRPr="0076064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AE:PL-95179-82549-VVTFT-27,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608B8DB2" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2646,59 +2713,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72237B9A" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5649C625" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67435560" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1D2F3F36" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3898AD58" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="543EE1AF" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2754,87 +2812,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53AE6769" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64C20387" w14:textId="77777777" w:rsidR="00DA73E9" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="020E50D3" w14:textId="7A0FF2CD" w:rsidR="00904D68" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
+    <w:p w14:paraId="020E50D3" w14:textId="65C5E15A" w:rsidR="00904D68" w:rsidRPr="00DA73E9" w:rsidRDefault="00DA73E9" w:rsidP="00DA73E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA73E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Wersja </w:t>
       </w:r>
-      <w:r w:rsidR="00765E59">
+      <w:r w:rsidR="0076064B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA73E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00765E59">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00904D68" w:rsidRPr="00DA73E9" w:rsidSect="00C25238">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="142" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
@@ -2860,92 +2918,90 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000283" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F8427E5A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04AA1276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFFC30CA"/>
     <w:lvl w:ilvl="0" w:tplc="5EA69D54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -4585,58 +4641,60 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C25238"/>
     <w:rsid w:val="00015BF3"/>
     <w:rsid w:val="000810FB"/>
     <w:rsid w:val="0008735F"/>
     <w:rsid w:val="001D2E59"/>
     <w:rsid w:val="00265A05"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003D7132"/>
     <w:rsid w:val="005378CE"/>
     <w:rsid w:val="00561DB7"/>
+    <w:rsid w:val="0076064B"/>
     <w:rsid w:val="00765E59"/>
     <w:rsid w:val="00904D68"/>
     <w:rsid w:val="00AB3784"/>
     <w:rsid w:val="00AF06D2"/>
     <w:rsid w:val="00B330E3"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00C25238"/>
     <w:rsid w:val="00D12117"/>
+    <w:rsid w:val="00D157F2"/>
     <w:rsid w:val="00DA067B"/>
     <w:rsid w:val="00DA73E9"/>
     <w:rsid w:val="00FB724F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -5730,52 +5788,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>975</Words>
-  <Characters>5851</Characters>
+  <Words>989</Words>
+  <Characters>5936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6813</CharactersWithSpaces>
+  <CharactersWithSpaces>6912</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WNIOSEK O NABYCIE NIERUCHOMOŚCI KOMUNALNEJ</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>