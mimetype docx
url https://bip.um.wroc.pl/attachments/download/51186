--- v2 (2026-06-09)
+++ v3 (2026-07-22)
@@ -1,2978 +1,3062 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="14E4C764" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
-[...9 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w14:paraId="27C1F257" w14:textId="0B387D96" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="27C1F257" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wrocław, dnia ......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567AB11F" w14:textId="11F952CF" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...83 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>imię i nazwisko..............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1402AAB7" w14:textId="01F7941A" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres ...........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455BE22E" w14:textId="292EC2E5" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nr telefonu* (nieobowiązkowo).........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7100E549" w14:textId="67A66C85" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e-mail* (nieobowiązkowo)................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6914E9" w14:textId="24EA8CDF" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wydział Nabywania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C53FDFF" w14:textId="552AFDEF" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>i Sprzedaży Nieruchomości</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D43E0D2" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Urząd Miejski Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3014D98B" w14:textId="6D5C9921" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B40CA5" w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE63824" w14:textId="1EEB50E5" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="4956" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50-141 Wrocław</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0404B2CB" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>WNIOSEK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F844995" w14:textId="53FC686A" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o uzgodnienie i wypłatę odszkodowania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19893190" w14:textId="15F02DC7" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zwracam się o uzgodnienie i wypłatę odszkodowania za działkę/i gruntu, która/e przeszła/y na własność Gminy Wrocław,</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oznaczoną/e geodezyjnie jako:</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>działka/i nr</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>arkusz mapy (AM) .........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730A4FAC" w14:textId="459AB1D5" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obręb ............................................... księga wieczysta nr</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>WR1K/......................./......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9F67DA" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Działka/i gruntu została/y wydzielona/e na podstawie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17600577" w14:textId="0D50A519" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- ostatecznej decyzji zatwierdzającej podział nieruchomości – nr decyzji ..................</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dnia.............................  /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F86F7A9" w14:textId="19D63B3B" w:rsidR="00D12117" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- prawomocnego orzeczenia o podziale – sygn. akt .........</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia ..............</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(niepotrzebne skreślić)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC12218" w14:textId="6B1ACFB7" w:rsidR="00D12117" w:rsidRPr="005B23DD" w:rsidRDefault="00D12117" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="480" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oświadczam, że zapoznałam/zapoznałem się z treścią Klauzuli informacyjnej  o</w:t>
+      </w:r>
+      <w:r w:rsidR="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przetwarzaniu danych osobowych stanowiącą integralną część składanego wniosku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F45E583" w14:textId="77777777" w:rsidR="00D12117" w:rsidRPr="008A0FCB" w:rsidRDefault="00D12117" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (nieobowiązkowo)</w:t>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(nieobowiązkowo)</w:t>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0FCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...660 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">*  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0FCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="NSimSun" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyrażam zgodę</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008A0FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, aby moje dane osobowe w zakresie obejmującym: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008A0FCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">numer telefonu i adres e-mail </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008A0FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>były przet</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008A0FCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>warzane przez Gminę Wrocław w celach kontaktowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2782908F" w14:textId="77777777" w:rsidR="00D12117" w:rsidRDefault="00D12117" w:rsidP="00D12117">
+    <w:p w14:paraId="2782908F" w14:textId="77777777" w:rsidR="00D12117" w:rsidRPr="008A0FCB" w:rsidRDefault="00D12117" w:rsidP="005B23DD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A0FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgoda może być w każdym momencie wycofana poprzez pisemny wniosek. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F079BE" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
-      <w:pPr>
+    <w:p w14:paraId="56F079BE" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627B45EA" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E35FE52" w14:textId="5E51F67B" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="005B23DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686A613C" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B23DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B23DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B23DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B23DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B23DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B23DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B23DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B23DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B23DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542125A5" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="542125A5" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16AE0588" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="16AE0588" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D16FD09" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="2D16FD09" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65F618CF" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="65F618CF" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D22B589" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="2D22B589" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="279B17AC" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="279B17AC" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03E7DF3B" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="03E7DF3B" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="716B8152" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="716B8152" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="444D0B0B" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="444D0B0B" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AAD8055" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="5AAD8055" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2126D4" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="4D2126D4" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BDB66B7" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="0BDB66B7" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0029D5" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
+    <w:p w14:paraId="7B0029D5" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5051C8CA" w14:textId="77777777" w:rsidR="00C25238" w:rsidRDefault="00C25238">
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w14:paraId="365CA663" w14:textId="77777777" w:rsidR="008A0FCB" w:rsidRDefault="008A0FCB" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk233810040"/>
+    </w:p>
+    <w:p w14:paraId="246ADE8D" w14:textId="0969AE9E" w:rsidR="005B23DD" w:rsidRPr="008B2037" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2037">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>KLAUZULA INFORMACYJNA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45261CE9" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="003E2BE2" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="32E88EEF" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E2BE2">
+      <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA TWOICH DANYCH OSOBOWYCH</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="622FF7D3" w14:textId="3A7A0118" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA DANYCH OSOBOWYCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC02AC9" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymałeś w związku z obowiązkami określonymi w art. 13 </w:t>
+        <w:t>Niniejszą informację otrzym</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">i art. 14 </w:t>
+        <w:t>uje Pan/Pani</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w</w:t>
-[...7 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> w związku z obowiązkami określonymi w art. 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i art. 14 R</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65434A0B" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t xml:space="preserve">ozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D363131" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administrator danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617C7384" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+    <w:p w14:paraId="330A0C47" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia. Można się z nami skontaktować w następujący sposób:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E6881E4" w14:textId="34A0122B" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>którym można się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2385D3B7" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="006A7B41" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, </w:t>
       </w:r>
-      <w:r w:rsidR="00B40CA5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="0A4BFA19" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6017D7BD" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- przez e-mail: wns@um.wroc.pl,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FC644B6" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>za pośrednictwem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poczty elektronicznej na adres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00151E64">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>wns@um.wroc.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e-Doręczeń: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70210">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AE:PL-95179-82549-VVTFT-27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBC59B6" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="290" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- telefonicznie: +48 717 77 71 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCA4BC0" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cele przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C8B3CF" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe, w celu wypełnienia obowiązku prawnego, którym jest gospodarowanie nieruchomościami Gminy Wrocław.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A6C25F" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podstawy prawne przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127B9CDE" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 6 ust. 1 lit. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) RODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3DA8C5" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>art. 6 ust. 1 lit. c) RODO oraz:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77806947" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 8 marca 1990 r. o samorządzie gminnym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1453AF39" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 21 sierpnia 1997 r. o gospodarce nieruchomościami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6975DCDF" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 23 kwietnia 1964 r. Kodeks cywilny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A73592" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBF04B8" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Ustawy z dnia 17 listopada 1964 r. Kodeks postępowania cywilnego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1124E927" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 6 lipca 1982 r. o księgach wieczystych i hipotece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50113CA2" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404FE6EC" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 8 września 2000 r. o komercjalizacji i restrukturyzacji przedsiębiorstwa państwowego „Polskie Koleje Państwowe”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545ABDEE" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20 lipca 2017 r. o Krajowym Zasobie Nieruchomości.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38353744" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 8 grudnia 2006 r. o finansowym wsparciu niektórych przedsięwzięć mieszkaniowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C960371" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00996F31" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 10 lutego 2017 r. o Krajowym Ośrodku Wsparcia Rolnictwa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520EFACA" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="st"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 24 marca 1920 r. o nabywaniu nieruchomości przez cudzoziemców (Dz. U. z 2017 r. poz. 2278).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008922D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B7F139" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00E31B60" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstkomentarza"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31B60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Obligatoryjność/fakultatywność podania danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ADE961" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="002251DE" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podane przez Panią/Pana danych osobowych jest warunkiem zawarcia umowy, a ich niepodanie będzie skutkować brakiem możliwości zawarcia umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DF07A1" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
-          <w:rStyle w:val="st"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1446B35E" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kategorie danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3479B7" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstkomentarza"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00352028">
+        <w:t xml:space="preserve">Będziemy przetwarzać następujące kategorie Pani/Pana danych osobowych: dane kontaktowe (m.in. imię, nazwisko, adres zamieszkania, numer telefonu, adres e-mail, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">adres skrzynki odbiorczej na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:t>PUAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i e-Doręczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:t>) oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane dotyczące własności nieruchomości</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">w ramach </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>realizowanego postępowania w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pani/Pana sprawie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672E2D3B" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Źródło pochodzenia danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718A22C5" w14:textId="08CC6CC5" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani/Pana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane osobowe pozyskane zostały ze złożonych przez Panią/Pana dokumentów dotyczących realizowanego postępowania w Pani/Pana sprawie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz z Powszechnego Elektronicznego Systemu Ewidencji Ludności i Głównego Urzędu Geodezji i Kartografii.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B64E6D0" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00A30C45" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Okres retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F78E28" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przechowywać Pani/Pana dane przez okres niezbędny do realizacji celu, dla którego zostały zebrane, a po tym czasie przez okres oraz w zakresie wymaganym przez przepisy polskiego prawa archiwalnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C157124" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C778D">
+      <w:r w:rsidRPr="00EB2493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Cele przetwarzania danych</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="775BC7EE" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t>Odbiorcy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA25F66" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="001F7196" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odbiorcami Pani/Pana danych osobowych mogą być: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1932A66C" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="001F7196" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inne podmioty tj. jednostki budżetowe Gminy, jednostki administracji rządowej i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>samorządowej,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472732F5" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="001F7196" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>usługodawcy wykonujący zadania na zlecenie Administratora w ramach świadczenia usług serwisu, rozwoju i utrzymania systemów informatycznych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DAC3E9" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podmioty prowadzących działalność pocztową lub kurierską;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749A927D" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="001A36EF" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A36EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podmiotom posiadającym wiedzę specjalną np. rzeczoznawcom majątkowym,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F2C53C" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="001F7196" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kancelarie notarialne w celu zawarcia umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44858A81" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstkomentarza"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1711EACD" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+          <w:b/>
+        </w:rPr>
+        <w:t>Prawa związane z przetwarzaniem danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521F4C6E" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00846131" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługuje Pani/Panu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C40270" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00846131" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo dostępu do swoich danych oraz otrzymania ich kopii;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9E3A70" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00846131" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do sprostowania (poprawiania) swoich danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2034938F" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00846131" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do usunięcia danych (prawo do bycia zapomnianym);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0DA99F" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00751E20" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prawo do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ograniczenia przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5330F5FA" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00846131" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do przenoszenia danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18596106" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00846131" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia sprzeciwu wobec przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EBD78E" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00535ECC" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia skargi do organu nadzorczego – tj. Prezesa Urzędu Ochrony Danych Osobowych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB93B26" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Podstawy prawne przetwarzania</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25697F55" w14:textId="1DEE22D9" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t>Inspektor Ochrony Danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761F1577" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa</w:t>
+        <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych –  Sebastian Sobecki. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>przetwarzaniem danych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21876F64" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C91E3A" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">listownie na adres: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. M. Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="35997B2D" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="289"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w</w:t>
-[...7 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>szczególności:</w:t>
-[...233 lines deleted...]
-    <w:p w14:paraId="66A704F1" w14:textId="5D3C3A21" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:tab/>
+        <w:t>przez e-mail: iod@um.wroc.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C173A99" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="000C778D" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs/>
-[...26 lines deleted...]
-        <w:keepNext/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-   telefonicznie: 71 777 77 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022FE3D7" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C778D">
+      <w:r w:rsidRPr="0096434C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kategorie danych</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="74AAD54B" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024463EF" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="0026537B" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026537B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026537B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...109 lines deleted...]
-    <w:p w14:paraId="3AEB3A3F" w14:textId="77777777" w:rsidR="00904D68" w:rsidRPr="000C778D" w:rsidRDefault="00904D68" w:rsidP="00B330E3">
+        <w:t>nie będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026537B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podlegały profilowaniu lub zautomatyzowanemu podejmowaniu decyzji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BA7D7A" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:rPr>
-[...704 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DA73E9">
+    </w:p>
+    <w:p w14:paraId="516C7DE4" w14:textId="77777777" w:rsidR="005B23DD" w:rsidRPr="00223410" w:rsidRDefault="005B23DD" w:rsidP="005B23DD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wersja </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0076064B">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA73E9">
+        <w:t>Wersja 3/2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="08A22E1C" w14:textId="77777777" w:rsidR="00C25238" w:rsidRPr="005B23DD" w:rsidRDefault="00C25238">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020E50D3" w14:textId="33B14054" w:rsidR="00904D68" w:rsidRPr="005B23DD" w:rsidRDefault="00904D68" w:rsidP="00DA73E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:sz w:val="16"/>
-[...14 lines deleted...]
-    <w:sectPr w:rsidR="00904D68" w:rsidRPr="00DA73E9" w:rsidSect="00C25238">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00904D68" w:rsidRPr="005B23DD" w:rsidSect="005B23DD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1134" w:bottom="142" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
@@ -3228,50 +3312,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F5375A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1CECC28"/>
+    <w:lvl w:ilvl="0" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E422B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CE4D070"/>
     <w:lvl w:ilvl="0" w:tplc="3266FBEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3564,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402623EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3AAD75E"/>
+    <w:lvl w:ilvl="0" w:tplc="C206F9EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="445951A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC7467C6"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D8A66D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F482C76"/>
     <w:lvl w:ilvl="0" w:tplc="A846FC14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Tahoma" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3508,51 +3931,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C921C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3648,51 +4071,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EEA7385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB345BD2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3785,51 +4208,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613A3256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3925,51 +4348,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67417BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C562B90A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4062,51 +4485,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67EE6FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54549A76"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4175,51 +4598,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74EC512B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FD64C34"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4312,51 +4735,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6A1CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09A2DDEC"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4453,240 +4876,253 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C25238"/>
     <w:rsid w:val="00015BF3"/>
     <w:rsid w:val="000810FB"/>
     <w:rsid w:val="0008735F"/>
     <w:rsid w:val="001D2E59"/>
     <w:rsid w:val="00265A05"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003D7132"/>
     <w:rsid w:val="005378CE"/>
     <w:rsid w:val="00561DB7"/>
+    <w:rsid w:val="005B23DD"/>
     <w:rsid w:val="0076064B"/>
     <w:rsid w:val="00765E59"/>
+    <w:rsid w:val="007A7498"/>
+    <w:rsid w:val="008A0FCB"/>
     <w:rsid w:val="00904D68"/>
     <w:rsid w:val="00AB3784"/>
     <w:rsid w:val="00AF06D2"/>
     <w:rsid w:val="00B330E3"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00C25238"/>
     <w:rsid w:val="00D12117"/>
     <w:rsid w:val="00D157F2"/>
     <w:rsid w:val="00DA067B"/>
     <w:rsid w:val="00DA73E9"/>
     <w:rsid w:val="00FB724F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5497,51 +5933,51 @@
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
     <w:name w:val="Tekst komentarza Znak1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:semiHidden/>
     <w:rsid w:val="00904D68"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wns@um.wroc.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5788,52 +6224,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>989</Words>
-  <Characters>5936</Characters>
+  <Words>918</Words>
+  <Characters>5514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6912</CharactersWithSpaces>
+  <CharactersWithSpaces>6420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WNIOSEK O NABYCIE NIERUCHOMOŚCI KOMUNALNEJ</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>