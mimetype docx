--- v0 (2025-10-08)
+++ v1 (2026-06-08)
@@ -1,1776 +1,2129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="0F43834A" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00FB7BC2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Akapitzlist1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5664"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Załącznik nr 2 do „Zasad i warunków udzielania wsparcia finansowego i nagradzania uczniów uzdolnionych na terenie Wrocławia” </w:t>
+        <w:t xml:space="preserve">Załącznik nr 1 do „Zasad i warunków udzielania wsparcia finansowego i nagradzania uczniów uzdolnionych na terenie Wrocławia” </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="2C105632" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="09C78B5E" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wniosek o przyznanie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="473A4866" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Stypendium Miasta Wrocławia dla laureatów w ogólnopolskiej olimpiadzie przedmiotowej </w:t>
+        <w:t>Stypendium Miasta Wrocławia za wybitne osiągnięcia w nauce</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="21F85430" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>w roku szkolnym 20..../20....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="4EC274D4" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="1508B61F" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>INFORMACJE O KANDYDACIE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="5558"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="4567DF68" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="0A3F7338" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Nazwisko kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="3F33E869" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="5BFF6560" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="3CF27BC3" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Imię/imiona kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="3D82BFA8" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="1DCAB8DE" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="6FE0E971" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="22687E87" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="0D13D5F6" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="0522DC7E" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Adres do korespondencji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="257177F6" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="6F174231" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="4D03FDAE" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="2D27E8B5" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="779084EE" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="6A5334DB" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="151F947F" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="04468003" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="7E489285" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Klasa, do której uczęszcza kandydat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="412A0675" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B87305" w14:paraId="55DE811D" w14:textId="77777777" w:rsidTr="001110D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FA9ADD6" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
+            <w:pPr>
+              <w:pStyle w:val="Tekstpodstawowywcity"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Liczba ocen celujących</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B7EADCD" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
+            <w:pPr>
+              <w:pStyle w:val="Tekstpodstawowywcity"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="540C281A" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="716B3CDE" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMACJE O ZGŁASZAJĄCYM KANDYDATA </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="5558"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="3FB4FBB6" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="3A0AFF2B" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Szkoła</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="52EBEB76" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="5081D046" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="1D2959E6" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Imię i nazwisko dyrektora placówki</w:t>
+              <w:t>Imię i nazwisko  dyrektora placówki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="566A8BCB" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="082164BA" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="1F1FEBFE" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Adres placówki</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="26AD2B98" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="5C6E2229" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="0421E148" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="22CC32FE" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>OSIĄGNIĘCIA KANDYDATA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="624"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2976"/>
+        <w:gridCol w:w="622"/>
+        <w:gridCol w:w="2159"/>
+        <w:gridCol w:w="1995"/>
+        <w:gridCol w:w="2725"/>
+        <w:gridCol w:w="1787"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="158A148B" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="0ECCF7B8" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2745" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6847FF38" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Nazwa olimpiady</w:t>
+              <w:t>Nazwa konkursu / olimpiady</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D16FC15" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Organizator olimpiady</w:t>
+              <w:t>Organizator konkursu / olimpiady</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65D18B51" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Zdobyte miejsce</w:t>
+              <w:t>Zasięg konkursu / olimpiady</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="32DA8C86" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
+            <w:pPr>
+              <w:pStyle w:val="Tekstpodstawowywcity"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(np. powiatowy, wojewódzki, ogólnopolski, międzynarodowy)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="054DD251" w14:textId="2EDA40C0" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
+            <w:pPr>
+              <w:pStyle w:val="Tekstpodstawowywcity"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Osiągnięcie / zdobyte miejsce</w:t>
+            </w:r>
+            <w:r w:rsidR="008D24EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ data </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="58B4D50F" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="6D42C4ED" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2745" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3589AD49" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DC9A6A7" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C0B4C67" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="187EEF73" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
+            <w:pPr>
+              <w:pStyle w:val="Tekstpodstawowywcity"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="186C375D" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="2C5E88D3" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2745" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41B3E177" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CDD71C4" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46623662" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40CD20B3" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
+            <w:pPr>
+              <w:pStyle w:val="Tekstpodstawowywcity"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007351A0" w:rsidTr="001110D8">
+      <w:tr w:rsidR="00B87305" w14:paraId="67ED7D98" w14:textId="77777777" w:rsidTr="001110D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+          <w:p w14:paraId="0A94B771" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2745" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="064E1690" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CC441BD" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="001110D8">
+            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="101AEF0B" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
+            <w:pPr>
+              <w:pStyle w:val="Tekstpodstawowywcity"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74512460" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="001110D8">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowywcity"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="1CF820D7" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76108BCE" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>OPINIA RADY PEDAGOGICZNEJ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D04469" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">........................................................................ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DD639D" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">........................................................................ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23432E11" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">....................................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634B0635" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="503A1CC2" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>WYKAZ DOKUMENTÓW/ZAŁĄCZNIKÓW:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="606E21D4" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="7C14BCAB" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2.........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="4296F996" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="34F1C6EF" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="3A6997B1" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="7FED251B" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="47B58BC6" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="1ABFF449" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>pieczęć nagłówkowa placówki</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="510B67B0" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="3D95BC9B" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="34714ED7" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1820,486 +2173,736 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">  Pieczęć i podpis Dyrektora placówki</w:t>
+        <w:t xml:space="preserve">   Pieczęć i podpis Dyrektora placówki</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="79EA6159" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="2FA58BF8" w14:textId="77777777" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
+    <w:p w14:paraId="7CF76DA6" w14:textId="1905F634" w:rsidR="00B87305" w:rsidRDefault="00B87305" w:rsidP="00B87305">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Wrocław, Data</w:t>
+        <w:t>Wrocław,</w:t>
+      </w:r>
+      <w:r w:rsidR="003860EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ata</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007351A0" w:rsidRDefault="007351A0" w:rsidP="007351A0">
-[...17 lines deleted...]
-    <w:p w:rsidR="00436966" w:rsidRDefault="00436966" w:rsidP="007351A0"/>
+    <w:p w14:paraId="3B36813A" w14:textId="77777777" w:rsidR="00436966" w:rsidRDefault="00436966" w:rsidP="00B87305"/>
     <w:sectPr w:rsidR="00436966" w:rsidSect="00436966">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007351A0"/>
+    <w:rsidRoot w:val="00B87305"/>
+    <w:rsid w:val="003860EF"/>
     <w:rsid w:val="00436966"/>
-    <w:rsid w:val="007351A0"/>
+    <w:rsid w:val="008D24EC"/>
+    <w:rsid w:val="00B87305"/>
+    <w:rsid w:val="00FB7BC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1BA7486D"/>
+  <w15:docId w15:val="{A33A56C4-C8D8-418D-84CF-795B0252841D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007351A0"/>
+    <w:rsid w:val="00B87305"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Akapitzlist1">
+    <w:name w:val="Akapit z listą1"/>
     <w:basedOn w:val="Normalny"/>
-    <w:rsid w:val="007351A0"/>
+    <w:rsid w:val="00B87305"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstpodstawowyZnak"/>
     <w:semiHidden/>
-    <w:rsid w:val="007351A0"/>
+    <w:rsid w:val="00B87305"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
     <w:name w:val="Tekst podstawowy Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy"/>
     <w:semiHidden/>
-    <w:rsid w:val="007351A0"/>
+    <w:rsid w:val="00B87305"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstpodstawowywcityZnak"/>
     <w:semiHidden/>
-    <w:rsid w:val="007351A0"/>
+    <w:rsid w:val="00B87305"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowywcityZnak">
     <w:name w:val="Tekst podstawowy wcięty Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowywcity"/>
     <w:semiHidden/>
-    <w:rsid w:val="007351A0"/>
+    <w:rsid w:val="00B87305"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -2551,50 +3154,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>167</Words>
-  <Characters>1003</Characters>
+  <Words>221</Words>
+  <Characters>1328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1168</CharactersWithSpaces>
+  <CharactersWithSpaces>1546</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>umjama02</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>