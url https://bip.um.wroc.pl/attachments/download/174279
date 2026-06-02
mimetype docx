--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -67,63 +67,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Miasto Wrocław we współpracy z Miastem Partnerskim Dreznem zapraszają artystów związanych z Wrocławiem i specjalizujących się w grafice warsztatowej do przesyłania zgłoszeń w ramach naboru na rezydencję artystyczną w jednej z najstarszych i najważniejszych pracowni grafiki – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00924D92">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Grafikwerkstatt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00924D92">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t>w Dreźnie.</w:t>
+        <w:t xml:space="preserve"> w Dreźnie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4096B1EF" w14:textId="77777777" w:rsidR="00C73ABB" w:rsidRPr="0036039D" w:rsidRDefault="00C73ABB" w:rsidP="00FF28C0">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036039D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">gospodarz: </w:t>
@@ -1569,51 +1557,51 @@
         </w:rPr>
         <w:t>do 5 czerwca 2026 r. do godz. 24:00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4949ED10" w14:textId="77777777" w:rsidR="008C0194" w:rsidRPr="00924D92" w:rsidRDefault="008C0194" w:rsidP="008C0194">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924D92">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Wniosek powinien być podpisany własnoręcznie lub za pomocą profilu zaufanego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06851D8F" w14:textId="0E75F53E" w:rsidR="008C0194" w:rsidRPr="0036039D" w:rsidRDefault="008C0194" w:rsidP="008C0194">
+    <w:p w14:paraId="06851D8F" w14:textId="21E0F775" w:rsidR="008C0194" w:rsidRPr="0036039D" w:rsidRDefault="008C0194" w:rsidP="008C0194">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924D92">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>W przypadku wniosków składanych papierowo, e</w:t>
       </w:r>
       <w:r w:rsidRPr="00924D92">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1716,101 +1704,121 @@
       <w:r w:rsidRPr="00924D92">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00924D92" w:rsidRPr="00924D92">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00924D92">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>„Rezydencja – Drezno – Wydział X”.</w:t>
+        <w:t xml:space="preserve">„Rezydencja – Drezno – Wydział </w:t>
+      </w:r>
+      <w:r w:rsidR="00E408B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Kultury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924D92">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2470138C" w14:textId="77777777" w:rsidR="00C73ABB" w:rsidRPr="0036039D" w:rsidRDefault="00C73ABB" w:rsidP="00FF28C0">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036039D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Kryteria oceny:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AAAA225" w14:textId="77777777" w:rsidR="00C73ABB" w:rsidRPr="0036039D" w:rsidRDefault="00C73ABB" w:rsidP="00FF28C0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036039D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>zgodność aplikacji z celem naboru,</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7F1B5FCC" w14:textId="77777777" w:rsidR="00C73ABB" w:rsidRPr="0036039D" w:rsidRDefault="00C73ABB" w:rsidP="00FF28C0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036039D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>dorobek artystyczny,</w:t>
@@ -2374,51 +2382,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4413,50 +4420,51 @@
     <w:rsid w:val="0059178D"/>
     <w:rsid w:val="005C5DBB"/>
     <w:rsid w:val="005E0BB8"/>
     <w:rsid w:val="00626668"/>
     <w:rsid w:val="00653762"/>
     <w:rsid w:val="00663ED7"/>
     <w:rsid w:val="006E0ADC"/>
     <w:rsid w:val="006F62BD"/>
     <w:rsid w:val="00711481"/>
     <w:rsid w:val="00767F3E"/>
     <w:rsid w:val="00787558"/>
     <w:rsid w:val="0079451B"/>
     <w:rsid w:val="008C0194"/>
     <w:rsid w:val="008E69AA"/>
     <w:rsid w:val="00924D92"/>
     <w:rsid w:val="00996E82"/>
     <w:rsid w:val="00A70E9C"/>
     <w:rsid w:val="00A9757B"/>
     <w:rsid w:val="00AD554A"/>
     <w:rsid w:val="00C73ABB"/>
     <w:rsid w:val="00CC201A"/>
     <w:rsid w:val="00D70E05"/>
     <w:rsid w:val="00D77315"/>
     <w:rsid w:val="00DE1C18"/>
     <w:rsid w:val="00E15722"/>
+    <w:rsid w:val="00E408B9"/>
     <w:rsid w:val="00E50EC3"/>
     <w:rsid w:val="00E54546"/>
     <w:rsid w:val="00E670EA"/>
     <w:rsid w:val="00E92E3D"/>
     <w:rsid w:val="00E95A8B"/>
     <w:rsid w:val="00EB01DB"/>
     <w:rsid w:val="00EB0799"/>
     <w:rsid w:val="00EC7FB9"/>
     <w:rsid w:val="00EE68FA"/>
     <w:rsid w:val="00F2531F"/>
     <w:rsid w:val="00F50519"/>
     <w:rsid w:val="00F561BD"/>
     <w:rsid w:val="00F7517C"/>
     <w:rsid w:val="00F84A69"/>
     <w:rsid w:val="00FF28C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -5457,67 +5465,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>503</Words>
-  <Characters>3019</Characters>
+  <Words>504</Words>
+  <Characters>3024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OFERTA PDF</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3515</CharactersWithSpaces>
+  <CharactersWithSpaces>3521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>OFERTA PDF</dc:title>
   <dc:creator>SERWISOWY</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>