--- v0 (2026-01-19)
+++ v1 (2026-04-23)
@@ -1520,65 +1520,51 @@
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>ul. Powstańców Śląskich 210/218, 53-140 Wr</w:t>
-[...13 lines deleted...]
-              <w:t>cław</w:t>
+              <w:t>ul. Powstańców Śląskich 210/218, 53-140 Wrocław</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidTr="008B4F8E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1955,65 +1941,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>ul. gen. Karola Kniaziewicza 28/1A,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>50-455 Wr</w:t>
-[...13 lines deleted...]
-              <w:t>cław</w:t>
+              <w:t>50-455 Wrocław</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidTr="008B4F8E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2208,50 +2180,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Na podstawie § 2 ust. 2 pkt 3 rozporządzenia Ministra Infrastruktury i Budownictwa z dnia 22 czerwca 2017 r. w sprawie kontroli ośrodków szkolenia kierowców (Dz. U. z 2017 r., poz. 1324)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidTr="008B4F8E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -2651,51 +2624,50 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -5268,50 +5240,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -6031,65 +6004,51 @@
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>ul. marsz. Józefa Piłsudskiego 13/2, 50-048 Wr</w:t>
-[...13 lines deleted...]
-              <w:t>cław</w:t>
+              <w:t>ul. marsz. Józefa Piłsudskiego 13/2, 50-048 Wrocław</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidTr="008B4F8E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6984,103 +6943,88 @@
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>ul. Aleksandra Ostrowskiego 9/201, 53-238 Wr</w:t>
-[...13 lines deleted...]
-              <w:t>cław</w:t>
+              <w:t>ul. Aleksandra Ostrowskiego 9/201, 53-238 Wrocław</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidTr="008B4F8E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
@@ -7615,101 +7559,182 @@
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>ul. Obornicka 131/3,50-114 Wrocław</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidTr="008B4F8E">
+      <w:tr w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidTr="006D4EF2">
         <w:trPr>
-          <w:trHeight w:val="986"/>
+          <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B35CA0" w:rsidRPr="00351A80" w:rsidRDefault="00B35CA0" w:rsidP="00B35CA0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Na podstawie § 3 ust. 3 pkt 2 i 3 rozporządzenia Ministra Infrastruktury i Budownictwa z dnia 22 czerwca 2017 r. w sprawie kontroli ośrodków szkolenia ki</w:t>
-[...15 lines deleted...]
-              <w:t>rowców (Dz. U. z 2017 r., poz. 1324)</w:t>
+              <w:t>Na podstawie § 3 ust. 3 pkt 2 i 3 rozporządzenia Ministra Infrastruktury i Budownictwa z dnia 22 czerwca 2017 r. w sprawie kontroli ośrodków szkolenia kierowców (Dz. U. z 2017 r., poz. 1324)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D4EF2" w:rsidRPr="00351A80" w:rsidTr="006D4EF2">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006D4EF2" w:rsidRPr="00351A80" w:rsidRDefault="006D4EF2" w:rsidP="006D4EF2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006D4EF2" w:rsidRPr="00351A80" w:rsidRDefault="006D4EF2" w:rsidP="006D4EF2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>00400214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006D4EF2" w:rsidRPr="00351A80" w:rsidRDefault="006D4EF2" w:rsidP="006D4EF2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00351A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ul. Skowronkowa 27, 55-010 Żerniki Wrocławskie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D65589" w:rsidRPr="00351A80" w:rsidTr="008B4F8E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00D65589" w:rsidRPr="00351A80" w:rsidRDefault="00D65589" w:rsidP="00D65589">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8374,102 +8399,89 @@
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00D65589" w:rsidRPr="00351A80" w:rsidRDefault="00D65589" w:rsidP="00D65589">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>ul. Śliwkowa 3, Smolec, 55-080 Kąty Wrocła</w:t>
-[...13 lines deleted...]
-              <w:t>skie</w:t>
+              <w:t>ul. Śliwkowa 3, Smolec, 55-080 Kąty Wrocławskie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D65589" w:rsidRPr="00351A80" w:rsidTr="008B4F8E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00D65589" w:rsidRPr="00351A80" w:rsidRDefault="00D65589" w:rsidP="00D65589">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00D65589" w:rsidRPr="00351A80" w:rsidRDefault="00D65589" w:rsidP="00D65589">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -9102,81 +9114,81 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sutryk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00F6733B" w:rsidRPr="00F6733B" w:rsidSect="00B35CA0">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="1416" w:bottom="1079" w:left="1418" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D65589" w:rsidRDefault="00D65589">
+    <w:p w:rsidR="006D4EF2" w:rsidRDefault="006D4EF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D65589" w:rsidRDefault="00D65589">
+    <w:p w:rsidR="006D4EF2" w:rsidRDefault="006D4EF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -9188,222 +9200,222 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D65589" w:rsidRPr="004D6885" w:rsidRDefault="00D65589">
+  <w:p w:rsidR="006D4EF2" w:rsidRPr="004D6885" w:rsidRDefault="006D4EF2">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008B4F8E">
+    <w:r w:rsidR="00321E2D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008B4F8E">
+    <w:r w:rsidR="00321E2D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D65589" w:rsidRDefault="00D65589" w:rsidP="00F261E5">
+  <w:p w:rsidR="006D4EF2" w:rsidRDefault="006D4EF2" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00D65589" w:rsidRDefault="00D65589" w:rsidP="00F261E5">
+  <w:p w:rsidR="006D4EF2" w:rsidRDefault="006D4EF2" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D65589" w:rsidRDefault="00D65589">
+    <w:p w:rsidR="006D4EF2" w:rsidRDefault="006D4EF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D65589" w:rsidRDefault="00D65589">
+    <w:p w:rsidR="006D4EF2" w:rsidRDefault="006D4EF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D65589" w:rsidRDefault="00D65589">
+  <w:p w:rsidR="006D4EF2" w:rsidRDefault="006D4EF2">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D65589" w:rsidRDefault="00D65589" w:rsidP="00B35CA0">
+  <w:p w:rsidR="006D4EF2" w:rsidRDefault="006D4EF2" w:rsidP="00B35CA0">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="logo Prezydenta Wroclawia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -12780,99 +12792,102 @@
     <w:rsid w:val="001C1114"/>
     <w:rsid w:val="001C6FC8"/>
     <w:rsid w:val="001F2833"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="002053D9"/>
     <w:rsid w:val="0020650B"/>
     <w:rsid w:val="0021399C"/>
     <w:rsid w:val="00223A5F"/>
     <w:rsid w:val="00236F58"/>
     <w:rsid w:val="002446FE"/>
     <w:rsid w:val="00255724"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00270C13"/>
     <w:rsid w:val="002970A6"/>
     <w:rsid w:val="002B032B"/>
     <w:rsid w:val="002B0EC6"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B69F8"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002C645B"/>
     <w:rsid w:val="002E2671"/>
     <w:rsid w:val="002F288B"/>
     <w:rsid w:val="002F292D"/>
     <w:rsid w:val="002F70DD"/>
     <w:rsid w:val="00302EF1"/>
+    <w:rsid w:val="00321E2D"/>
     <w:rsid w:val="00323052"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="00392049"/>
     <w:rsid w:val="003A57BA"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003C1DF1"/>
     <w:rsid w:val="003E3A45"/>
     <w:rsid w:val="003E5D41"/>
     <w:rsid w:val="003F20D6"/>
     <w:rsid w:val="00401505"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="004432CB"/>
     <w:rsid w:val="004508B6"/>
     <w:rsid w:val="00456159"/>
     <w:rsid w:val="00457952"/>
     <w:rsid w:val="00464E52"/>
     <w:rsid w:val="00473C1E"/>
     <w:rsid w:val="00477AEF"/>
     <w:rsid w:val="004A0396"/>
     <w:rsid w:val="004A0D31"/>
     <w:rsid w:val="004A21ED"/>
     <w:rsid w:val="004A4834"/>
     <w:rsid w:val="004A552A"/>
     <w:rsid w:val="004B50A9"/>
     <w:rsid w:val="004B78B2"/>
     <w:rsid w:val="004D6885"/>
     <w:rsid w:val="004E45D0"/>
     <w:rsid w:val="004E5C8D"/>
     <w:rsid w:val="004E6148"/>
     <w:rsid w:val="004F4281"/>
+    <w:rsid w:val="00504126"/>
     <w:rsid w:val="00506C7B"/>
     <w:rsid w:val="005116B1"/>
     <w:rsid w:val="00525F3D"/>
     <w:rsid w:val="005669DD"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A7233"/>
     <w:rsid w:val="005A7345"/>
     <w:rsid w:val="005B61BA"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005D01D6"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005F26A7"/>
     <w:rsid w:val="005F5984"/>
     <w:rsid w:val="00613846"/>
     <w:rsid w:val="006233A2"/>
     <w:rsid w:val="00635E2D"/>
     <w:rsid w:val="00667EB5"/>
     <w:rsid w:val="00694651"/>
     <w:rsid w:val="006A395A"/>
+    <w:rsid w:val="006D4EF2"/>
     <w:rsid w:val="006D63C3"/>
     <w:rsid w:val="006F4CF7"/>
     <w:rsid w:val="007003D1"/>
     <w:rsid w:val="00701FA2"/>
     <w:rsid w:val="00713FD0"/>
     <w:rsid w:val="00714F0F"/>
     <w:rsid w:val="00730663"/>
     <w:rsid w:val="007334FF"/>
     <w:rsid w:val="00740C7A"/>
     <w:rsid w:val="0075251E"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="00812AC7"/>
     <w:rsid w:val="00832070"/>
     <w:rsid w:val="00846D14"/>
     <w:rsid w:val="0088160D"/>
     <w:rsid w:val="00881F3E"/>
     <w:rsid w:val="008834E9"/>
     <w:rsid w:val="00884F08"/>
     <w:rsid w:val="008A4C6F"/>
     <w:rsid w:val="008B4F8E"/>
     <w:rsid w:val="008F2744"/>
     <w:rsid w:val="008F2E96"/>
     <w:rsid w:val="008F7D65"/>
@@ -13797,79 +13812,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4685E1C3-9770-4F67-9F1C-79E11E455857}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A27F386-9AA8-4B75-BAB8-BD84F733A8FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>841</Words>
-  <Characters>4730</Characters>
+  <Words>849</Words>
+  <Characters>4782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5560</CharactersWithSpaces>
+  <CharactersWithSpaces>5620</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umewst09</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>