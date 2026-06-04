--- v0 (2026-04-03)
+++ v1 (2026-06-04)
@@ -1,122 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="3B9C0672" w14:textId="77777777" w:rsidR="00B8512B" w:rsidRDefault="00B8512B" w:rsidP="00B8512B">
+    <w:p w:rsidR="00B8512B" w:rsidRDefault="00B8512B" w:rsidP="00B8512B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk182555473"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pani Joanna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Czelej</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6BB016BB" w14:textId="77777777" w:rsidR="00B8512B" w:rsidRPr="004204E4" w:rsidRDefault="00B8512B" w:rsidP="00B8512B">
+    <w:p w:rsidR="00B8512B" w:rsidRPr="004204E4" w:rsidRDefault="00B8512B" w:rsidP="00B8512B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JOANNA CZELEJ GEPARD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D650389" w14:textId="77777777" w:rsidR="00B8512B" w:rsidRPr="00484F9C" w:rsidRDefault="00B8512B" w:rsidP="00B8512B">
+    <w:p w:rsidR="00B8512B" w:rsidRPr="00484F9C" w:rsidRDefault="00B8512B" w:rsidP="00B8512B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484F9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -124,94 +124,94 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dolnobrzeska</w:t>
       </w:r>
       <w:r w:rsidRPr="00484F9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>16 lok. 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E88B7F6" w14:textId="07458580" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="00B8512B" w:rsidP="00B8512B">
+    <w:p w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="00B8512B" w:rsidP="00B8512B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484F9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>072</w:t>
       </w:r>
       <w:r w:rsidRPr="00484F9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E060D1D" w14:textId="33D52D2C" w:rsidR="000A1313" w:rsidRPr="00CC2DB9" w:rsidRDefault="000A1313" w:rsidP="00697BA3">
+    <w:p w:rsidR="000A1313" w:rsidRPr="00CC2DB9" w:rsidRDefault="000A1313" w:rsidP="00697BA3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
@@ -258,51 +258,51 @@
       <w:r w:rsidR="00A12367" w:rsidRPr="0065450C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00764BD6" w:rsidRPr="0065450C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49320CF1" w14:textId="5092E5A6" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="002E3246" w:rsidP="0065450C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="002E3246" w:rsidP="0065450C">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="009A4628">
         <w:rPr>
@@ -315,51 +315,51 @@
       <w:r w:rsidR="00B8512B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00764BD6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202759B0" w14:textId="7DD07391" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="00E46A4A" w:rsidP="0065450C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="00E46A4A" w:rsidP="0065450C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46A4A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00413620">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -379,74 +379,74 @@
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00764BD6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46A4A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A86A24" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="005A5110" w:rsidP="0065450C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="005A5110" w:rsidP="0065450C">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4628">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FC9934" w14:textId="3F069350" w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="0065450C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00EC54BB" w:rsidRDefault="005A5110" w:rsidP="0065450C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -520,51 +520,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308E4D96" w14:textId="6B5CC82E" w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="005A5110" w:rsidP="0065450C">
+    <w:p w:rsidR="005A5110" w:rsidRPr="009A4628" w:rsidRDefault="005A5110" w:rsidP="0065450C">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="00F47F2E">
         <w:rPr>
@@ -714,112 +714,112 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>317</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC54BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF40B0C" w14:textId="29CE548D" w:rsidR="00F47F2E" w:rsidRPr="00360144" w:rsidRDefault="00F47F2E" w:rsidP="0065450C">
+    <w:p w:rsidR="00F47F2E" w:rsidRPr="00360144" w:rsidRDefault="00F47F2E" w:rsidP="0065450C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-114"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A116E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973135">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dotyczącej pojazdu o numerze VIN TMAD251UAGJ294199</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">dotyczącej pojazdu o numerze </w:t>
+      </w:r>
+      <w:r w:rsidR="00C466A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59589F94" w14:textId="364F3128" w:rsidR="00F47F2E" w:rsidRPr="00A174C1" w:rsidRDefault="00F47F2E" w:rsidP="0065450C">
+    <w:p w:rsidR="00F47F2E" w:rsidRPr="00A174C1" w:rsidRDefault="00F47F2E" w:rsidP="0065450C">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-114"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono w protokole z </w:t>
       </w:r>
       <w:r>
@@ -873,51 +873,51 @@
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00973135">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418D540C" w14:textId="572F9C98" w:rsidR="00EF015C" w:rsidRDefault="00F47F2E" w:rsidP="0065450C">
+    <w:p w:rsidR="00EF015C" w:rsidRDefault="00F47F2E" w:rsidP="0065450C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3023">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie</w:t>
       </w:r>
       <w:r>
@@ -947,51 +947,51 @@
       <w:r w:rsidR="00EF015C" w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rzeprowadz</w:t>
       </w:r>
       <w:r w:rsidR="00EF015C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00EF015C" w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niu okresowego badania technicznego pojazdu, podczas którego diagnosta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6B4C42" w14:textId="6097CDBE" w:rsidR="00EF015C" w:rsidRDefault="00EF015C" w:rsidP="0065450C">
+    <w:p w:rsidR="00EF015C" w:rsidRDefault="00EF015C" w:rsidP="0065450C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-114"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA54CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie przeprowadził identyfikacji pojazdu oraz ustalenia i porównania zgodności faktycznych danych pojazdu z danymi w dowodzie rejestracyjnym</w:t>
       </w:r>
       <w:r w:rsidR="001D3A19">
@@ -1108,51 +1108,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001D3A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA54CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E593612" w14:textId="2C699F80" w:rsidR="00EF015C" w:rsidRPr="001D3A19" w:rsidRDefault="00EF015C" w:rsidP="0065450C">
+    <w:p w:rsidR="00EF015C" w:rsidRPr="001D3A19" w:rsidRDefault="00EF015C" w:rsidP="0065450C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-114"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie dokonał wpisu kolejnego terminu badania technicznego do dowodu rejestracyjnego, czym naruszył art. 82 ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="004702C9">
@@ -1168,118 +1168,118 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6 ust. 1 pkt 1 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001D3A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001D3A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0561D242" w14:textId="77777777" w:rsidR="001D3A19" w:rsidRPr="000846ED" w:rsidRDefault="001D3A19" w:rsidP="0065450C">
+    <w:p w:rsidR="001D3A19" w:rsidRPr="000846ED" w:rsidRDefault="001D3A19" w:rsidP="0065450C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CBE08E" w14:textId="77777777" w:rsidR="001D3A19" w:rsidRPr="000846ED" w:rsidRDefault="001D3A19" w:rsidP="0065450C">
+    <w:p w:rsidR="001D3A19" w:rsidRPr="000846ED" w:rsidRDefault="001D3A19" w:rsidP="0065450C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonywanie okresowego badania technicznego pojazdu zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C72725D" w14:textId="4A85EA27" w:rsidR="001D3A19" w:rsidRPr="000846ED" w:rsidRDefault="001D3A19" w:rsidP="0065450C">
+    <w:p w:rsidR="001D3A19" w:rsidRPr="000846ED" w:rsidRDefault="001D3A19" w:rsidP="0065450C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Realizowanie obowiązków diagnosty wynikających z obowiązujących przepisów prawa, w tym </w:t>
       </w:r>
@@ -1297,246 +1297,246 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w dowodzie rejestracyjnym lub </w:t>
       </w:r>
       <w:r w:rsidR="0065450C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w zaświadczeniach o przeprowadzonym badaniu</w:t>
       </w:r>
       <w:r w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569F7720" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C60D06" w:rsidRDefault="005A5110" w:rsidP="00AB55CF">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00C60D06" w:rsidRDefault="005A5110" w:rsidP="00AB55CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="480" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00C60D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C60D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="482E6BFD" w14:textId="5615650A" w:rsidR="00AB55CF" w:rsidRPr="00EB4882" w:rsidRDefault="001E3CC1" w:rsidP="00AB55CF">
+    <w:p w:rsidR="00AB55CF" w:rsidRPr="00EB4882" w:rsidRDefault="001E3CC1" w:rsidP="00AB55CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="480" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CC1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F1A7C5" w14:textId="0D824693" w:rsidR="00AB55CF" w:rsidRPr="00EB4882" w:rsidRDefault="00AB55CF" w:rsidP="00AB55CF">
+    <w:p w:rsidR="00AB55CF" w:rsidRPr="00EB4882" w:rsidRDefault="00AB55CF" w:rsidP="00AB55CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małgorzata Agnieszka Frąckowiak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBE08C2" w14:textId="77777777" w:rsidR="00AB55CF" w:rsidRPr="00EB4882" w:rsidRDefault="00AB55CF" w:rsidP="00AB55CF">
+    <w:p w:rsidR="00AB55CF" w:rsidRPr="00EB4882" w:rsidRDefault="00AB55CF" w:rsidP="00AB55CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastępca </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4882">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dyrektor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4882">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05998F84" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00494F66" w:rsidRDefault="006E3EB7" w:rsidP="00986EB9">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00494F66" w:rsidRDefault="006E3EB7" w:rsidP="00986EB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F235DA4" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00494F66" w:rsidRDefault="006E3EB7" w:rsidP="00986EB9">
+    <w:p w:rsidR="006E3EB7" w:rsidRPr="00494F66" w:rsidRDefault="006E3EB7" w:rsidP="00986EB9">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACC609A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00494F66" w:rsidRDefault="00552475" w:rsidP="00986EB9">
+    <w:p w:rsidR="00552475" w:rsidRPr="00494F66" w:rsidRDefault="00552475" w:rsidP="00986EB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA2CFE2" w14:textId="33DF24E0" w:rsidR="00552475" w:rsidRPr="00494F66" w:rsidRDefault="00552475" w:rsidP="00986EB9">
+    <w:p w:rsidR="00552475" w:rsidRPr="00494F66" w:rsidRDefault="00552475" w:rsidP="00986EB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1559,430 +1559,430 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="002E7934">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0DE611" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00986EB9">
+    <w:p w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00986EB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494F66">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EBF5A75" w14:textId="77777777" w:rsidR="005E566B" w:rsidRDefault="005E566B">
+    <w:p w:rsidR="008C0DF8" w:rsidRDefault="008C0DF8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E9D5239" w14:textId="77777777" w:rsidR="005E566B" w:rsidRDefault="005E566B">
+    <w:p w:rsidR="008C0DF8" w:rsidRDefault="008C0DF8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7B8CF83D" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRPr="004D6885" w:rsidRDefault="00DB6D8F">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00DB6D8F" w:rsidRPr="004D6885" w:rsidRDefault="00DB6D8F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D6885">
+    <w:r w:rsidR="00244347" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="004D6885">
+    <w:r w:rsidR="00244347" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C466A4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="004D6885">
+    <w:r w:rsidR="00244347" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidRPr="004D6885">
+    <w:r w:rsidR="00244347" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="004D6885">
+    <w:r w:rsidR="00244347" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C466A4">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="004D6885">
+    <w:r w:rsidR="00244347" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AA520D0" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F" w:rsidP="00F261E5">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7BE87B83" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F" w:rsidP="00F261E5">
+  <w:p w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1480AC4A" wp14:editId="275E4FF4">
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="dane teleadresowe Wydziału Kontroli"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="749300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BF611D0" w14:textId="77777777" w:rsidR="005E566B" w:rsidRDefault="005E566B">
+    <w:p w:rsidR="008C0DF8" w:rsidRDefault="008C0DF8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37BC98EA" w14:textId="77777777" w:rsidR="005E566B" w:rsidRDefault="005E566B">
+    <w:p w:rsidR="008C0DF8" w:rsidRDefault="008C0DF8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BCD65A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="005E566B">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00DB6D8F" w:rsidRDefault="00244347">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="7735AD22">
+      <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="583BEDD8" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F" w:rsidP="00A27F20">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="613FEB69" wp14:editId="6C36FC79">
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2044700" cy="1824355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01B23297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D321E88"/>
     <w:lvl w:ilvl="0" w:tplc="E15C0BC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2027,51 +2027,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="022B6700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C06EDEEC"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2116,51 +2116,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="06941015"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="455A1B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="720"/>
@@ -2246,51 +2246,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2975" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3040" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="078F1EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6508586"/>
     <w:lvl w:ilvl="0" w:tplc="0AEE913C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2338,51 +2338,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="1AFE341C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47D29872"/>
     <w:lvl w:ilvl="0" w:tplc="E9167D22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="20Dowiadomoscilista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2452,51 +2452,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="1D520F32"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="825A2666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="720"/>
@@ -2582,51 +2582,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2975" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3040" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="2A2B6175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A3451CA"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2671,51 +2671,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="2B081588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EBE9C1A"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2760,51 +2760,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="2D553EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E0C922A"/>
     <w:lvl w:ilvl="0" w:tplc="6802A8FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -2855,51 +2855,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="2F7E2326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2E2B1EE"/>
     <w:lvl w:ilvl="0" w:tplc="513CE156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +2995,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="31925E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B19E71F8"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3084,51 +3084,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="363312CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D06405F8"/>
     <w:lvl w:ilvl="0" w:tplc="499077A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3173,51 +3173,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="36773C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FC4BC10"/>
     <w:lvl w:ilvl="0" w:tplc="47308FAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3262,51 +3262,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="3D214B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B423338"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3351,51 +3351,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="462005F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC2E8862"/>
     <w:lvl w:ilvl="0" w:tplc="C1DA5534">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3440,51 +3440,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="484C3FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80024324"/>
     <w:lvl w:ilvl="0" w:tplc="F4F85536">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3529,51 +3529,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="49C84059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFAEFF8A"/>
     <w:lvl w:ilvl="0" w:tplc="40F2EB3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3618,51 +3618,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="49D8286B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7994B7DA"/>
     <w:lvl w:ilvl="0" w:tplc="2FE4A57E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3707,51 +3707,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="4BF07407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E72AFA3A"/>
     <w:lvl w:ilvl="0" w:tplc="DC5659CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3800,51 +3800,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="4F164D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C4C81AA"/>
     <w:lvl w:ilvl="0" w:tplc="53845DF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3889,51 +3889,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="559E5275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DF859A0"/>
     <w:lvl w:ilvl="0" w:tplc="A5F8CE56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3978,51 +3978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="5624656D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11AE9D0E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4067,51 +4067,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="5BC01786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8912ED84"/>
     <w:lvl w:ilvl="0" w:tplc="60C83C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4156,51 +4156,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="5EBF0536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E0C922A"/>
     <w:lvl w:ilvl="0" w:tplc="6802A8FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -4251,51 +4251,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="64D163B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA9C30E0"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4340,51 +4340,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="66121B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B01A55BE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4426,51 +4426,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="663264F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77B6F578"/>
     <w:lvl w:ilvl="0" w:tplc="73F27770">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4515,51 +4515,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="720B60EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="069E523C"/>
     <w:lvl w:ilvl="0" w:tplc="51E2D79C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4604,51 +4604,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="7B775DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9A29FBA"/>
     <w:lvl w:ilvl="0" w:tplc="60F4D0EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4693,51 +4693,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="7DDE0EC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C58E512A"/>
     <w:lvl w:ilvl="0" w:tplc="7374B1FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4881,83 +4881,76 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat>
-[...6 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="0034465B"/>
     <w:rsid w:val="00000761"/>
     <w:rsid w:val="00003476"/>
     <w:rsid w:val="000036B8"/>
     <w:rsid w:val="000049D9"/>
     <w:rsid w:val="00005FC0"/>
     <w:rsid w:val="0000654E"/>
     <w:rsid w:val="00010985"/>
     <w:rsid w:val="00015B11"/>
     <w:rsid w:val="000176B6"/>
     <w:rsid w:val="00017950"/>
     <w:rsid w:val="000220EC"/>
     <w:rsid w:val="00022286"/>
     <w:rsid w:val="00022438"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="00031013"/>
     <w:rsid w:val="00032859"/>
     <w:rsid w:val="0003663E"/>
     <w:rsid w:val="00036A9B"/>
     <w:rsid w:val="0004092E"/>
     <w:rsid w:val="0004444E"/>
     <w:rsid w:val="000501C9"/>
     <w:rsid w:val="00053E3A"/>
     <w:rsid w:val="00054560"/>
@@ -5090,50 +5083,51 @@
     <w:rsid w:val="001E3A86"/>
     <w:rsid w:val="001E3CC1"/>
     <w:rsid w:val="001E7507"/>
     <w:rsid w:val="001E7E0E"/>
     <w:rsid w:val="001F1130"/>
     <w:rsid w:val="001F2597"/>
     <w:rsid w:val="001F3DB0"/>
     <w:rsid w:val="001F6EAC"/>
     <w:rsid w:val="00200060"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="00203AAF"/>
     <w:rsid w:val="00206425"/>
     <w:rsid w:val="00206ECE"/>
     <w:rsid w:val="0021357D"/>
     <w:rsid w:val="002136E8"/>
     <w:rsid w:val="00214161"/>
     <w:rsid w:val="0022002F"/>
     <w:rsid w:val="00221E3D"/>
     <w:rsid w:val="0023088F"/>
     <w:rsid w:val="00230D3F"/>
     <w:rsid w:val="00237557"/>
     <w:rsid w:val="0023785D"/>
     <w:rsid w:val="002401C3"/>
     <w:rsid w:val="002406DF"/>
     <w:rsid w:val="0024253B"/>
+    <w:rsid w:val="00244347"/>
     <w:rsid w:val="00244BC0"/>
     <w:rsid w:val="002462C6"/>
     <w:rsid w:val="00247547"/>
     <w:rsid w:val="00247D96"/>
     <w:rsid w:val="002529A6"/>
     <w:rsid w:val="002533FA"/>
     <w:rsid w:val="00253D31"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00262C25"/>
     <w:rsid w:val="00262FA3"/>
     <w:rsid w:val="00263413"/>
     <w:rsid w:val="00263721"/>
     <w:rsid w:val="00264962"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00265558"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="00270374"/>
     <w:rsid w:val="002711A6"/>
     <w:rsid w:val="002715DE"/>
     <w:rsid w:val="002734F9"/>
     <w:rsid w:val="00280E8D"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="0028127E"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="00284A61"/>
@@ -5334,50 +5328,51 @@
     <w:rsid w:val="004B78C4"/>
     <w:rsid w:val="004C1225"/>
     <w:rsid w:val="004C3891"/>
     <w:rsid w:val="004C4285"/>
     <w:rsid w:val="004C5377"/>
     <w:rsid w:val="004C5569"/>
     <w:rsid w:val="004C578A"/>
     <w:rsid w:val="004C60A2"/>
     <w:rsid w:val="004C7199"/>
     <w:rsid w:val="004C7AC7"/>
     <w:rsid w:val="004C7C08"/>
     <w:rsid w:val="004D0BE4"/>
     <w:rsid w:val="004D197D"/>
     <w:rsid w:val="004D2271"/>
     <w:rsid w:val="004D38D5"/>
     <w:rsid w:val="004D40E1"/>
     <w:rsid w:val="004D4792"/>
     <w:rsid w:val="004D64DF"/>
     <w:rsid w:val="004D6885"/>
     <w:rsid w:val="004D7BBD"/>
     <w:rsid w:val="004E30E2"/>
     <w:rsid w:val="004E47E9"/>
     <w:rsid w:val="004E4B9C"/>
     <w:rsid w:val="004E5A7E"/>
     <w:rsid w:val="004E5C8D"/>
+    <w:rsid w:val="004E7782"/>
     <w:rsid w:val="004F1D79"/>
     <w:rsid w:val="004F2B21"/>
     <w:rsid w:val="004F36DE"/>
     <w:rsid w:val="004F5676"/>
     <w:rsid w:val="005053F7"/>
     <w:rsid w:val="005065D4"/>
     <w:rsid w:val="00510731"/>
     <w:rsid w:val="00516D1D"/>
     <w:rsid w:val="00516D90"/>
     <w:rsid w:val="00517264"/>
     <w:rsid w:val="00522848"/>
     <w:rsid w:val="005233D4"/>
     <w:rsid w:val="0052449D"/>
     <w:rsid w:val="00524F70"/>
     <w:rsid w:val="00525967"/>
     <w:rsid w:val="00527DBA"/>
     <w:rsid w:val="00533FE5"/>
     <w:rsid w:val="005341B2"/>
     <w:rsid w:val="00535B52"/>
     <w:rsid w:val="00540D73"/>
     <w:rsid w:val="00541F6B"/>
     <w:rsid w:val="005429B8"/>
     <w:rsid w:val="00542A9A"/>
     <w:rsid w:val="00542B76"/>
     <w:rsid w:val="00543DD4"/>
@@ -5579,92 +5574,94 @@
     <w:rsid w:val="007C15B8"/>
     <w:rsid w:val="007C1CCF"/>
     <w:rsid w:val="007C1CF9"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C4DAC"/>
     <w:rsid w:val="007C58B4"/>
     <w:rsid w:val="007C737D"/>
     <w:rsid w:val="007D2EB9"/>
     <w:rsid w:val="007D332D"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D65B4"/>
     <w:rsid w:val="007E337B"/>
     <w:rsid w:val="007E3879"/>
     <w:rsid w:val="007E700E"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="007F4F57"/>
     <w:rsid w:val="007F594B"/>
     <w:rsid w:val="007F7B0E"/>
     <w:rsid w:val="008008CB"/>
     <w:rsid w:val="00805F37"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
+    <w:rsid w:val="00811260"/>
     <w:rsid w:val="00814017"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="00823AE7"/>
     <w:rsid w:val="0082467D"/>
     <w:rsid w:val="00824893"/>
     <w:rsid w:val="008318C9"/>
     <w:rsid w:val="008404B1"/>
     <w:rsid w:val="00843735"/>
     <w:rsid w:val="008456BA"/>
     <w:rsid w:val="008502F2"/>
     <w:rsid w:val="00850870"/>
     <w:rsid w:val="00850975"/>
     <w:rsid w:val="00850C5B"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="00857722"/>
     <w:rsid w:val="00864AD7"/>
     <w:rsid w:val="00866323"/>
     <w:rsid w:val="00866C2D"/>
     <w:rsid w:val="00871A9C"/>
     <w:rsid w:val="00872614"/>
     <w:rsid w:val="008734AE"/>
     <w:rsid w:val="00874F86"/>
     <w:rsid w:val="00875F4A"/>
     <w:rsid w:val="00877AC2"/>
     <w:rsid w:val="0088017B"/>
     <w:rsid w:val="00880717"/>
     <w:rsid w:val="0088160D"/>
     <w:rsid w:val="00881E89"/>
     <w:rsid w:val="008838A7"/>
     <w:rsid w:val="008855CA"/>
     <w:rsid w:val="00893F83"/>
     <w:rsid w:val="0089445E"/>
     <w:rsid w:val="008963E0"/>
     <w:rsid w:val="008A00E4"/>
     <w:rsid w:val="008A0442"/>
     <w:rsid w:val="008A366E"/>
     <w:rsid w:val="008A3B70"/>
     <w:rsid w:val="008A50C9"/>
     <w:rsid w:val="008B0324"/>
     <w:rsid w:val="008B1F4C"/>
     <w:rsid w:val="008B4E5C"/>
+    <w:rsid w:val="008C0DF8"/>
     <w:rsid w:val="008C1E76"/>
     <w:rsid w:val="008C43AB"/>
     <w:rsid w:val="008C4792"/>
     <w:rsid w:val="008C6665"/>
     <w:rsid w:val="008C6D01"/>
     <w:rsid w:val="008D0CE5"/>
     <w:rsid w:val="008D2A2A"/>
     <w:rsid w:val="008D5425"/>
     <w:rsid w:val="008D60F9"/>
     <w:rsid w:val="008E27DB"/>
     <w:rsid w:val="008E457C"/>
     <w:rsid w:val="008E770B"/>
     <w:rsid w:val="008E7F03"/>
     <w:rsid w:val="008F182C"/>
     <w:rsid w:val="008F2632"/>
     <w:rsid w:val="008F2678"/>
     <w:rsid w:val="008F419E"/>
     <w:rsid w:val="008F7D65"/>
     <w:rsid w:val="00900FE6"/>
     <w:rsid w:val="009027CD"/>
     <w:rsid w:val="009030B9"/>
     <w:rsid w:val="0090322D"/>
     <w:rsid w:val="009049D5"/>
     <w:rsid w:val="0090510D"/>
     <w:rsid w:val="00911BF6"/>
@@ -5756,50 +5753,51 @@
     <w:rsid w:val="00A43F7A"/>
     <w:rsid w:val="00A53A36"/>
     <w:rsid w:val="00A54112"/>
     <w:rsid w:val="00A55130"/>
     <w:rsid w:val="00A567CF"/>
     <w:rsid w:val="00A57045"/>
     <w:rsid w:val="00A57313"/>
     <w:rsid w:val="00A624F2"/>
     <w:rsid w:val="00A63A7D"/>
     <w:rsid w:val="00A65961"/>
     <w:rsid w:val="00A66A3A"/>
     <w:rsid w:val="00A67232"/>
     <w:rsid w:val="00A7170F"/>
     <w:rsid w:val="00A759B9"/>
     <w:rsid w:val="00A76B73"/>
     <w:rsid w:val="00A816F2"/>
     <w:rsid w:val="00A82041"/>
     <w:rsid w:val="00A8239C"/>
     <w:rsid w:val="00A8409A"/>
     <w:rsid w:val="00A86CC3"/>
     <w:rsid w:val="00A86D58"/>
     <w:rsid w:val="00A87A39"/>
     <w:rsid w:val="00A91D47"/>
     <w:rsid w:val="00A945B3"/>
     <w:rsid w:val="00AA0703"/>
+    <w:rsid w:val="00AA0C29"/>
     <w:rsid w:val="00AA1CFA"/>
     <w:rsid w:val="00AA36A4"/>
     <w:rsid w:val="00AA4155"/>
     <w:rsid w:val="00AA703B"/>
     <w:rsid w:val="00AB02A8"/>
     <w:rsid w:val="00AB0B72"/>
     <w:rsid w:val="00AB55CF"/>
     <w:rsid w:val="00AB56BE"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rsid w:val="00AC10B7"/>
     <w:rsid w:val="00AC2100"/>
     <w:rsid w:val="00AC3E16"/>
     <w:rsid w:val="00AD1C03"/>
     <w:rsid w:val="00AD20B3"/>
     <w:rsid w:val="00AD5BAD"/>
     <w:rsid w:val="00AD7B78"/>
     <w:rsid w:val="00AF0659"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF26D3"/>
     <w:rsid w:val="00AF27D4"/>
     <w:rsid w:val="00AF2BBF"/>
     <w:rsid w:val="00B00D37"/>
     <w:rsid w:val="00B015CC"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B033FB"/>
@@ -5861,50 +5859,51 @@
     <w:rsid w:val="00BE5044"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BE57F0"/>
     <w:rsid w:val="00BF4F4E"/>
     <w:rsid w:val="00C01E4B"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03C66"/>
     <w:rsid w:val="00C03F70"/>
     <w:rsid w:val="00C11061"/>
     <w:rsid w:val="00C11A61"/>
     <w:rsid w:val="00C12444"/>
     <w:rsid w:val="00C144A3"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C24E1E"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C31CB0"/>
     <w:rsid w:val="00C33751"/>
     <w:rsid w:val="00C339FC"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C41AE5"/>
     <w:rsid w:val="00C45412"/>
     <w:rsid w:val="00C45D6A"/>
     <w:rsid w:val="00C46382"/>
     <w:rsid w:val="00C46432"/>
+    <w:rsid w:val="00C466A4"/>
     <w:rsid w:val="00C518E8"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00C55EF5"/>
     <w:rsid w:val="00C57C49"/>
     <w:rsid w:val="00C60D06"/>
     <w:rsid w:val="00C6173B"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C6486F"/>
     <w:rsid w:val="00C66DEB"/>
     <w:rsid w:val="00C71233"/>
     <w:rsid w:val="00C718C8"/>
     <w:rsid w:val="00C71992"/>
     <w:rsid w:val="00C73B5F"/>
     <w:rsid w:val="00C74E7C"/>
     <w:rsid w:val="00C77119"/>
     <w:rsid w:val="00C80358"/>
     <w:rsid w:val="00C8068B"/>
     <w:rsid w:val="00C81B27"/>
     <w:rsid w:val="00C855D3"/>
     <w:rsid w:val="00C86F93"/>
     <w:rsid w:val="00C87CC5"/>
     <w:rsid w:val="00C95B78"/>
     <w:rsid w:val="00C96C94"/>
     <w:rsid w:val="00CA00A9"/>
     <w:rsid w:val="00CA098B"/>
@@ -6158,455 +6157,221 @@
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC5638"/>
     <w:rsid w:val="00FC6013"/>
     <w:rsid w:val="00FC6122"/>
     <w:rsid w:val="00FC7998"/>
     <w:rsid w:val="00FD2C64"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD70E4"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FE2ED9"/>
     <w:rsid w:val="00FE50D8"/>
     <w:rsid w:val="00FE5B1A"/>
     <w:rsid w:val="00FF1769"/>
     <w:rsid w:val="00FF1C3C"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF3FDF"/>
     <w:rsid w:val="00FF4B40"/>
     <w:rsid w:val="00FF506B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="46A4A91D"/>
-  <w15:docId w15:val="{31304B37-9C3E-418D-B68D-ADC620B04EBC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...367 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A86CC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -6624,50 +6389,51 @@
     <w:rsid w:val="0099757A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07Datapisma">
     <w:name w:val="@07.Data_pisma"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="08Sygnaturapisma"/>
     <w:rsid w:val="003F20D6"/>
     <w:pPr>
       <w:spacing w:before="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
@@ -7023,65 +6789,65 @@
     <w:qFormat/>
     <w:rsid w:val="00143D60"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-center">
     <w:name w:val="text-center"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00445A7E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="text-center1">
     <w:name w:val="text-center1"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00445A7E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-justify">
     <w:name w:val="text-justify"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00445A7E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Mapadokumentu">
+  <w:style w:type="paragraph" w:styleId="Plandokumentu">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="MapadokumentuZnak"/>
+    <w:link w:val="PlandokumentuZnak"/>
     <w:rsid w:val="00784C0D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MapadokumentuZnak">
-    <w:name w:val="Mapa dokumentu Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlandokumentuZnak">
+    <w:name w:val="Plan dokumentu Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Mapadokumentu"/>
+    <w:link w:val="Plandokumentu"/>
     <w:rsid w:val="00784C0D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
     <w:name w:val="Nagłówek 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek3"/>
     <w:semiHidden/>
     <w:rsid w:val="0099757A"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstpodstawowyZnak"/>
@@ -7127,51 +6893,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
     <w:name w:val="Tekst przypisu końcowego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisukocowego"/>
     <w:semiHidden/>
     <w:rsid w:val="00075E6A"/>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00075E6A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7768,79 +7534,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{120A292E-F18B-48B9-BA3F-71DEF5074BAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E34939F-2ECE-4FE2-8D5F-0562047342EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>448</Words>
-  <Characters>2691</Characters>
+  <Words>445</Words>
+  <Characters>2674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3133</CharactersWithSpaces>
+  <CharactersWithSpaces>3113</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>