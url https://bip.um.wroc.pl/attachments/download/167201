--- v0 (2025-11-24)
+++ v1 (2026-04-02)
@@ -1299,150 +1299,142 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00454DF3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przez osobę upoważnioną</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED1B110" w14:textId="0BB5B99C" w:rsidR="001B08CB" w:rsidRPr="00454DF3" w:rsidRDefault="001B08CB" w:rsidP="00BF1044">
+    <w:p w14:paraId="56C089DA" w14:textId="77777777" w:rsidR="00CA4481" w:rsidRPr="00CA4481" w:rsidRDefault="00CA4481" w:rsidP="00CA4481">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...41 lines deleted...]
-    <w:p w14:paraId="51C496A4" w14:textId="25DAB75B" w:rsidR="001B08CB" w:rsidRPr="00454DF3" w:rsidRDefault="001B08CB" w:rsidP="00BF1044">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4481">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>elektronicznie za pośrednictwem platformy e-Doręczenia (proszę podać adres skrzynki)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA4481">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33754D1C" w14:textId="0C1F3E65" w:rsidR="00CA4481" w:rsidRDefault="00CA4481" w:rsidP="00CA4481">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...30 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4481">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>listownie na adres (tylko w przypadku gdy nie ma możliwości wysyłki na e-Doręczenia)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA4481">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA4481">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A96B4E" w14:textId="77777777" w:rsidR="00CA4481" w:rsidRPr="00CA4481" w:rsidRDefault="00CA4481" w:rsidP="00CA4481">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="39CFA675" w14:textId="31D0CBF4" w:rsidR="001B08CB" w:rsidRPr="00A111BB" w:rsidRDefault="006066D5" w:rsidP="00BF1044">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A111BB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001B08CB" w:rsidRPr="00A111BB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1495,50 +1487,51 @@
       </w:r>
       <w:r w:rsidR="00A03CE8" w:rsidRPr="00A111BB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A437FBD" w14:textId="77777777" w:rsidR="00501B48" w:rsidRDefault="00501B48">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F7B307" w14:textId="5C888E4A" w:rsidR="001B08CB" w:rsidRPr="00454DF3" w:rsidRDefault="001B08CB" w:rsidP="00BF1044">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk214444091"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00454DF3">
         <w:lastRenderedPageBreak/>
         <w:t>W załączeniu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9CA06D" w14:textId="4D5B3C15" w:rsidR="00454DF3" w:rsidRPr="00454DF3" w:rsidRDefault="001B08CB" w:rsidP="00BF1044">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
@@ -1780,87 +1773,87 @@
     <w:p w14:paraId="3F11FBC8" w14:textId="77777777" w:rsidR="005275D1" w:rsidRPr="00454DF3" w:rsidRDefault="005275D1" w:rsidP="00BF1044">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005275D1" w:rsidRPr="00454DF3">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3F96F7" w14:textId="77777777" w:rsidR="009771DC" w:rsidRDefault="009771DC" w:rsidP="001B08CB">
+    <w:p w14:paraId="485AED9B" w14:textId="77777777" w:rsidR="007E7A49" w:rsidRDefault="007E7A49" w:rsidP="001B08CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EC851A3" w14:textId="77777777" w:rsidR="009771DC" w:rsidRDefault="009771DC" w:rsidP="001B08CB">
+    <w:p w14:paraId="1696D010" w14:textId="77777777" w:rsidR="007E7A49" w:rsidRDefault="007E7A49" w:rsidP="001B08CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
@@ -1940,61 +1933,61 @@
             <w:b w:val="0"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00800983">
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62570AD9" w14:textId="77777777" w:rsidR="009771DC" w:rsidRDefault="009771DC" w:rsidP="001B08CB">
+    <w:p w14:paraId="1F522478" w14:textId="77777777" w:rsidR="007E7A49" w:rsidRDefault="007E7A49" w:rsidP="001B08CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A2E2008" w14:textId="77777777" w:rsidR="009771DC" w:rsidRDefault="009771DC" w:rsidP="001B08CB">
+    <w:p w14:paraId="1C49CF51" w14:textId="77777777" w:rsidR="007E7A49" w:rsidRDefault="007E7A49" w:rsidP="001B08CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E324E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52D88704"/>
     <w:lvl w:ilvl="0" w:tplc="05BA199A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3031,116 +3024,119 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00653D66"/>
     <w:rsid w:val="00085D5D"/>
     <w:rsid w:val="00170BD1"/>
     <w:rsid w:val="001924DF"/>
     <w:rsid w:val="001B08CB"/>
     <w:rsid w:val="0023532E"/>
     <w:rsid w:val="002478BF"/>
     <w:rsid w:val="00300176"/>
     <w:rsid w:val="00382A0A"/>
     <w:rsid w:val="00385057"/>
     <w:rsid w:val="003F4E88"/>
     <w:rsid w:val="00410AC0"/>
     <w:rsid w:val="00423881"/>
     <w:rsid w:val="004350BE"/>
     <w:rsid w:val="00454DF3"/>
     <w:rsid w:val="00501B48"/>
     <w:rsid w:val="00521FA3"/>
     <w:rsid w:val="005275D1"/>
     <w:rsid w:val="00590E14"/>
     <w:rsid w:val="005A2F68"/>
     <w:rsid w:val="0060166C"/>
     <w:rsid w:val="006066D5"/>
     <w:rsid w:val="00623699"/>
     <w:rsid w:val="00653D66"/>
     <w:rsid w:val="00681F09"/>
     <w:rsid w:val="006B4676"/>
     <w:rsid w:val="007677D4"/>
+    <w:rsid w:val="007E7A49"/>
     <w:rsid w:val="00800983"/>
     <w:rsid w:val="0080103C"/>
     <w:rsid w:val="0080476D"/>
     <w:rsid w:val="00874BC7"/>
     <w:rsid w:val="009139F3"/>
     <w:rsid w:val="0092788A"/>
     <w:rsid w:val="009771DC"/>
     <w:rsid w:val="009E5661"/>
     <w:rsid w:val="00A03CE8"/>
     <w:rsid w:val="00A111BB"/>
     <w:rsid w:val="00A43BA5"/>
     <w:rsid w:val="00A45858"/>
     <w:rsid w:val="00A54C23"/>
     <w:rsid w:val="00B5229C"/>
     <w:rsid w:val="00B97D37"/>
     <w:rsid w:val="00BF1044"/>
     <w:rsid w:val="00C668A6"/>
     <w:rsid w:val="00C910A7"/>
+    <w:rsid w:val="00CA4481"/>
     <w:rsid w:val="00CC6D1C"/>
     <w:rsid w:val="00D60BC7"/>
     <w:rsid w:val="00DF6982"/>
     <w:rsid w:val="00E75A0B"/>
     <w:rsid w:val="00EF4349"/>
     <w:rsid w:val="00FB7046"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -4014,71 +4010,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84A7B676-8DFB-416C-9596-96C375A98FCD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2676</Characters>
+  <Pages>4</Pages>
+  <Words>418</Words>
+  <Characters>2511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3115</CharactersWithSpaces>
+  <CharactersWithSpaces>2924</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sokołowska Oliwia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>