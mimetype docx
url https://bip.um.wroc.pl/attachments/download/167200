--- v0 (2025-11-24)
+++ v1 (2026-04-02)
@@ -263,977 +263,959 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">B. DANE PODATNIKA </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="6DA1EF2D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="57442DE8" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D" w:rsidP="00530001">
+          <w:p w14:paraId="57442DE8" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D" w:rsidP="00530001">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00302164">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>B.1. DANE IDENTYFIKACYJNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903647" w:rsidRPr="00302164" w14:paraId="68C63AC3" w14:textId="77777777" w:rsidTr="00226F23">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="485B11CA" w14:textId="5B3BD7A2" w:rsidR="00903647" w:rsidRPr="00A73BBF" w:rsidRDefault="00903647" w:rsidP="00A73BBF">
+          <w:p w14:paraId="485B11CA" w14:textId="5B3BD7A2" w:rsidR="00903647" w:rsidRPr="000A3F86" w:rsidRDefault="00903647" w:rsidP="00A73BBF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="307"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identyfikator podatkowy NIP lub numer PESEL</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B199E">
-[...21 lines deleted...]
-              <w:t>niebędącej zarejestrowanym podatnikiem podatku od towarów i usług jest numer PESEL)</w:t>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (identyfikatorem osoby fizycznej nie prowadzącej działalności gospodarczej lub niebędącej zarejestrowanym podatnikiem podatku od towarów i usług jest numer PESEL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="4C1F4178" w14:textId="77777777">
+      <w:tr w:rsidR="0081536D" w:rsidRPr="000A3F86" w14:paraId="4C1F4178" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17C93684" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="17C93684" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D3D1A1B" w14:textId="5F198EE6" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="1D3D1A1B" w14:textId="5F198EE6" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="008D42FD" w:rsidRPr="008D42FD">
+            <w:r w:rsidR="008D42FD" w:rsidRPr="000A3F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Imię i nazwisko lub pełna nazwa siedziby</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="636EA6C8" w14:textId="77777777" w:rsidTr="00530001">
+      <w:tr w:rsidR="0081536D" w:rsidRPr="000A3F86" w14:paraId="636EA6C8" w14:textId="77777777" w:rsidTr="00530001">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="661F7341" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="661F7341" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3031" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F957C92" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="5F957C92" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3. NIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3840" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04D8E5D4" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="04D8E5D4" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4. PESEL (data urodzenia osoby nieposiadającej</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FF5A200" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="0FF5A200" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> PESEL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D54A560" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="5D54A560" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="135949BE" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="135949BE" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5. REGON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="75F44402" w14:textId="77777777">
+      <w:tr w:rsidR="0081536D" w:rsidRPr="000A3F86" w14:paraId="75F44402" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="27013FAB" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="27013FAB" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">B.2. </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="DDE_LINK11"/>
-            <w:r w:rsidRPr="00302164">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ADRES ZAMIESZKANIA/SIEDZIBY</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="00302164">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="7CA8E033" w14:textId="77777777">
+      <w:tr w:rsidR="0081536D" w:rsidRPr="000A3F86" w14:paraId="7CA8E033" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36E1E61B" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="36E1E61B" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13456A82" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="13456A82" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6. Kraj</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6913C8C1" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="6913C8C1" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3709718D" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="3709718D" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7. Województwo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0055F51C" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="0055F51C" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8. Powiat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="45C7DCC8" w14:textId="77777777">
+      <w:tr w:rsidR="0081536D" w:rsidRPr="000A3F86" w14:paraId="45C7DCC8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75AE0B19" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="75AE0B19" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30ECAF00" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="30ECAF00" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9. Gmina</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="030262A7" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="030262A7" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D8F575E" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="0D8F575E" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10. Ulica</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F177B8E" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="4F177B8E" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52EBCF3A" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="52EBCF3A" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11. Nr domu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B79B957" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="3B79B957" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47C80D35" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="47C80D35" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12. Nr lokalu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60AF727C" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="60AF727C" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52A1D" w:rsidRPr="00302164" w14:paraId="4686409E" w14:textId="77777777" w:rsidTr="006B450C">
+      <w:tr w:rsidR="00B52A1D" w:rsidRPr="000A3F86" w14:paraId="4686409E" w14:textId="77777777" w:rsidTr="006B450C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F6DC76A" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="00302164" w:rsidRDefault="00B52A1D">
+          <w:p w14:paraId="1F6DC76A" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="000A3F86" w:rsidRDefault="00B52A1D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5187F06B" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="00302164" w:rsidRDefault="00B52A1D">
+          <w:p w14:paraId="5187F06B" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="000A3F86" w:rsidRDefault="00B52A1D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13. Miejscowość</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F4B7436" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="00302164" w:rsidRDefault="00B52A1D" w:rsidP="00A73BBF">
+          <w:p w14:paraId="2F4B7436" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="000A3F86" w:rsidRDefault="00B52A1D" w:rsidP="00A73BBF">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3476" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CB60A4A" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="00302164" w:rsidRDefault="00B52A1D">
+          <w:p w14:paraId="7CB60A4A" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="000A3F86" w:rsidRDefault="00B52A1D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14. Kod pocztowy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EB5AE71" w14:textId="62B7CF49" w:rsidR="00B52A1D" w:rsidRPr="00302164" w:rsidRDefault="00B52A1D">
+          <w:p w14:paraId="6EB5AE71" w14:textId="62B7CF49" w:rsidR="00B52A1D" w:rsidRPr="000A3F86" w:rsidRDefault="00B52A1D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AF2251A" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="00302164" w:rsidRDefault="00B52A1D">
+          <w:p w14:paraId="4AF2251A" w14:textId="77777777" w:rsidR="00B52A1D" w:rsidRPr="000A3F86" w:rsidRDefault="00B52A1D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15. Nr telefonu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="2243875B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2769D600" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
             <w:pPr>
@@ -1983,694 +1965,700 @@
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="7B753861" w14:textId="4CF27F5E" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302164">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>D. WSKAZANIE OSOBY DO ODBIORU ZAŚWIADCZENIA</w:t>
             </w:r>
             <w:r w:rsidRPr="00302164">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (WYPEŁNIĆ W PRZYPADKU GDY ZAŚWIADCZENIE MA BYĆ ODEBRANE PRZEZ OSOBĘ INNĄ NIŻ WNIOSKODAWCA)</w:t>
             </w:r>
             <w:r w:rsidRPr="00302164">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="31835B8D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4820E87A" w14:textId="7A65E8E3" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="4820E87A" w14:textId="7A65E8E3" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00302164">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t xml:space="preserve">D.1. DANE </w:t>
             </w:r>
-            <w:r w:rsidR="006B450C">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="006B450C" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>OSOBY UPOWAŻNIONEJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="11706C38" w14:textId="77777777" w:rsidTr="00B52A1D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="175BF1CA" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="175BF1CA" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B52A1D" w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00B52A1D" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Nazwisko</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D578363" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="3D578363" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61583EDC" w14:textId="54FF28C0" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="00B52A1D">
+          <w:p w14:paraId="61583EDC" w14:textId="54FF28C0" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="00B52A1D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="0081536D" w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="0081536D" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00903647">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00903647" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Imię</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="7009D1C3" w14:textId="77777777" w:rsidTr="00B52A1D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="725"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20F46235" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D" w:rsidP="00B52A1D">
+          <w:p w14:paraId="20F46235" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D" w:rsidP="00B52A1D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B52A1D" w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00B52A1D" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Rodzaj dokumentu stwierdzającego  tożsamość</w:t>
             </w:r>
-            <w:r w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5607" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A685821" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D" w:rsidP="00B52A1D">
+          <w:p w14:paraId="5A685821" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D" w:rsidP="00B52A1D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B52A1D" w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00B52A1D" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Seria i numer dokumentu stwierdzającego tożsamość</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A73BBF" w:rsidRPr="00302164" w14:paraId="56D99BE5" w14:textId="77777777" w:rsidTr="00E0648E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62B863CD" w14:textId="3824F61D" w:rsidR="00A73BBF" w:rsidRPr="00302164" w:rsidRDefault="00A73BBF">
+          <w:p w14:paraId="62B863CD" w14:textId="3824F61D" w:rsidR="00A73BBF" w:rsidRPr="000A3F86" w:rsidRDefault="00A73BBF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...30 lines deleted...]
-              <w:t>. Nr telefonu</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24. Nr telefonu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="77E80191" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="753E73A9" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="753E73A9" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:autoSpaceDE w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00302164">
+            <w:r w:rsidRPr="000A3F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">E. OŚWIADCZENIE O SPOSOBIE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00302164">
+            <w:r w:rsidRPr="000A3F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ODBIORU ZAŚWIADCZENIA  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="7096333F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A911C87" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="1A911C87" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="4C001C77" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sposób odbioru zaświadczenia  (należy zaznaczyć właściwy kwadrat):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C001C77" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0A76DC42" w14:textId="277E289D" w:rsidR="006B450C" w:rsidRDefault="0081536D" w:rsidP="006B450C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A76DC42" w14:textId="277E289D" w:rsidR="006B450C" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D" w:rsidP="006B450C">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00302164">
+            <w:r w:rsidRPr="000A3F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>osobiście ( w Centrum Obsługi Podatnika ul. Kotlarska 41)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="207F30CB" w14:textId="77777777" w:rsidR="006B450C" w:rsidRDefault="0081536D" w:rsidP="00A73BBF">
+          <w:p w14:paraId="207F30CB" w14:textId="77777777" w:rsidR="006B450C" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D" w:rsidP="00A73BBF">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B450C">
+            <w:r w:rsidRPr="000A3F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>przez osobę upoważnioną</w:t>
             </w:r>
-            <w:r w:rsidR="00B4627D" w:rsidRPr="006B450C">
+            <w:r w:rsidR="00B4627D" w:rsidRPr="000A3F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B2AD890" w14:textId="77777777" w:rsidR="006B450C" w:rsidRPr="006B450C" w:rsidRDefault="00A73BBF" w:rsidP="006B450C">
+          <w:p w14:paraId="0B2AD890" w14:textId="3A1D7B55" w:rsidR="006B450C" w:rsidRPr="000A3F86" w:rsidRDefault="00A73BBF" w:rsidP="006B450C">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B450C">
-[...32 lines deleted...]
-          <w:p w14:paraId="7A762C32" w14:textId="75DA484A" w:rsidR="00A73BBF" w:rsidRPr="006B450C" w:rsidRDefault="006B450C" w:rsidP="006B450C">
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elektronicznie za pośrednictwem platformy e-Doręczenia (proszę podać adres skrzynki) </w:t>
+            </w:r>
+            <w:r w:rsidR="006B450C" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………………….……………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A762C32" w14:textId="68E59C4B" w:rsidR="00A73BBF" w:rsidRPr="000A3F86" w:rsidRDefault="006B450C" w:rsidP="006B450C">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B450C">
+            <w:r w:rsidRPr="000A3F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">listownie na </w:t>
             </w:r>
-            <w:r w:rsidR="00A73BBF" w:rsidRPr="006B450C">
-              <w:rPr>
+            <w:r w:rsidR="00A73BBF" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adres</w:t>
             </w:r>
-            <w:r w:rsidR="0081536D" w:rsidRPr="006B450C">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="000A3F86" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A3F86" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(tylko w przypadku gdy nie ma możliwości wysyłki na e-Doręczenia)</w:t>
+            </w:r>
+            <w:r w:rsidR="000A3F86" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………..</w:t>
+            </w:r>
+            <w:r w:rsidR="00302164" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12C46">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……….</w:t>
+            </w:r>
+            <w:r w:rsidR="00302164" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………………</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
-            <w:r w:rsidR="00302164" w:rsidRPr="006B450C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00302164" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72B6F9B3" w14:textId="70EA4BBB" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D" w:rsidP="006B450C">
+          <w:p w14:paraId="72B6F9B3" w14:textId="70EA4BBB" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D" w:rsidP="006B450C">
             <w:pPr>
               <w:ind w:left="718"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…………………………………………..…………………………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="006B450C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="006B450C" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="1D2AE0C3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="4D38F564" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
@@ -2682,178 +2670,186 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>F. DATA I PODPIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="77309D79" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10FD4DBE" w14:textId="7AA9A0E6" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="10FD4DBE" w14:textId="7AA9A0E6" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A73BBF">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00A73BBF" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Data</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="609C2EA4" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
+          <w:p w14:paraId="609C2EA4" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62B62164" w14:textId="23A781BC" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="00A73BBF">
+          <w:p w14:paraId="62B62164" w14:textId="23A781BC" w:rsidR="0081536D" w:rsidRPr="000A3F86" w:rsidRDefault="00A73BBF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:ind w:left="5" w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="0081536D" w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="0081536D" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.  Podpis podatnika</w:t>
             </w:r>
-            <w:r w:rsidR="00903647">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00903647" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="0081536D" w:rsidRPr="00302164">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="0081536D" w:rsidRPr="000A3F86">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>osoby reprezentującej podatnika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31642FD7" w14:textId="77777777" w:rsidR="0084692E" w:rsidRDefault="0084692E">
+          <w:p w14:paraId="31642FD7" w14:textId="77777777" w:rsidR="0084692E" w:rsidRPr="000A3F86" w:rsidRDefault="0084692E">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:spacing w:before="102" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B8C0F37" w14:textId="77777777" w:rsidR="0084692E" w:rsidRPr="00302164" w:rsidRDefault="0084692E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B8C0F37" w14:textId="77777777" w:rsidR="0084692E" w:rsidRPr="000A3F86" w:rsidRDefault="0084692E">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:spacing w:before="102" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-550"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0081536D" w:rsidRPr="00302164" w14:paraId="3099949C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10494" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="1F162BC3" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
@@ -3003,110 +2999,110 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C616B63" w14:textId="77777777" w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidRDefault="0081536D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0081536D" w:rsidRPr="00302164" w:rsidSect="00076983">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1134" w:bottom="851" w:left="1276" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AA0F311" w14:textId="77777777" w:rsidR="002E07A9" w:rsidRDefault="002E07A9">
+    <w:p w14:paraId="50870981" w14:textId="77777777" w:rsidR="00F10DE3" w:rsidRDefault="00F10DE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C92FD8C" w14:textId="77777777" w:rsidR="002E07A9" w:rsidRDefault="002E07A9">
+    <w:p w14:paraId="5E747C47" w14:textId="77777777" w:rsidR="00F10DE3" w:rsidRDefault="00F10DE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -3130,58 +3126,58 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2ECBA59C" w14:textId="77777777" w:rsidR="0081536D" w:rsidRDefault="0081536D">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DC4066C" w14:textId="77777777" w:rsidR="002E07A9" w:rsidRDefault="002E07A9">
+    <w:p w14:paraId="6C1CBD5E" w14:textId="77777777" w:rsidR="00F10DE3" w:rsidRDefault="00F10DE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5268C6AE" w14:textId="77777777" w:rsidR="002E07A9" w:rsidRDefault="002E07A9">
+    <w:p w14:paraId="16295333" w14:textId="77777777" w:rsidR="00F10DE3" w:rsidRDefault="00F10DE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="337D0088" w14:textId="77777777" w:rsidR="006B450C" w:rsidRPr="00302164" w:rsidRDefault="006B450C" w:rsidP="006B450C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:right="-550"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -3789,120 +3785,123 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6125" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="5670"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B33CC"/>
     <w:rsid w:val="000154C7"/>
     <w:rsid w:val="00041B8B"/>
     <w:rsid w:val="00076983"/>
+    <w:rsid w:val="000A3F86"/>
     <w:rsid w:val="000A790F"/>
     <w:rsid w:val="000C44B7"/>
     <w:rsid w:val="000E7D97"/>
     <w:rsid w:val="00122DA0"/>
     <w:rsid w:val="00174CA4"/>
     <w:rsid w:val="002E07A9"/>
     <w:rsid w:val="00302164"/>
     <w:rsid w:val="003816BD"/>
     <w:rsid w:val="003933A6"/>
     <w:rsid w:val="00500422"/>
     <w:rsid w:val="005216E3"/>
     <w:rsid w:val="00530001"/>
     <w:rsid w:val="00582F5D"/>
     <w:rsid w:val="005B199E"/>
     <w:rsid w:val="0060226E"/>
     <w:rsid w:val="006B33CC"/>
     <w:rsid w:val="006B450C"/>
     <w:rsid w:val="00737FAF"/>
     <w:rsid w:val="007438C7"/>
     <w:rsid w:val="00752322"/>
     <w:rsid w:val="007D3797"/>
     <w:rsid w:val="00810182"/>
     <w:rsid w:val="0081536D"/>
     <w:rsid w:val="0084692E"/>
     <w:rsid w:val="00870996"/>
     <w:rsid w:val="008D42FD"/>
     <w:rsid w:val="008F323C"/>
     <w:rsid w:val="00903647"/>
     <w:rsid w:val="00931990"/>
     <w:rsid w:val="0095603E"/>
+    <w:rsid w:val="00A12C46"/>
     <w:rsid w:val="00A73BBF"/>
     <w:rsid w:val="00B4627D"/>
     <w:rsid w:val="00B52A1D"/>
     <w:rsid w:val="00BD0FEB"/>
     <w:rsid w:val="00C10405"/>
     <w:rsid w:val="00C73FF4"/>
     <w:rsid w:val="00D15364"/>
     <w:rsid w:val="00D3195F"/>
     <w:rsid w:val="00DB3B6A"/>
     <w:rsid w:val="00E02A89"/>
     <w:rsid w:val="00E706B9"/>
     <w:rsid w:val="00EC77A1"/>
     <w:rsid w:val="00F000B0"/>
+    <w:rsid w:val="00F10DE3"/>
     <w:rsid w:val="00FA3AE8"/>
     <w:rsid w:val="00FB3B07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4840,67 +4839,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{857E9965-51DE-425A-8A3B-377F58341903}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>540</Words>
-  <Characters>3244</Characters>
+  <Words>538</Words>
+  <Characters>3232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WNIOSEK O  WYDANIE  ZAŚWIADCZENIA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3777</CharactersWithSpaces>
+  <CharactersWithSpaces>3763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WNIOSEK O  WYDANIE  ZAŚWIADCZENIA</dc:title>
   <dc:creator>umjusl01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>