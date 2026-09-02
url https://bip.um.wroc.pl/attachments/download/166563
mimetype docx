--- v0 (2026-04-03)
+++ v1 (2026-09-02)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00617B9D" w:rsidRDefault="00617B9D" w:rsidP="00342C94">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
@@ -563,69 +563,51 @@
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94</w:t>
       </w:r>
       <w:r w:rsidR="007412DA" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> wskazanym adresem wykonywania działalności: </w:t>
+        <w:t xml:space="preserve">, ze wskazanym adresem wykonywania działalności: </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pęgow</w:t>
       </w:r>
       <w:r w:rsidR="00A744F9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -737,51 +719,51 @@
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009672F9" w:rsidRPr="004755DC" w:rsidRDefault="009672F9" w:rsidP="00342C94">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="004755DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dotyczącej pojazdu o nr VIN YV1MW76F2A568616.</w:t>
+        <w:t xml:space="preserve">dotyczącej pojazdu o nr VIN </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00342C94">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1135,70 +1117,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidSect="007F1692">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="1814" w:bottom="1079" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00485AA1" w:rsidRDefault="00485AA1">
+    <w:p w:rsidR="00D967F1" w:rsidRDefault="00D967F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00485AA1" w:rsidRDefault="00485AA1">
+    <w:p w:rsidR="00D967F1" w:rsidRDefault="00D967F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1215,151 +1197,151 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00AA1F70" w:rsidRPr="004D6885" w:rsidRDefault="00AA1F70">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
-    <w:r w:rsidR="00EC3A44" w:rsidRPr="004D6885">
+    <w:r w:rsidR="00E725FB" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00EC3A44" w:rsidRPr="004D6885">
+    <w:r w:rsidR="00E725FB" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0045589E">
+    <w:r w:rsidR="00E929C1">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00EC3A44" w:rsidRPr="004D6885">
+    <w:r w:rsidR="00E725FB" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00EC3A44" w:rsidRPr="004D6885">
+    <w:r w:rsidR="00E725FB" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidR="00EC3A44" w:rsidRPr="004D6885">
+    <w:r w:rsidR="00E725FB" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0045589E">
+    <w:r w:rsidR="00E929C1">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00EC3A44" w:rsidRPr="004D6885">
+    <w:r w:rsidR="00E725FB" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00AA1F70" w:rsidRDefault="00AA1F70" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00AA1F70" w:rsidRDefault="00AA1F70" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2047875" cy="752475"/>
           <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -1380,107 +1362,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2047875" cy="752475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00485AA1" w:rsidRDefault="00485AA1">
+    <w:p w:rsidR="00D967F1" w:rsidRDefault="00D967F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00485AA1" w:rsidRDefault="00485AA1">
+    <w:p w:rsidR="00D967F1" w:rsidRDefault="00D967F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AA1F70" w:rsidRDefault="00EB437F">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00AA1F70" w:rsidRDefault="00E725FB">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00AA1F70" w:rsidRDefault="00AA1F70" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2047875" cy="1819275"/>
           <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -1496,52 +1478,52 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2047875" cy="1819275"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="05B06F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="479812E6"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -1586,51 +1568,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="1AFE341C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47D29872"/>
     <w:lvl w:ilvl="0" w:tplc="E9167D22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="20Dowiadomoscilista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -1700,51 +1682,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="1BCC1D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="711E03D2"/>
     <w:lvl w:ilvl="0" w:tplc="72AA7906">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="222222"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1790,51 +1772,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="24F34926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCECB70E"/>
     <w:lvl w:ilvl="0" w:tplc="C71277FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -1903,51 +1885,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="2F7E2326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="752EDB22"/>
     <w:lvl w:ilvl="0" w:tplc="5D9213F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -2046,51 +2028,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="3069754C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D5A51F4"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2132,51 +2114,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="3FA14374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="016C0DBA"/>
     <w:lvl w:ilvl="0" w:tplc="01DE0E5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
@@ -2224,51 +2206,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="4803601B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="634CE2CA"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2313,51 +2295,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="48871B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7A07A24"/>
     <w:lvl w:ilvl="0" w:tplc="C4A0C446">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2426,51 +2408,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="539A74E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90745744"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2515,51 +2497,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="5A82717A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99642E98"/>
     <w:lvl w:ilvl="0" w:tplc="9F70292A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2607,51 +2589,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="6EE3557B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="447EEDCC"/>
     <w:lvl w:ilvl="0" w:tplc="E6F4E3F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2699,51 +2681,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="71C14B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10DE61D8"/>
     <w:lvl w:ilvl="0" w:tplc="9CB2FB0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2815,51 +2797,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="7DA91EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C26C4834"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3104,82 +3086,75 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat>
-[...6 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="0034465B"/>
     <w:rsid w:val="00001FEB"/>
     <w:rsid w:val="000049D9"/>
     <w:rsid w:val="00010985"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="0004092E"/>
     <w:rsid w:val="000471C0"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="0006103D"/>
     <w:rsid w:val="00067947"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00075CAA"/>
     <w:rsid w:val="00093532"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="00097305"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A50F9"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6478"/>
     <w:rsid w:val="000E5601"/>
     <w:rsid w:val="000F0A11"/>
     <w:rsid w:val="000F2A45"/>
     <w:rsid w:val="000F3BD6"/>
@@ -3503,77 +3478,80 @@
     <w:rsid w:val="00CC4151"/>
     <w:rsid w:val="00CC6708"/>
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00CD5610"/>
     <w:rsid w:val="00CF3F88"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D17DFF"/>
     <w:rsid w:val="00D21FDF"/>
     <w:rsid w:val="00D23966"/>
     <w:rsid w:val="00D33992"/>
     <w:rsid w:val="00D35A1A"/>
     <w:rsid w:val="00D415C7"/>
     <w:rsid w:val="00D42231"/>
     <w:rsid w:val="00D4495E"/>
     <w:rsid w:val="00D52C98"/>
     <w:rsid w:val="00D54CDA"/>
     <w:rsid w:val="00D55322"/>
     <w:rsid w:val="00D627A1"/>
     <w:rsid w:val="00D718CB"/>
     <w:rsid w:val="00D81AFC"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D93375"/>
+    <w:rsid w:val="00D967F1"/>
     <w:rsid w:val="00DA02B5"/>
     <w:rsid w:val="00DA3D01"/>
     <w:rsid w:val="00DB382E"/>
     <w:rsid w:val="00DB4662"/>
     <w:rsid w:val="00DB4778"/>
     <w:rsid w:val="00DC191D"/>
     <w:rsid w:val="00DC1D28"/>
     <w:rsid w:val="00DD119B"/>
     <w:rsid w:val="00DD1344"/>
     <w:rsid w:val="00DD452D"/>
     <w:rsid w:val="00DD7CFB"/>
     <w:rsid w:val="00DE1FAA"/>
     <w:rsid w:val="00DE6132"/>
     <w:rsid w:val="00DE7626"/>
     <w:rsid w:val="00DF16C6"/>
     <w:rsid w:val="00DF1802"/>
     <w:rsid w:val="00E133EA"/>
     <w:rsid w:val="00E13808"/>
     <w:rsid w:val="00E25E6A"/>
     <w:rsid w:val="00E3537B"/>
     <w:rsid w:val="00E35A19"/>
     <w:rsid w:val="00E40EDD"/>
     <w:rsid w:val="00E51B8E"/>
     <w:rsid w:val="00E523B0"/>
     <w:rsid w:val="00E52576"/>
     <w:rsid w:val="00E622D0"/>
     <w:rsid w:val="00E63E7B"/>
+    <w:rsid w:val="00E725FB"/>
+    <w:rsid w:val="00E929C1"/>
     <w:rsid w:val="00E946F4"/>
     <w:rsid w:val="00EA069B"/>
     <w:rsid w:val="00EA45AF"/>
     <w:rsid w:val="00EA7776"/>
     <w:rsid w:val="00EA7CFF"/>
     <w:rsid w:val="00EB1EFB"/>
     <w:rsid w:val="00EB437F"/>
     <w:rsid w:val="00EC00ED"/>
     <w:rsid w:val="00EC3A44"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EF287A"/>
     <w:rsid w:val="00EF2CF1"/>
     <w:rsid w:val="00EF2F68"/>
     <w:rsid w:val="00EF44CF"/>
     <w:rsid w:val="00F01F1B"/>
     <w:rsid w:val="00F05B95"/>
     <w:rsid w:val="00F119EC"/>
     <w:rsid w:val="00F1628D"/>
     <w:rsid w:val="00F222E4"/>
     <w:rsid w:val="00F22D15"/>
     <w:rsid w:val="00F24AD3"/>
     <w:rsid w:val="00F261E5"/>
     <w:rsid w:val="00F40755"/>
     <w:rsid w:val="00F426EA"/>
     <w:rsid w:val="00F464B0"/>
@@ -3582,452 +3560,222 @@
     <w:rsid w:val="00F639B7"/>
     <w:rsid w:val="00F644B1"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F842F5"/>
     <w:rsid w:val="00F84FBC"/>
     <w:rsid w:val="00F86B58"/>
     <w:rsid w:val="00F90B98"/>
     <w:rsid w:val="00FA02F2"/>
     <w:rsid w:val="00FA30DD"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB6391"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC61B3"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD666E"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FF50B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{98E6EAFF-E7F9-4A31-B05E-9565679FE8FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...365 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00653881"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009619E2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -4044,50 +3792,51 @@
     <w:rsid w:val="00067947"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07Datapisma">
     <w:name w:val="@07.Data_pisma"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="08Sygnaturapisma"/>
     <w:rsid w:val="003F20D6"/>
     <w:pPr>
       <w:spacing w:before="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
@@ -4449,80 +4198,80 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-justify">
     <w:name w:val="text-justify"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00B957E0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
     <w:name w:val="Nagłówek 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek3"/>
     <w:rsid w:val="00067947"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alb">
     <w:name w:val="a_lb"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00CD5610"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Mapadokumentu">
+  <w:style w:type="paragraph" w:styleId="Plandokumentu">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="MapadokumentuZnak"/>
+    <w:link w:val="PlandokumentuZnak"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00631AD5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MapadokumentuZnak">
-    <w:name w:val="Mapa dokumentu Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlandokumentuZnak">
+    <w:name w:val="Plan dokumentu Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Mapadokumentu"/>
+    <w:link w:val="Plandokumentu"/>
     <w:semiHidden/>
     <w:rsid w:val="00631AD5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="507328007">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1039009484">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4843,67 +4592,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>197</Words>
-  <Characters>1317</Characters>
+  <Words>213</Words>
+  <Characters>1284</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1511</CharactersWithSpaces>
+  <CharactersWithSpaces>1495</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>