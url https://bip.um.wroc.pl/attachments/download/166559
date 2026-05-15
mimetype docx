--- v0 (2025-12-06)
+++ v1 (2026-05-15)
@@ -9,312 +9,319 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="609EE32C" w14:textId="77777777" w:rsidR="005C5893" w:rsidRDefault="005C5893" w:rsidP="005C5893">
+    <w:p w14:paraId="609EE32C" w14:textId="77777777" w:rsidR="005C5893" w:rsidRDefault="005C5893" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7DF689" w14:textId="6FD4609F" w:rsidR="005C5893" w:rsidRDefault="00697FD8" w:rsidP="005C5893">
+    <w:p w14:paraId="4A7DF689" w14:textId="77777777" w:rsidR="005C5893" w:rsidRDefault="005C5893" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Krzysztof Wiatrowski</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Zbigniew </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sulak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5D67C0A8" w14:textId="268DB114" w:rsidR="005C5893" w:rsidRDefault="005C5893" w:rsidP="005C5893">
+    <w:p w14:paraId="5D67C0A8" w14:textId="4AA70E7A" w:rsidR="005C5893" w:rsidRDefault="005C5893" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JETRONIK WIA</w:t>
       </w:r>
-      <w:r w:rsidR="00AE0710">
+      <w:r w:rsidR="009C6AA3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ROWSKI SULAK S.C.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7056D388" w14:textId="12A43FAA" w:rsidR="005C5893" w:rsidRPr="00D32D3F" w:rsidRDefault="005C5893" w:rsidP="005C5893">
+    <w:p w14:paraId="7056D388" w14:textId="44D7E679" w:rsidR="005C5893" w:rsidRPr="00D32D3F" w:rsidRDefault="005C5893" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>KRZYSZTOF WIATROWSKI, ZBIGNIEW SULAK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFDF4D4" w14:textId="77777777" w:rsidR="005C5893" w:rsidRPr="004723F5" w:rsidRDefault="005C5893" w:rsidP="005C5893">
+    <w:p w14:paraId="4DFDF4D4" w14:textId="77777777" w:rsidR="005C5893" w:rsidRPr="004723F5" w:rsidRDefault="005C5893" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004723F5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Opolska 159</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A63C90" w14:textId="77777777" w:rsidR="005C5893" w:rsidRPr="00D32D3F" w:rsidRDefault="005C5893" w:rsidP="005C5893">
+    <w:p w14:paraId="22A63C90" w14:textId="77777777" w:rsidR="005C5893" w:rsidRPr="00D32D3F" w:rsidRDefault="005C5893" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="004723F5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>013</w:t>
       </w:r>
       <w:r w:rsidRPr="004723F5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B745B4" w14:textId="53A47089" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="002E50A9">
+    <w:p w14:paraId="04B745B4" w14:textId="1636F18E" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00114842">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wro</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5BAD" w:rsidRPr="00114842">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cław, </w:t>
+      </w:r>
+      <w:r w:rsidR="00795C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00055F41" w:rsidRPr="00114842">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C5893" w:rsidRPr="00114842">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lut</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9052F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ego</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12367" w:rsidRPr="00610984">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E972F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Wro</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F9AAFD" w14:textId="4C805A02" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="002E50A9">
+    <w:p w14:paraId="05F9AAFD" w14:textId="4C805A02" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
@@ -327,133 +334,123 @@
       <w:r w:rsidR="005C5893">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56215FE9" w14:textId="381AD00A" w:rsidR="005A5110" w:rsidRPr="003C0BE5" w:rsidRDefault="006B1BA8" w:rsidP="002E50A9">
+    <w:p w14:paraId="56215FE9" w14:textId="6EB2C919" w:rsidR="005A5110" w:rsidRPr="003C0BE5" w:rsidRDefault="006B1BA8" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>001707</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00697FD8">
+        <w:t>00170779</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE024B" w:rsidRPr="003C0BE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>81</w:t>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00CE024B" w:rsidRPr="003C0BE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596949BB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="596949BB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -509,174 +506,181 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7108A1F3" w14:textId="1AB97FDC" w:rsidR="005A5110" w:rsidRPr="005C5893" w:rsidRDefault="005A5110" w:rsidP="00532F8B">
+    <w:p w14:paraId="7108A1F3" w14:textId="38A2F6DC" w:rsidR="005A5110" w:rsidRPr="005C5893" w:rsidRDefault="005A5110" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005C5893">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C5893">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JETRONIK WIA</w:t>
       </w:r>
-      <w:r w:rsidR="00E347E0">
+      <w:r w:rsidR="0067553F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="005C5893">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ROWSKI SULAK S.C. KRZYSZTOF WIATROWSKI, ZBIGNIEW SULAK</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0090322D" w:rsidRPr="0090322D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wpisanego do Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia pod numerem ewidencyjnym</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DW/</w:t>
       </w:r>
-      <w:r w:rsidR="00625E6B">
+      <w:r w:rsidR="00453AD7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>035/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00282155">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>resem wykonywania działalności:</w:t>
       </w:r>
-      <w:r w:rsidR="00532F8B">
+      <w:r w:rsidR="00AB69B5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="006B1BA8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Opol</w:t>
       </w:r>
       <w:r w:rsidR="006B1BA8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -720,176 +724,176 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006B1BA8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>013</w:t>
       </w:r>
       <w:r w:rsidR="006B1BA8" w:rsidRPr="00853309">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="006B1BA8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F63CC28" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="0F63CC28" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00E058C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00E058C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D99FBA4" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="2D99FBA4" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00E058C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07579C93" w14:textId="604C9268" w:rsidR="002711A6" w:rsidRPr="00E91788" w:rsidRDefault="00D6574C" w:rsidP="002E50A9">
+    <w:p w14:paraId="07579C93" w14:textId="604C9268" w:rsidR="002711A6" w:rsidRPr="00E91788" w:rsidRDefault="00D6574C" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -977,51 +981,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E91788" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471E5D4A" w14:textId="2532ADD5" w:rsidR="002E50A9" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="471E5D4A" w14:textId="5EE52EC9" w:rsidR="002E50A9" w:rsidRDefault="005A5110" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1069,313 +1073,333 @@
       </w:r>
       <w:r w:rsidR="005C5893">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000F4339" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidR="000F4339">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="002D141F" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nr WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005C5893">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidR="00516D1D" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EDA7F6" w14:textId="77777777" w:rsidR="004545C1" w:rsidRPr="002E50A9" w:rsidRDefault="004545C1" w:rsidP="002E50A9">
+    <w:p w14:paraId="72EDA7F6" w14:textId="77777777" w:rsidR="004545C1" w:rsidRPr="002E50A9" w:rsidRDefault="004545C1" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie dokumentacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wskazanej w protokole kontroli nie stwierdzono</w:t>
       </w:r>
       <w:r w:rsidR="00C20746">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niezgodności i nieprawidłowości.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22517E88" w14:textId="77777777" w:rsidR="004545C1" w:rsidRPr="00316962" w:rsidRDefault="004545C1" w:rsidP="002E50A9">
+    <w:p w14:paraId="22517E88" w14:textId="77777777" w:rsidR="004545C1" w:rsidRPr="00316962" w:rsidRDefault="004545C1" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, nie formułuje się uwag i wniosków.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="112E895D" w14:textId="77777777" w:rsidR="00DD7B1B" w:rsidRPr="00F53D79" w:rsidRDefault="00DD7B1B" w:rsidP="00945B95">
+    <w:p w14:paraId="526B571D" w14:textId="77777777" w:rsidR="00E441DE" w:rsidRPr="004916DF" w:rsidRDefault="00E441DE" w:rsidP="00E441DE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F53D79">
+      <w:bookmarkStart w:id="1" w:name="_Hlk219362221"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF9CF65" w14:textId="77777777" w:rsidR="00E441DE" w:rsidRPr="004916DF" w:rsidRDefault="00E441DE" w:rsidP="00E441DE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C964A0E" w14:textId="77777777" w:rsidR="00E441DE" w:rsidRDefault="00E441DE" w:rsidP="00E441DE">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="002E50A9">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="00E441DE">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00330C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="00E058C6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="002E50A9">
-[...23 lines deleted...]
-    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="002E50A9">
+    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6A169A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="002E50A9">
+    <w:p w14:paraId="5A6A169A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1416,106 +1440,106 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="007C3BD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="002E50A9">
+    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00E058C6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71961F60" w14:textId="77777777" w:rsidR="00FF6BEA" w:rsidRDefault="00FF6BEA">
+    <w:p w14:paraId="296117EF" w14:textId="77777777" w:rsidR="00AF688D" w:rsidRDefault="00AF688D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26628273" w14:textId="77777777" w:rsidR="00FF6BEA" w:rsidRDefault="00FF6BEA">
+    <w:p w14:paraId="07D34D1E" w14:textId="77777777" w:rsidR="00AF688D" w:rsidRDefault="00AF688D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="453AAC53" w14:textId="77777777" w:rsidR="00FF6BEA" w:rsidRDefault="00FF6BEA"/>
+    <w:p w14:paraId="14A3BDC4" w14:textId="77777777" w:rsidR="00AF688D" w:rsidRDefault="00AF688D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1705,72 +1729,72 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B1AEEDF" w14:textId="77777777" w:rsidR="00FF6BEA" w:rsidRDefault="00FF6BEA">
+    <w:p w14:paraId="2ED83E6D" w14:textId="77777777" w:rsidR="00AF688D" w:rsidRDefault="00AF688D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47FCEBB1" w14:textId="77777777" w:rsidR="00FF6BEA" w:rsidRDefault="00FF6BEA">
+    <w:p w14:paraId="77C4EC6D" w14:textId="77777777" w:rsidR="00AF688D" w:rsidRDefault="00AF688D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="63606902" w14:textId="77777777" w:rsidR="00FF6BEA" w:rsidRDefault="00FF6BEA"/>
+    <w:p w14:paraId="5041EC19" w14:textId="77777777" w:rsidR="00AF688D" w:rsidRDefault="00AF688D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="00532F8B">
+  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="00E441DE">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="309117F0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6490,51 +6514,51 @@
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="152"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -6563,100 +6587,101 @@
     <w:rsid w:val="0003663E"/>
     <w:rsid w:val="00036A9B"/>
     <w:rsid w:val="0004092E"/>
     <w:rsid w:val="0004444E"/>
     <w:rsid w:val="000501C9"/>
     <w:rsid w:val="00053E3A"/>
     <w:rsid w:val="00054560"/>
     <w:rsid w:val="000551BD"/>
     <w:rsid w:val="00055F41"/>
     <w:rsid w:val="000560E1"/>
     <w:rsid w:val="00057175"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="000631F9"/>
     <w:rsid w:val="0006416E"/>
     <w:rsid w:val="00064235"/>
     <w:rsid w:val="000664B7"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00070ACA"/>
     <w:rsid w:val="00072CCE"/>
     <w:rsid w:val="000767CB"/>
     <w:rsid w:val="00080A22"/>
     <w:rsid w:val="00080DA3"/>
     <w:rsid w:val="0008113D"/>
     <w:rsid w:val="00081A2B"/>
     <w:rsid w:val="00083DC1"/>
+    <w:rsid w:val="00086E2B"/>
     <w:rsid w:val="00087403"/>
     <w:rsid w:val="0009059F"/>
     <w:rsid w:val="00090C7D"/>
     <w:rsid w:val="00092E9C"/>
     <w:rsid w:val="00093320"/>
     <w:rsid w:val="00093532"/>
     <w:rsid w:val="00093DEA"/>
     <w:rsid w:val="0009461B"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A0223"/>
     <w:rsid w:val="000A1313"/>
     <w:rsid w:val="000A305E"/>
     <w:rsid w:val="000A696E"/>
     <w:rsid w:val="000A7B14"/>
     <w:rsid w:val="000B5773"/>
     <w:rsid w:val="000C1D54"/>
     <w:rsid w:val="000C244E"/>
     <w:rsid w:val="000C2B84"/>
     <w:rsid w:val="000C367E"/>
     <w:rsid w:val="000C3D30"/>
     <w:rsid w:val="000C4419"/>
     <w:rsid w:val="000C4E74"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6376"/>
-    <w:rsid w:val="000D684E"/>
     <w:rsid w:val="000E0B79"/>
     <w:rsid w:val="000E18B0"/>
     <w:rsid w:val="000F1F76"/>
     <w:rsid w:val="000F4339"/>
     <w:rsid w:val="000F465D"/>
     <w:rsid w:val="001005F6"/>
     <w:rsid w:val="00101869"/>
     <w:rsid w:val="001023CC"/>
     <w:rsid w:val="001053F3"/>
     <w:rsid w:val="00106659"/>
     <w:rsid w:val="00111460"/>
     <w:rsid w:val="00111EFD"/>
+    <w:rsid w:val="00114842"/>
     <w:rsid w:val="00114B07"/>
     <w:rsid w:val="00114C73"/>
     <w:rsid w:val="001211F5"/>
     <w:rsid w:val="00121393"/>
     <w:rsid w:val="00124393"/>
     <w:rsid w:val="0012535B"/>
     <w:rsid w:val="00131D6E"/>
     <w:rsid w:val="001339C4"/>
     <w:rsid w:val="001342B2"/>
+    <w:rsid w:val="00134494"/>
     <w:rsid w:val="00137F6F"/>
-    <w:rsid w:val="001419ED"/>
     <w:rsid w:val="00143A44"/>
     <w:rsid w:val="00143D60"/>
     <w:rsid w:val="00144CA5"/>
     <w:rsid w:val="00144D7F"/>
     <w:rsid w:val="001453E5"/>
     <w:rsid w:val="00150A23"/>
     <w:rsid w:val="00154828"/>
     <w:rsid w:val="00160E76"/>
     <w:rsid w:val="00163241"/>
     <w:rsid w:val="001658C2"/>
     <w:rsid w:val="00167E12"/>
     <w:rsid w:val="00171060"/>
     <w:rsid w:val="001729F6"/>
     <w:rsid w:val="0017452C"/>
     <w:rsid w:val="00176C3A"/>
     <w:rsid w:val="00180DF6"/>
     <w:rsid w:val="00180FC3"/>
     <w:rsid w:val="00181873"/>
     <w:rsid w:val="00182D3E"/>
     <w:rsid w:val="00184628"/>
     <w:rsid w:val="001866EA"/>
     <w:rsid w:val="00187C77"/>
     <w:rsid w:val="00190D4E"/>
     <w:rsid w:val="00191EAA"/>
     <w:rsid w:val="001927E5"/>
@@ -6679,76 +6704,78 @@
     <w:rsid w:val="001C5789"/>
     <w:rsid w:val="001C71C9"/>
     <w:rsid w:val="001C72E7"/>
     <w:rsid w:val="001C7D76"/>
     <w:rsid w:val="001C7EFA"/>
     <w:rsid w:val="001D179A"/>
     <w:rsid w:val="001D3712"/>
     <w:rsid w:val="001D627D"/>
     <w:rsid w:val="001E287D"/>
     <w:rsid w:val="001E3A86"/>
     <w:rsid w:val="001E7507"/>
     <w:rsid w:val="001E7E0E"/>
     <w:rsid w:val="001F1130"/>
     <w:rsid w:val="001F3DB0"/>
     <w:rsid w:val="001F4D9C"/>
     <w:rsid w:val="001F6EAC"/>
     <w:rsid w:val="00200060"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="00203AAF"/>
     <w:rsid w:val="00206425"/>
     <w:rsid w:val="00206ECE"/>
     <w:rsid w:val="0021357D"/>
     <w:rsid w:val="00214161"/>
     <w:rsid w:val="0022002F"/>
     <w:rsid w:val="00221E3D"/>
+    <w:rsid w:val="00230908"/>
     <w:rsid w:val="00230D3F"/>
     <w:rsid w:val="0023785D"/>
     <w:rsid w:val="002401C3"/>
     <w:rsid w:val="002406DF"/>
     <w:rsid w:val="002462C6"/>
     <w:rsid w:val="00247547"/>
     <w:rsid w:val="00247D96"/>
     <w:rsid w:val="002529A6"/>
     <w:rsid w:val="00253D31"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00262C25"/>
     <w:rsid w:val="00262FA3"/>
     <w:rsid w:val="00263413"/>
     <w:rsid w:val="00263721"/>
     <w:rsid w:val="00264962"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00265558"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="00270374"/>
     <w:rsid w:val="002711A6"/>
     <w:rsid w:val="002715DE"/>
     <w:rsid w:val="002734F9"/>
     <w:rsid w:val="00280E8D"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="0028127E"/>
     <w:rsid w:val="002814F7"/>
+    <w:rsid w:val="00282155"/>
     <w:rsid w:val="00284A61"/>
     <w:rsid w:val="00285238"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="00286940"/>
     <w:rsid w:val="00293D4E"/>
     <w:rsid w:val="00293DAF"/>
     <w:rsid w:val="002970A6"/>
     <w:rsid w:val="002A1128"/>
     <w:rsid w:val="002A4870"/>
     <w:rsid w:val="002A4978"/>
     <w:rsid w:val="002B1286"/>
     <w:rsid w:val="002B1EDE"/>
     <w:rsid w:val="002B2375"/>
     <w:rsid w:val="002B4174"/>
     <w:rsid w:val="002B596F"/>
     <w:rsid w:val="002B5DD2"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002C0B19"/>
     <w:rsid w:val="002C5D95"/>
     <w:rsid w:val="002D061F"/>
     <w:rsid w:val="002D08B0"/>
     <w:rsid w:val="002D141F"/>
     <w:rsid w:val="002D5332"/>
     <w:rsid w:val="002D67D8"/>
@@ -6827,548 +6854,551 @@
     <w:rsid w:val="003A6AE1"/>
     <w:rsid w:val="003A7305"/>
     <w:rsid w:val="003A7C54"/>
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0D14"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B2E86"/>
     <w:rsid w:val="003B34E6"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003C07C0"/>
     <w:rsid w:val="003C0BE5"/>
     <w:rsid w:val="003D00E1"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D2201"/>
     <w:rsid w:val="003D22DD"/>
     <w:rsid w:val="003D40D2"/>
     <w:rsid w:val="003D6575"/>
     <w:rsid w:val="003D7DFA"/>
     <w:rsid w:val="003E03DD"/>
     <w:rsid w:val="003E0C4B"/>
     <w:rsid w:val="003E1181"/>
     <w:rsid w:val="003E3C91"/>
     <w:rsid w:val="003E5063"/>
     <w:rsid w:val="003E5874"/>
     <w:rsid w:val="003E6292"/>
-    <w:rsid w:val="003E6359"/>
     <w:rsid w:val="003F1885"/>
     <w:rsid w:val="003F20D6"/>
+    <w:rsid w:val="003F2F40"/>
+    <w:rsid w:val="003F460A"/>
     <w:rsid w:val="003F774B"/>
     <w:rsid w:val="00400FA4"/>
     <w:rsid w:val="00404914"/>
     <w:rsid w:val="0040593E"/>
     <w:rsid w:val="00406744"/>
     <w:rsid w:val="00406FC7"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="00412D9C"/>
     <w:rsid w:val="004151F8"/>
     <w:rsid w:val="004155A8"/>
     <w:rsid w:val="00416C3B"/>
     <w:rsid w:val="00416EDA"/>
     <w:rsid w:val="00417B3D"/>
     <w:rsid w:val="004215F4"/>
     <w:rsid w:val="00421C95"/>
     <w:rsid w:val="00421D07"/>
     <w:rsid w:val="00422441"/>
     <w:rsid w:val="00423E3F"/>
     <w:rsid w:val="0042628E"/>
     <w:rsid w:val="00427D11"/>
     <w:rsid w:val="00431B5F"/>
     <w:rsid w:val="004338D2"/>
     <w:rsid w:val="00433ED0"/>
     <w:rsid w:val="004349B6"/>
     <w:rsid w:val="00436C4F"/>
     <w:rsid w:val="0044045C"/>
     <w:rsid w:val="0044241F"/>
     <w:rsid w:val="00445A7E"/>
     <w:rsid w:val="00446100"/>
     <w:rsid w:val="004462F7"/>
+    <w:rsid w:val="00446F6B"/>
     <w:rsid w:val="004508B6"/>
     <w:rsid w:val="00451AA5"/>
     <w:rsid w:val="00452998"/>
+    <w:rsid w:val="00453AD7"/>
     <w:rsid w:val="004545C1"/>
     <w:rsid w:val="00455ECC"/>
     <w:rsid w:val="00456010"/>
     <w:rsid w:val="00461B41"/>
     <w:rsid w:val="00461ECD"/>
     <w:rsid w:val="00464248"/>
     <w:rsid w:val="00465500"/>
     <w:rsid w:val="0046702F"/>
     <w:rsid w:val="00470F74"/>
     <w:rsid w:val="004724F4"/>
     <w:rsid w:val="0047299D"/>
     <w:rsid w:val="00476291"/>
     <w:rsid w:val="00480516"/>
     <w:rsid w:val="00484975"/>
     <w:rsid w:val="00484F51"/>
     <w:rsid w:val="00484FA4"/>
     <w:rsid w:val="0048548D"/>
     <w:rsid w:val="0048718B"/>
     <w:rsid w:val="00487BBB"/>
     <w:rsid w:val="00491CC4"/>
     <w:rsid w:val="004940AA"/>
     <w:rsid w:val="004965D9"/>
     <w:rsid w:val="00496A54"/>
     <w:rsid w:val="004972E2"/>
-    <w:rsid w:val="00497326"/>
     <w:rsid w:val="004975D9"/>
     <w:rsid w:val="004A063A"/>
     <w:rsid w:val="004A21ED"/>
     <w:rsid w:val="004A2DE7"/>
     <w:rsid w:val="004A3450"/>
     <w:rsid w:val="004A5648"/>
     <w:rsid w:val="004A6C3E"/>
     <w:rsid w:val="004B1F72"/>
     <w:rsid w:val="004B3BFE"/>
     <w:rsid w:val="004B78C4"/>
     <w:rsid w:val="004C1225"/>
     <w:rsid w:val="004C3891"/>
     <w:rsid w:val="004C4285"/>
     <w:rsid w:val="004C4704"/>
     <w:rsid w:val="004C5377"/>
     <w:rsid w:val="004C5569"/>
     <w:rsid w:val="004C578A"/>
     <w:rsid w:val="004C60A2"/>
     <w:rsid w:val="004C7199"/>
     <w:rsid w:val="004C7AC7"/>
     <w:rsid w:val="004C7C08"/>
     <w:rsid w:val="004D0BE4"/>
     <w:rsid w:val="004D197D"/>
     <w:rsid w:val="004D2271"/>
     <w:rsid w:val="004D38D5"/>
     <w:rsid w:val="004D40E1"/>
     <w:rsid w:val="004D4792"/>
     <w:rsid w:val="004D64DF"/>
     <w:rsid w:val="004D6885"/>
     <w:rsid w:val="004D7BBD"/>
     <w:rsid w:val="004E30E2"/>
     <w:rsid w:val="004E47E9"/>
     <w:rsid w:val="004E4B9C"/>
     <w:rsid w:val="004E5C8D"/>
     <w:rsid w:val="004F1D79"/>
     <w:rsid w:val="004F2B21"/>
     <w:rsid w:val="004F36DE"/>
     <w:rsid w:val="004F5676"/>
     <w:rsid w:val="005053F7"/>
     <w:rsid w:val="00510731"/>
     <w:rsid w:val="00516D1D"/>
     <w:rsid w:val="00516D90"/>
     <w:rsid w:val="00517264"/>
     <w:rsid w:val="00522848"/>
     <w:rsid w:val="0052449D"/>
     <w:rsid w:val="00524F70"/>
     <w:rsid w:val="00525967"/>
     <w:rsid w:val="00527DBA"/>
     <w:rsid w:val="00530DDF"/>
-    <w:rsid w:val="00532F8B"/>
     <w:rsid w:val="00533FE5"/>
     <w:rsid w:val="005341B2"/>
     <w:rsid w:val="00535B52"/>
-    <w:rsid w:val="00537FFC"/>
     <w:rsid w:val="00540D73"/>
     <w:rsid w:val="00541F6B"/>
     <w:rsid w:val="005429B8"/>
     <w:rsid w:val="00542A9A"/>
     <w:rsid w:val="00542B76"/>
     <w:rsid w:val="00543DD4"/>
     <w:rsid w:val="00547727"/>
     <w:rsid w:val="00552475"/>
     <w:rsid w:val="00554AA1"/>
     <w:rsid w:val="00556022"/>
     <w:rsid w:val="0055648A"/>
     <w:rsid w:val="00557AB9"/>
     <w:rsid w:val="0056498C"/>
     <w:rsid w:val="00570D62"/>
     <w:rsid w:val="00571202"/>
     <w:rsid w:val="0057301B"/>
     <w:rsid w:val="00574956"/>
     <w:rsid w:val="005755B3"/>
     <w:rsid w:val="00576414"/>
     <w:rsid w:val="00580B15"/>
     <w:rsid w:val="0058250F"/>
     <w:rsid w:val="005843BA"/>
     <w:rsid w:val="00585CF8"/>
+    <w:rsid w:val="00586453"/>
     <w:rsid w:val="0058790F"/>
     <w:rsid w:val="00587E86"/>
     <w:rsid w:val="00592FD6"/>
     <w:rsid w:val="005931FB"/>
     <w:rsid w:val="00595421"/>
     <w:rsid w:val="00597327"/>
     <w:rsid w:val="005975FB"/>
     <w:rsid w:val="005A0002"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A4FF1"/>
     <w:rsid w:val="005A5110"/>
     <w:rsid w:val="005A59AA"/>
     <w:rsid w:val="005B0484"/>
     <w:rsid w:val="005B0902"/>
     <w:rsid w:val="005B0D6F"/>
     <w:rsid w:val="005B28DB"/>
     <w:rsid w:val="005B3BA1"/>
     <w:rsid w:val="005B5808"/>
     <w:rsid w:val="005B6176"/>
     <w:rsid w:val="005B71F2"/>
     <w:rsid w:val="005C4290"/>
     <w:rsid w:val="005C5893"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005C5EA1"/>
     <w:rsid w:val="005C788E"/>
     <w:rsid w:val="005D0D3A"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005D4FF8"/>
     <w:rsid w:val="005F1959"/>
     <w:rsid w:val="005F2D9C"/>
     <w:rsid w:val="005F3B82"/>
     <w:rsid w:val="00604C71"/>
     <w:rsid w:val="00606267"/>
     <w:rsid w:val="00606FAD"/>
     <w:rsid w:val="00607BBC"/>
     <w:rsid w:val="00610984"/>
     <w:rsid w:val="00610F91"/>
     <w:rsid w:val="0061113A"/>
     <w:rsid w:val="0061318F"/>
     <w:rsid w:val="0061412B"/>
     <w:rsid w:val="0061440A"/>
     <w:rsid w:val="00614CEF"/>
-    <w:rsid w:val="00625E6B"/>
     <w:rsid w:val="0062621D"/>
     <w:rsid w:val="006269FF"/>
     <w:rsid w:val="00632064"/>
     <w:rsid w:val="0063280E"/>
     <w:rsid w:val="006333C8"/>
     <w:rsid w:val="00635E26"/>
     <w:rsid w:val="006427EA"/>
     <w:rsid w:val="00647245"/>
     <w:rsid w:val="00647E67"/>
     <w:rsid w:val="0065033E"/>
     <w:rsid w:val="006532BF"/>
     <w:rsid w:val="00654525"/>
     <w:rsid w:val="00654626"/>
     <w:rsid w:val="00656532"/>
     <w:rsid w:val="0065731A"/>
     <w:rsid w:val="00660901"/>
     <w:rsid w:val="0066124A"/>
     <w:rsid w:val="00661CF9"/>
     <w:rsid w:val="00661F7F"/>
     <w:rsid w:val="00663469"/>
     <w:rsid w:val="00664D48"/>
     <w:rsid w:val="00665BBE"/>
     <w:rsid w:val="00673737"/>
     <w:rsid w:val="0067548B"/>
+    <w:rsid w:val="0067553F"/>
     <w:rsid w:val="006757F5"/>
     <w:rsid w:val="00677106"/>
     <w:rsid w:val="006779AD"/>
     <w:rsid w:val="006804F8"/>
     <w:rsid w:val="0068323B"/>
     <w:rsid w:val="00684436"/>
     <w:rsid w:val="0068468F"/>
     <w:rsid w:val="0068671D"/>
     <w:rsid w:val="00690679"/>
     <w:rsid w:val="0069199D"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="006942AB"/>
     <w:rsid w:val="0069500B"/>
     <w:rsid w:val="006968E6"/>
     <w:rsid w:val="006971C9"/>
     <w:rsid w:val="00697883"/>
-    <w:rsid w:val="00697FD8"/>
     <w:rsid w:val="006A794D"/>
     <w:rsid w:val="006B1BA8"/>
     <w:rsid w:val="006B2459"/>
     <w:rsid w:val="006B4DBE"/>
     <w:rsid w:val="006B54DB"/>
     <w:rsid w:val="006C3FFE"/>
     <w:rsid w:val="006C5925"/>
     <w:rsid w:val="006C6CBC"/>
     <w:rsid w:val="006D719F"/>
     <w:rsid w:val="006E16BD"/>
     <w:rsid w:val="006E1D59"/>
     <w:rsid w:val="006E3AE2"/>
     <w:rsid w:val="006E3EB7"/>
     <w:rsid w:val="006E5864"/>
     <w:rsid w:val="006E6780"/>
     <w:rsid w:val="006F010B"/>
     <w:rsid w:val="006F032F"/>
     <w:rsid w:val="006F3DFA"/>
     <w:rsid w:val="006F42CA"/>
     <w:rsid w:val="006F6F2A"/>
     <w:rsid w:val="006F70B4"/>
     <w:rsid w:val="00701FA2"/>
     <w:rsid w:val="00702B89"/>
     <w:rsid w:val="00705F7B"/>
     <w:rsid w:val="00713C38"/>
     <w:rsid w:val="00713E80"/>
     <w:rsid w:val="00714402"/>
     <w:rsid w:val="00716AEC"/>
     <w:rsid w:val="00720B00"/>
     <w:rsid w:val="0072134D"/>
     <w:rsid w:val="0072171C"/>
     <w:rsid w:val="00722E66"/>
     <w:rsid w:val="0072513F"/>
     <w:rsid w:val="007252FA"/>
     <w:rsid w:val="00726B34"/>
     <w:rsid w:val="00730290"/>
     <w:rsid w:val="00732532"/>
     <w:rsid w:val="007328D3"/>
     <w:rsid w:val="007337C3"/>
     <w:rsid w:val="007357E0"/>
     <w:rsid w:val="00745BC0"/>
     <w:rsid w:val="00745E0E"/>
     <w:rsid w:val="00750B2A"/>
     <w:rsid w:val="007619ED"/>
     <w:rsid w:val="0076203E"/>
-    <w:rsid w:val="0076277C"/>
     <w:rsid w:val="007642A0"/>
     <w:rsid w:val="00766828"/>
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="00774852"/>
     <w:rsid w:val="00775161"/>
     <w:rsid w:val="0077605E"/>
     <w:rsid w:val="00777F63"/>
     <w:rsid w:val="00782490"/>
     <w:rsid w:val="007832CB"/>
     <w:rsid w:val="00784C0D"/>
     <w:rsid w:val="0078742A"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="00790028"/>
     <w:rsid w:val="00790DAA"/>
     <w:rsid w:val="00793560"/>
+    <w:rsid w:val="00795C25"/>
     <w:rsid w:val="00797419"/>
     <w:rsid w:val="00797736"/>
     <w:rsid w:val="007A268E"/>
     <w:rsid w:val="007A5E26"/>
     <w:rsid w:val="007A6FED"/>
     <w:rsid w:val="007A7908"/>
     <w:rsid w:val="007A7F40"/>
     <w:rsid w:val="007B7DEC"/>
     <w:rsid w:val="007B7F92"/>
     <w:rsid w:val="007C1CCF"/>
     <w:rsid w:val="007C1CF9"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C3BD7"/>
     <w:rsid w:val="007C4DAC"/>
     <w:rsid w:val="007C58B4"/>
     <w:rsid w:val="007C737D"/>
     <w:rsid w:val="007D2EB9"/>
     <w:rsid w:val="007D332D"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D4450"/>
     <w:rsid w:val="007D65B4"/>
     <w:rsid w:val="007E3879"/>
     <w:rsid w:val="007E700E"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1B42"/>
-    <w:rsid w:val="007F2563"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="007F4F57"/>
     <w:rsid w:val="007F594B"/>
     <w:rsid w:val="007F7B0E"/>
     <w:rsid w:val="008008CB"/>
     <w:rsid w:val="00805F37"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00815A52"/>
     <w:rsid w:val="008161BB"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="00823AE7"/>
     <w:rsid w:val="0082467D"/>
     <w:rsid w:val="00824893"/>
     <w:rsid w:val="008318C9"/>
     <w:rsid w:val="008404B1"/>
     <w:rsid w:val="00843735"/>
     <w:rsid w:val="008502F2"/>
     <w:rsid w:val="00850975"/>
     <w:rsid w:val="00850C5B"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="00866323"/>
     <w:rsid w:val="00866C2D"/>
     <w:rsid w:val="00871A9C"/>
     <w:rsid w:val="008734AE"/>
     <w:rsid w:val="00874F86"/>
-    <w:rsid w:val="00875EA2"/>
     <w:rsid w:val="00875F4A"/>
     <w:rsid w:val="00877AC2"/>
     <w:rsid w:val="0088017B"/>
     <w:rsid w:val="0088160D"/>
     <w:rsid w:val="00881E89"/>
     <w:rsid w:val="008838A7"/>
     <w:rsid w:val="008855CA"/>
     <w:rsid w:val="00893F83"/>
     <w:rsid w:val="0089445E"/>
     <w:rsid w:val="008963E0"/>
     <w:rsid w:val="008A00E4"/>
     <w:rsid w:val="008A0442"/>
     <w:rsid w:val="008A366E"/>
     <w:rsid w:val="008A3B70"/>
     <w:rsid w:val="008A50C9"/>
     <w:rsid w:val="008B1F4C"/>
-    <w:rsid w:val="008B331F"/>
     <w:rsid w:val="008B4E5C"/>
     <w:rsid w:val="008C1E76"/>
     <w:rsid w:val="008C43AB"/>
     <w:rsid w:val="008C4792"/>
     <w:rsid w:val="008C6665"/>
     <w:rsid w:val="008D0CE5"/>
     <w:rsid w:val="008D5425"/>
     <w:rsid w:val="008D60F9"/>
     <w:rsid w:val="008E457C"/>
     <w:rsid w:val="008E770B"/>
     <w:rsid w:val="008F182C"/>
     <w:rsid w:val="008F2632"/>
     <w:rsid w:val="008F2678"/>
     <w:rsid w:val="008F7D65"/>
     <w:rsid w:val="00900FE6"/>
     <w:rsid w:val="009027CD"/>
     <w:rsid w:val="009030B9"/>
     <w:rsid w:val="0090322D"/>
     <w:rsid w:val="009049D5"/>
     <w:rsid w:val="0090510D"/>
     <w:rsid w:val="00911BF6"/>
     <w:rsid w:val="00912B07"/>
     <w:rsid w:val="00913538"/>
     <w:rsid w:val="00916510"/>
     <w:rsid w:val="00916B2A"/>
     <w:rsid w:val="00922B9F"/>
     <w:rsid w:val="009234FD"/>
     <w:rsid w:val="009242D4"/>
     <w:rsid w:val="009307A2"/>
     <w:rsid w:val="009326D5"/>
     <w:rsid w:val="00935DC0"/>
     <w:rsid w:val="00936DB3"/>
     <w:rsid w:val="009377AC"/>
     <w:rsid w:val="009412A0"/>
     <w:rsid w:val="00944243"/>
-    <w:rsid w:val="00945B95"/>
     <w:rsid w:val="0095020E"/>
     <w:rsid w:val="00951D86"/>
     <w:rsid w:val="00951F82"/>
     <w:rsid w:val="00954EB0"/>
     <w:rsid w:val="00955E3D"/>
     <w:rsid w:val="00955FB0"/>
     <w:rsid w:val="00957372"/>
     <w:rsid w:val="009619E2"/>
     <w:rsid w:val="00963596"/>
     <w:rsid w:val="00966DB3"/>
     <w:rsid w:val="00970188"/>
     <w:rsid w:val="00972C1C"/>
     <w:rsid w:val="009735C0"/>
     <w:rsid w:val="009737C6"/>
     <w:rsid w:val="009765D0"/>
     <w:rsid w:val="00984F47"/>
     <w:rsid w:val="00985648"/>
     <w:rsid w:val="009906BA"/>
     <w:rsid w:val="00990B88"/>
     <w:rsid w:val="00991CF8"/>
     <w:rsid w:val="00992010"/>
     <w:rsid w:val="00994C2B"/>
     <w:rsid w:val="0099757A"/>
     <w:rsid w:val="00997A95"/>
     <w:rsid w:val="009A215A"/>
     <w:rsid w:val="009A2F12"/>
     <w:rsid w:val="009A7927"/>
     <w:rsid w:val="009A7F56"/>
     <w:rsid w:val="009B12B1"/>
     <w:rsid w:val="009B3561"/>
     <w:rsid w:val="009C0624"/>
+    <w:rsid w:val="009C1281"/>
     <w:rsid w:val="009C23BF"/>
+    <w:rsid w:val="009C6AA3"/>
+    <w:rsid w:val="009C79B3"/>
     <w:rsid w:val="009D176F"/>
     <w:rsid w:val="009D28D6"/>
     <w:rsid w:val="009D49A6"/>
     <w:rsid w:val="009D6C9B"/>
     <w:rsid w:val="009D7A9D"/>
     <w:rsid w:val="009E02BE"/>
     <w:rsid w:val="009E0326"/>
     <w:rsid w:val="009E3DFC"/>
     <w:rsid w:val="009E4D89"/>
     <w:rsid w:val="009F1E69"/>
     <w:rsid w:val="009F2CDE"/>
     <w:rsid w:val="009F3B01"/>
     <w:rsid w:val="009F70A2"/>
     <w:rsid w:val="00A005FB"/>
     <w:rsid w:val="00A02798"/>
     <w:rsid w:val="00A04E3A"/>
     <w:rsid w:val="00A05E43"/>
     <w:rsid w:val="00A073FB"/>
     <w:rsid w:val="00A115DA"/>
     <w:rsid w:val="00A12367"/>
     <w:rsid w:val="00A1330D"/>
     <w:rsid w:val="00A133A0"/>
     <w:rsid w:val="00A14368"/>
     <w:rsid w:val="00A165AA"/>
     <w:rsid w:val="00A27341"/>
     <w:rsid w:val="00A2735B"/>
     <w:rsid w:val="00A27A86"/>
     <w:rsid w:val="00A27F20"/>
     <w:rsid w:val="00A33314"/>
     <w:rsid w:val="00A33FBB"/>
     <w:rsid w:val="00A36660"/>
     <w:rsid w:val="00A40591"/>
+    <w:rsid w:val="00A40D45"/>
     <w:rsid w:val="00A53A36"/>
     <w:rsid w:val="00A54112"/>
     <w:rsid w:val="00A55130"/>
     <w:rsid w:val="00A567CF"/>
     <w:rsid w:val="00A57045"/>
     <w:rsid w:val="00A57313"/>
     <w:rsid w:val="00A624F2"/>
     <w:rsid w:val="00A63A7D"/>
     <w:rsid w:val="00A65961"/>
+    <w:rsid w:val="00A66209"/>
     <w:rsid w:val="00A66A3A"/>
     <w:rsid w:val="00A67232"/>
     <w:rsid w:val="00A7170F"/>
     <w:rsid w:val="00A759B9"/>
     <w:rsid w:val="00A76B73"/>
     <w:rsid w:val="00A816F2"/>
     <w:rsid w:val="00A82041"/>
     <w:rsid w:val="00A8239C"/>
     <w:rsid w:val="00A86CC3"/>
     <w:rsid w:val="00A86D58"/>
     <w:rsid w:val="00A87A39"/>
     <w:rsid w:val="00A91D47"/>
     <w:rsid w:val="00AA0703"/>
     <w:rsid w:val="00AA1CFA"/>
     <w:rsid w:val="00AA36A4"/>
     <w:rsid w:val="00AA4155"/>
     <w:rsid w:val="00AA703B"/>
     <w:rsid w:val="00AB02A8"/>
     <w:rsid w:val="00AB0B72"/>
+    <w:rsid w:val="00AB2CD0"/>
     <w:rsid w:val="00AB56BE"/>
     <w:rsid w:val="00AB60B5"/>
+    <w:rsid w:val="00AB69B5"/>
     <w:rsid w:val="00AC10B7"/>
     <w:rsid w:val="00AC2100"/>
     <w:rsid w:val="00AC3E16"/>
     <w:rsid w:val="00AD1C03"/>
     <w:rsid w:val="00AD20B3"/>
     <w:rsid w:val="00AD5BAD"/>
     <w:rsid w:val="00AD7B78"/>
-    <w:rsid w:val="00AE0710"/>
     <w:rsid w:val="00AF0659"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF26D3"/>
     <w:rsid w:val="00AF27D4"/>
     <w:rsid w:val="00AF2BBF"/>
+    <w:rsid w:val="00AF688D"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B033FB"/>
     <w:rsid w:val="00B04200"/>
     <w:rsid w:val="00B06917"/>
     <w:rsid w:val="00B06945"/>
     <w:rsid w:val="00B0696D"/>
     <w:rsid w:val="00B07E4B"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B14745"/>
     <w:rsid w:val="00B14A5E"/>
     <w:rsid w:val="00B224FC"/>
     <w:rsid w:val="00B2498A"/>
     <w:rsid w:val="00B278EC"/>
     <w:rsid w:val="00B3091C"/>
     <w:rsid w:val="00B332EB"/>
     <w:rsid w:val="00B34FC8"/>
     <w:rsid w:val="00B473E2"/>
     <w:rsid w:val="00B53A93"/>
     <w:rsid w:val="00B57409"/>
     <w:rsid w:val="00B643AB"/>
     <w:rsid w:val="00B66E6F"/>
     <w:rsid w:val="00B727C5"/>
     <w:rsid w:val="00B72B16"/>
     <w:rsid w:val="00B73AF4"/>
     <w:rsid w:val="00B7613D"/>
@@ -7379,72 +7409,72 @@
     <w:rsid w:val="00B87835"/>
     <w:rsid w:val="00B906E7"/>
     <w:rsid w:val="00B90D34"/>
     <w:rsid w:val="00B91985"/>
     <w:rsid w:val="00B929B7"/>
     <w:rsid w:val="00B931E9"/>
     <w:rsid w:val="00B960A8"/>
     <w:rsid w:val="00B979F4"/>
     <w:rsid w:val="00BB0F28"/>
     <w:rsid w:val="00BB2924"/>
     <w:rsid w:val="00BB2EB0"/>
     <w:rsid w:val="00BB389F"/>
     <w:rsid w:val="00BB5BFC"/>
     <w:rsid w:val="00BB76AE"/>
     <w:rsid w:val="00BC1065"/>
     <w:rsid w:val="00BC3A6B"/>
     <w:rsid w:val="00BC4946"/>
     <w:rsid w:val="00BC67F5"/>
     <w:rsid w:val="00BD035E"/>
     <w:rsid w:val="00BD3C83"/>
     <w:rsid w:val="00BD5CC3"/>
     <w:rsid w:val="00BD7511"/>
     <w:rsid w:val="00BE5044"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BE57F0"/>
-    <w:rsid w:val="00BF6357"/>
     <w:rsid w:val="00C01E4B"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03C66"/>
     <w:rsid w:val="00C03F70"/>
     <w:rsid w:val="00C11061"/>
     <w:rsid w:val="00C11A61"/>
     <w:rsid w:val="00C12444"/>
     <w:rsid w:val="00C20746"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C279C6"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C31CB0"/>
     <w:rsid w:val="00C339FC"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C41AE5"/>
     <w:rsid w:val="00C45412"/>
     <w:rsid w:val="00C45D6A"/>
     <w:rsid w:val="00C46382"/>
     <w:rsid w:val="00C46432"/>
     <w:rsid w:val="00C518E8"/>
+    <w:rsid w:val="00C523C7"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00C55EF5"/>
     <w:rsid w:val="00C6173B"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C6486F"/>
     <w:rsid w:val="00C66DEB"/>
     <w:rsid w:val="00C71233"/>
     <w:rsid w:val="00C718C8"/>
     <w:rsid w:val="00C73B5F"/>
     <w:rsid w:val="00C74E7C"/>
     <w:rsid w:val="00C77119"/>
     <w:rsid w:val="00C80358"/>
     <w:rsid w:val="00C81B27"/>
     <w:rsid w:val="00C855D3"/>
     <w:rsid w:val="00C86F93"/>
     <w:rsid w:val="00C87CC5"/>
     <w:rsid w:val="00C95B78"/>
     <w:rsid w:val="00C96C94"/>
     <w:rsid w:val="00CA00A9"/>
     <w:rsid w:val="00CA11F0"/>
     <w:rsid w:val="00CA1D09"/>
     <w:rsid w:val="00CA3621"/>
     <w:rsid w:val="00CA563F"/>
     <w:rsid w:val="00CA5A32"/>
     <w:rsid w:val="00CA5D64"/>
@@ -7468,252 +7498,248 @@
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD49EE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00CD7290"/>
     <w:rsid w:val="00CE024B"/>
     <w:rsid w:val="00CE1FFA"/>
     <w:rsid w:val="00CE2164"/>
     <w:rsid w:val="00CE2B57"/>
     <w:rsid w:val="00CE3419"/>
     <w:rsid w:val="00CE3558"/>
     <w:rsid w:val="00CE6005"/>
     <w:rsid w:val="00CE6296"/>
     <w:rsid w:val="00CE707C"/>
     <w:rsid w:val="00CE78EC"/>
     <w:rsid w:val="00CF2E59"/>
     <w:rsid w:val="00CF5FF2"/>
     <w:rsid w:val="00CF6BE8"/>
     <w:rsid w:val="00D0374A"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D11D84"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D13B7E"/>
     <w:rsid w:val="00D14956"/>
     <w:rsid w:val="00D163A1"/>
-    <w:rsid w:val="00D16A05"/>
     <w:rsid w:val="00D2014D"/>
     <w:rsid w:val="00D21B47"/>
     <w:rsid w:val="00D21FDF"/>
     <w:rsid w:val="00D23966"/>
     <w:rsid w:val="00D24160"/>
     <w:rsid w:val="00D27931"/>
     <w:rsid w:val="00D33992"/>
     <w:rsid w:val="00D34F71"/>
     <w:rsid w:val="00D3513A"/>
     <w:rsid w:val="00D355AE"/>
     <w:rsid w:val="00D35A1A"/>
-    <w:rsid w:val="00D35F75"/>
     <w:rsid w:val="00D37446"/>
     <w:rsid w:val="00D415C7"/>
     <w:rsid w:val="00D42231"/>
     <w:rsid w:val="00D4495E"/>
     <w:rsid w:val="00D46972"/>
     <w:rsid w:val="00D47CE3"/>
     <w:rsid w:val="00D52382"/>
     <w:rsid w:val="00D52674"/>
     <w:rsid w:val="00D53847"/>
     <w:rsid w:val="00D54CDA"/>
     <w:rsid w:val="00D55322"/>
     <w:rsid w:val="00D60C7D"/>
     <w:rsid w:val="00D61788"/>
     <w:rsid w:val="00D627A1"/>
     <w:rsid w:val="00D6574C"/>
     <w:rsid w:val="00D67D09"/>
     <w:rsid w:val="00D710BE"/>
     <w:rsid w:val="00D75E3D"/>
     <w:rsid w:val="00D76DEA"/>
     <w:rsid w:val="00D77621"/>
     <w:rsid w:val="00D81AFC"/>
     <w:rsid w:val="00D82DF9"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D862D0"/>
     <w:rsid w:val="00D87DEE"/>
     <w:rsid w:val="00D92FF4"/>
     <w:rsid w:val="00D94580"/>
     <w:rsid w:val="00D9468D"/>
-    <w:rsid w:val="00D95E50"/>
     <w:rsid w:val="00DA15D8"/>
     <w:rsid w:val="00DA26FA"/>
     <w:rsid w:val="00DA3288"/>
     <w:rsid w:val="00DA406A"/>
     <w:rsid w:val="00DA4E3A"/>
     <w:rsid w:val="00DA5463"/>
     <w:rsid w:val="00DA798A"/>
-    <w:rsid w:val="00DB2F0C"/>
     <w:rsid w:val="00DB3C12"/>
+    <w:rsid w:val="00DB4271"/>
     <w:rsid w:val="00DB4662"/>
     <w:rsid w:val="00DB4778"/>
     <w:rsid w:val="00DB68EF"/>
     <w:rsid w:val="00DB6C5B"/>
     <w:rsid w:val="00DB6E9C"/>
     <w:rsid w:val="00DB74EE"/>
+    <w:rsid w:val="00DC166D"/>
     <w:rsid w:val="00DC191D"/>
+    <w:rsid w:val="00DC37BD"/>
     <w:rsid w:val="00DC595C"/>
     <w:rsid w:val="00DC6BC3"/>
     <w:rsid w:val="00DC70CF"/>
     <w:rsid w:val="00DC7C92"/>
     <w:rsid w:val="00DD119B"/>
     <w:rsid w:val="00DD1F6E"/>
     <w:rsid w:val="00DD5200"/>
     <w:rsid w:val="00DD6960"/>
-    <w:rsid w:val="00DD7B1B"/>
     <w:rsid w:val="00DD7CFB"/>
     <w:rsid w:val="00DE080E"/>
     <w:rsid w:val="00DE2A9D"/>
     <w:rsid w:val="00DE2C9D"/>
     <w:rsid w:val="00DE59AF"/>
     <w:rsid w:val="00E0113A"/>
     <w:rsid w:val="00E014CF"/>
+    <w:rsid w:val="00E058C6"/>
     <w:rsid w:val="00E10AB9"/>
     <w:rsid w:val="00E11970"/>
-    <w:rsid w:val="00E122AA"/>
     <w:rsid w:val="00E13808"/>
     <w:rsid w:val="00E14DD7"/>
     <w:rsid w:val="00E2233C"/>
     <w:rsid w:val="00E2568D"/>
     <w:rsid w:val="00E25E6A"/>
     <w:rsid w:val="00E30044"/>
     <w:rsid w:val="00E31CF8"/>
-    <w:rsid w:val="00E347E0"/>
     <w:rsid w:val="00E35A19"/>
     <w:rsid w:val="00E35E65"/>
     <w:rsid w:val="00E36B78"/>
     <w:rsid w:val="00E37AC3"/>
     <w:rsid w:val="00E40BB7"/>
+    <w:rsid w:val="00E441DE"/>
     <w:rsid w:val="00E45226"/>
     <w:rsid w:val="00E45B4D"/>
     <w:rsid w:val="00E46557"/>
     <w:rsid w:val="00E52281"/>
     <w:rsid w:val="00E52576"/>
     <w:rsid w:val="00E535AD"/>
     <w:rsid w:val="00E56D55"/>
     <w:rsid w:val="00E57189"/>
     <w:rsid w:val="00E6076F"/>
     <w:rsid w:val="00E622D0"/>
     <w:rsid w:val="00E6735E"/>
     <w:rsid w:val="00E80DF6"/>
     <w:rsid w:val="00E84494"/>
     <w:rsid w:val="00E878DD"/>
+    <w:rsid w:val="00E9052F"/>
     <w:rsid w:val="00E91788"/>
     <w:rsid w:val="00E91A87"/>
     <w:rsid w:val="00E94442"/>
     <w:rsid w:val="00E946F4"/>
     <w:rsid w:val="00E972F5"/>
     <w:rsid w:val="00EA09C4"/>
     <w:rsid w:val="00EA0BDA"/>
     <w:rsid w:val="00EA2551"/>
     <w:rsid w:val="00EA262F"/>
     <w:rsid w:val="00EA48A4"/>
     <w:rsid w:val="00EA728D"/>
     <w:rsid w:val="00EB0981"/>
     <w:rsid w:val="00EB09CF"/>
     <w:rsid w:val="00EB1954"/>
     <w:rsid w:val="00EB7793"/>
     <w:rsid w:val="00EC0BD1"/>
     <w:rsid w:val="00EC4287"/>
     <w:rsid w:val="00EC68EE"/>
     <w:rsid w:val="00ED2976"/>
     <w:rsid w:val="00ED2BF8"/>
     <w:rsid w:val="00ED32B7"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EE2DE8"/>
     <w:rsid w:val="00EE7A44"/>
     <w:rsid w:val="00EF2E29"/>
     <w:rsid w:val="00EF2F68"/>
     <w:rsid w:val="00EF44CF"/>
     <w:rsid w:val="00EF523C"/>
     <w:rsid w:val="00EF699D"/>
     <w:rsid w:val="00EF7929"/>
     <w:rsid w:val="00F0082C"/>
     <w:rsid w:val="00F01F1B"/>
     <w:rsid w:val="00F02680"/>
     <w:rsid w:val="00F05B95"/>
     <w:rsid w:val="00F12077"/>
     <w:rsid w:val="00F222E4"/>
     <w:rsid w:val="00F25DBF"/>
     <w:rsid w:val="00F261E5"/>
     <w:rsid w:val="00F26BA5"/>
-    <w:rsid w:val="00F32C0A"/>
     <w:rsid w:val="00F40755"/>
     <w:rsid w:val="00F426EA"/>
     <w:rsid w:val="00F42D84"/>
     <w:rsid w:val="00F431B7"/>
     <w:rsid w:val="00F440E2"/>
     <w:rsid w:val="00F444A6"/>
     <w:rsid w:val="00F46879"/>
     <w:rsid w:val="00F476DD"/>
     <w:rsid w:val="00F508F7"/>
     <w:rsid w:val="00F53D79"/>
     <w:rsid w:val="00F55C38"/>
     <w:rsid w:val="00F6192B"/>
     <w:rsid w:val="00F62A7F"/>
     <w:rsid w:val="00F6370D"/>
     <w:rsid w:val="00F65B37"/>
     <w:rsid w:val="00F7175E"/>
     <w:rsid w:val="00F71B29"/>
     <w:rsid w:val="00F73F1F"/>
     <w:rsid w:val="00F759BE"/>
     <w:rsid w:val="00F761C2"/>
     <w:rsid w:val="00F77A2D"/>
     <w:rsid w:val="00F77C44"/>
     <w:rsid w:val="00F77EF5"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F806D0"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F82B5B"/>
     <w:rsid w:val="00F84BBE"/>
     <w:rsid w:val="00F8530D"/>
     <w:rsid w:val="00F8665E"/>
     <w:rsid w:val="00F92DEE"/>
-    <w:rsid w:val="00F935F7"/>
     <w:rsid w:val="00F93D1B"/>
     <w:rsid w:val="00F9592E"/>
     <w:rsid w:val="00FA453E"/>
     <w:rsid w:val="00FB2946"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC5638"/>
     <w:rsid w:val="00FC6013"/>
     <w:rsid w:val="00FC6122"/>
     <w:rsid w:val="00FC7998"/>
     <w:rsid w:val="00FD2C64"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD70E4"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FE50D8"/>
     <w:rsid w:val="00FE5B1A"/>
     <w:rsid w:val="00FF1769"/>
     <w:rsid w:val="00FF1C3C"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF3FDF"/>
     <w:rsid w:val="00FF4B40"/>
     <w:rsid w:val="00FF506B"/>
-    <w:rsid w:val="00FF6BEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -8939,50 +8965,52 @@
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1785999726">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\UMW_Projekty\Szablony_WLW\Departament%20Obslugi%20i%20Administracji\WKN_%5bDOA%5d_%5bWKN-Wydzial%20Kontroli%5d\szablony%20WLW\WKN_%5bPrezydent%20Wroclawia%5d_%5bWKN-Wydzial%20Kontroli%5d.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
@@ -9254,79 +9282,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B12296-E64B-44BA-85DF-EA8A19BC67A6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC9ED684-2AD5-41D3-9178-139121345DE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>257</Words>
-  <Characters>1664</Characters>
+  <Words>260</Words>
+  <Characters>1680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1918</CharactersWithSpaces>
+  <CharactersWithSpaces>1937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>