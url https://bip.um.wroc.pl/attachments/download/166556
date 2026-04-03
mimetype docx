--- v0 (2025-12-06)
+++ v1 (2026-04-03)
@@ -8,95 +8,98 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="70DF5E9E" w14:textId="11D6D6D7" w:rsidR="004C3E87" w:rsidRPr="00C46D68" w:rsidRDefault="004C3E87" w:rsidP="004C3E87">
+    <w:p w14:paraId="70DF5E9E" w14:textId="11D6D6D7" w:rsidR="004C3E87" w:rsidRPr="00C46D68" w:rsidRDefault="004C3E87" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>HALMA V.M. STASIEWICZ sp. j.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443DB554" w14:textId="77777777" w:rsidR="004C3E87" w:rsidRPr="00383CD3" w:rsidRDefault="004C3E87" w:rsidP="004C3E87">
+    <w:p w14:paraId="443DB554" w14:textId="77777777" w:rsidR="004C3E87" w:rsidRPr="00383CD3" w:rsidRDefault="004C3E87" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Metalowców nr 25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6240F1" w14:textId="77777777" w:rsidR="004C3E87" w:rsidRPr="00383CD3" w:rsidRDefault="004C3E87" w:rsidP="004C3E87">
+    <w:p w14:paraId="0E6240F1" w14:textId="77777777" w:rsidR="004C3E87" w:rsidRPr="00383CD3" w:rsidRDefault="004C3E87" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
@@ -109,55 +112,54 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>156</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBB57D5" w14:textId="72A2557D" w:rsidR="00E523B0" w:rsidRPr="001D4827" w:rsidRDefault="00E523B0" w:rsidP="00527934">
+    <w:p w14:paraId="1FBB57D5" w14:textId="72A2557D" w:rsidR="00E523B0" w:rsidRPr="001D4827" w:rsidRDefault="00E523B0" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006916F8">
         <w:rPr>
@@ -202,51 +204,51 @@
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712538F4" w14:textId="3E58A4DD" w:rsidR="00E523B0" w:rsidRPr="006834B4" w:rsidRDefault="00E523B0" w:rsidP="00DD00D0">
+    <w:p w14:paraId="712538F4" w14:textId="3E58A4DD" w:rsidR="00E523B0" w:rsidRPr="006834B4" w:rsidRDefault="00E523B0" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -266,95 +268,93 @@
       <w:r w:rsidR="004C3E87">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54</w:t>
       </w:r>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00EF6559" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39822819" w14:textId="77777777" w:rsidR="00DD00D0" w:rsidRDefault="00DD00D0" w:rsidP="00DD00D0">
+    <w:p w14:paraId="39822819" w14:textId="77777777" w:rsidR="00DD00D0" w:rsidRDefault="00DD00D0" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD00D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00079951/2025/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDDB248" w14:textId="4489724C" w:rsidR="005A5110" w:rsidRPr="006834B4" w:rsidRDefault="005A5110" w:rsidP="00DD00D0">
+    <w:p w14:paraId="6DDDB248" w14:textId="4489724C" w:rsidR="005A5110" w:rsidRPr="006834B4" w:rsidRDefault="005A5110" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0D722F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F726E0" w:rsidRDefault="005A5110" w:rsidP="00527934">
+    <w:p w14:paraId="6D0D722F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F726E0" w:rsidRDefault="005A5110" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
       </w:r>
       <w:r w:rsidR="00985BEA" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
@@ -378,51 +378,51 @@
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E262FF" w14:textId="667A60FC" w:rsidR="005A5110" w:rsidRPr="00527934" w:rsidRDefault="005A5110" w:rsidP="00527934">
+    <w:p w14:paraId="37E262FF" w14:textId="667A60FC" w:rsidR="005A5110" w:rsidRPr="00527934" w:rsidRDefault="005A5110" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -481,51 +481,67 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia, pod numerem</w:t>
       </w:r>
       <w:r w:rsidR="00EB4B3F" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ewidencyjnym DW/</w:t>
       </w:r>
       <w:r w:rsidR="004C3E87">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>039</w:t>
       </w:r>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym adresem w</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym adresem w</w:t>
       </w:r>
       <w:r w:rsidR="002A6DD5" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nia działalności: </w:t>
       </w:r>
       <w:r w:rsidR="00F726E0" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="000A3023" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -568,205 +584,205 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00527934">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FC9619" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00527934">
+    <w:p w14:paraId="02FC9619" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F16FF2C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00527934">
+    <w:p w14:paraId="2F16FF2C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2047F668" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00527934">
+    <w:p w14:paraId="2047F668" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="007C125B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1368B6" w14:textId="77777777" w:rsidR="00E82CFD" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00527934">
+    <w:p w14:paraId="6F1368B6" w14:textId="77777777" w:rsidR="00E82CFD" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="007C125B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
       <w:r w:rsidR="00186348" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wadzenia wymaganej dokumentacji,</w:t>
       </w:r>
       <w:r w:rsidR="00E82CFD" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E00363B" w14:textId="2B93806C" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="00186348" w:rsidP="00527934">
+    <w:p w14:paraId="2E00363B" w14:textId="2B93806C" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="00186348" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">za okres </w:t>
       </w:r>
       <w:r w:rsidR="00F74FCD" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">od </w:t>
       </w:r>
       <w:r w:rsidR="004C3E87">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>16.11.2023 r. do 31.10.2024 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592D45D5" w14:textId="38A5B7FF" w:rsidR="00FE14A9" w:rsidRPr="00A174C1" w:rsidRDefault="005A5110" w:rsidP="00B24170">
+    <w:p w14:paraId="592D45D5" w14:textId="38A5B7FF" w:rsidR="00FE14A9" w:rsidRPr="00A174C1" w:rsidRDefault="005A5110" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -898,71 +914,71 @@
       <w:r w:rsidR="004D5B43" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1284E4" w14:textId="1EE132E0" w:rsidR="00AA7F11" w:rsidRPr="00D81CFD" w:rsidRDefault="00D81CFD" w:rsidP="00B24170">
+    <w:p w14:paraId="1A1284E4" w14:textId="1EE132E0" w:rsidR="00AA7F11" w:rsidRPr="00D81CFD" w:rsidRDefault="00D81CFD" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie dokumentacji wskazanej w protokole kontroli stwierdzono niezgodności i nieprawidłowości polegające na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BDD856" w14:textId="4B0B7C85" w:rsidR="00A87CE1" w:rsidRPr="00162BAB" w:rsidRDefault="006D537E" w:rsidP="009C3F12">
+    <w:p w14:paraId="62BDD856" w14:textId="4B0B7C85" w:rsidR="00A87CE1" w:rsidRPr="00162BAB" w:rsidRDefault="006D537E" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="350"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="009743FE" w:rsidRPr="009C3F12">
         <w:rPr>
@@ -1208,51 +1224,51 @@
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="009743FE" w:rsidRPr="009C3F12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów </w:t>
       </w:r>
       <w:r w:rsidR="009743FE" w:rsidRPr="009C3F12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>stosowanych przy tych badaniach (t.j. Dz. U. z 2015 r. poz. 776 ze zmianami oraz t.j. Dz. U. z 2024 r. poz. 141)</w:t>
       </w:r>
       <w:r w:rsidR="00BB0D0C" w:rsidRPr="009C3F12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2646F018" w14:textId="3D21D61E" w:rsidR="00272545" w:rsidRPr="00162BAB" w:rsidRDefault="00272545" w:rsidP="00162BAB">
+    <w:p w14:paraId="2646F018" w14:textId="3D21D61E" w:rsidR="00272545" w:rsidRPr="00162BAB" w:rsidRDefault="00272545" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="350"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162BAB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w </w:t>
       </w:r>
       <w:r w:rsidR="00245BBE">
         <w:rPr>
@@ -1276,113 +1292,113 @@
         <w:t>ach</w:t>
       </w:r>
       <w:r w:rsidRPr="00162BAB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (t.j. Dz. U. z 2023 r. poz. 1070)</w:t>
       </w:r>
       <w:r w:rsidR="0015079C" w:rsidRPr="00162BAB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00162BAB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="14D104D2" w14:textId="604A54A6" w:rsidR="0094431E" w:rsidRPr="001D4827" w:rsidRDefault="0094431E" w:rsidP="00527934">
+    <w:p w14:paraId="14D104D2" w14:textId="604A54A6" w:rsidR="0094431E" w:rsidRPr="001D4827" w:rsidRDefault="0094431E" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D4827">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F133C08" w14:textId="77777777" w:rsidR="0015079C" w:rsidRDefault="001D3188" w:rsidP="00527934">
+    <w:p w14:paraId="2F133C08" w14:textId="77777777" w:rsidR="0015079C" w:rsidRDefault="001D3188" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039295F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez </w:t>
       </w:r>
       <w:r w:rsidRPr="000B6DA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>poinformowanie zatrudnionych diagnostów, mających na celu</w:t>
       </w:r>
       <w:r w:rsidR="0015079C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F61A5AD" w14:textId="12B4DE33" w:rsidR="0015079C" w:rsidRDefault="0015079C" w:rsidP="00E10CE1">
+    <w:p w14:paraId="1F61A5AD" w14:textId="12B4DE33" w:rsidR="0015079C" w:rsidRDefault="0015079C" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C724E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="0082625B" w:rsidRPr="0015079C">
         <w:rPr>
@@ -1403,293 +1419,307 @@
       <w:r w:rsidR="00245BBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rodzaju dopalacz</w:t>
       </w:r>
       <w:r w:rsidR="006D537E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00245BBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> katalitycznego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF9E5B7" w14:textId="6D46E7E1" w:rsidR="00464E9B" w:rsidRPr="0015079C" w:rsidRDefault="00464E9B" w:rsidP="00527934">
+    <w:p w14:paraId="7FF9E5B7" w14:textId="6D46E7E1" w:rsidR="00464E9B" w:rsidRPr="0015079C" w:rsidRDefault="00464E9B" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015079C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych</w:t>
       </w:r>
       <w:r w:rsidR="007C724E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0015079C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68196F84" w14:textId="76463F5E" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00527934">
+    <w:p w14:paraId="68196F84" w14:textId="76463F5E" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4C5116" w14:textId="77777777" w:rsidR="00D32007" w:rsidRPr="00F93ACC" w:rsidRDefault="00D32007" w:rsidP="00527934">
-[...39 lines deleted...]
-    <w:p w14:paraId="2C04EC4C" w14:textId="77777777" w:rsidR="00D32007" w:rsidRPr="00F93ACC" w:rsidRDefault="00D32007" w:rsidP="00527934">
+    <w:p w14:paraId="4E4DC6BF" w14:textId="77777777" w:rsidR="00602FA1" w:rsidRPr="004916DF" w:rsidRDefault="00602FA1" w:rsidP="00602FA1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CE71DE" w14:textId="77777777" w:rsidR="00602FA1" w:rsidRPr="004916DF" w:rsidRDefault="00602FA1" w:rsidP="00602FA1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F31B61" w14:textId="77777777" w:rsidR="00602FA1" w:rsidRDefault="00602FA1" w:rsidP="00602FA1">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285E4F83" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00602FA1">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-        <w:t>Dyrektor Wydziału Kontroli</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285E4F83" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00527934">
+    <w:p w14:paraId="451D2031" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="007C125B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451D2031" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00527934">
-[...23 lines deleted...]
-    <w:p w14:paraId="0968DC35" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00527934">
+    <w:p w14:paraId="0968DC35" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D4A005" w14:textId="614AC215" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00527934">
+    <w:p w14:paraId="16D4A005" w14:textId="614AC215" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="006D537E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C80287">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760B8D38" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00527934">
+    <w:p w14:paraId="760B8D38" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="007C125B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -1715,107 +1745,107 @@
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4C47F3B1" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3FCD8FB5" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="004D6885" w:rsidRDefault="000A3023">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -1962,51 +1992,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3435A065" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0F283384" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2336C2B7" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="00907F8F">
+  <w:p w14:paraId="2336C2B7" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="00602FA1">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6AEFF3E3">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -5145,53 +5175,53 @@
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5457,50 +5487,51 @@
     <w:rsid w:val="005856C6"/>
     <w:rsid w:val="0058790F"/>
     <w:rsid w:val="00587E86"/>
     <w:rsid w:val="00596431"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A4FF1"/>
     <w:rsid w:val="005A5110"/>
     <w:rsid w:val="005A7857"/>
     <w:rsid w:val="005A7AA6"/>
     <w:rsid w:val="005B71F2"/>
     <w:rsid w:val="005C121F"/>
     <w:rsid w:val="005C161A"/>
     <w:rsid w:val="005C2E10"/>
     <w:rsid w:val="005C332C"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005C6D43"/>
     <w:rsid w:val="005C788E"/>
     <w:rsid w:val="005D0283"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005D772E"/>
     <w:rsid w:val="005E0F27"/>
     <w:rsid w:val="005E37DA"/>
     <w:rsid w:val="005F05A7"/>
     <w:rsid w:val="005F2D9C"/>
     <w:rsid w:val="005F7E94"/>
+    <w:rsid w:val="00602FA1"/>
     <w:rsid w:val="00605777"/>
     <w:rsid w:val="00607DB4"/>
     <w:rsid w:val="0061087B"/>
     <w:rsid w:val="006143FF"/>
     <w:rsid w:val="006222E4"/>
     <w:rsid w:val="006314BF"/>
     <w:rsid w:val="006320EA"/>
     <w:rsid w:val="006400FA"/>
     <w:rsid w:val="00640EF4"/>
     <w:rsid w:val="00640F9C"/>
     <w:rsid w:val="006470D6"/>
     <w:rsid w:val="00652E96"/>
     <w:rsid w:val="00653881"/>
     <w:rsid w:val="0065731A"/>
     <w:rsid w:val="00660CA2"/>
     <w:rsid w:val="00664B7C"/>
     <w:rsid w:val="00666C79"/>
     <w:rsid w:val="00667F47"/>
     <w:rsid w:val="00670FFE"/>
     <w:rsid w:val="00676613"/>
     <w:rsid w:val="00676C72"/>
     <w:rsid w:val="00677106"/>
     <w:rsid w:val="0068302D"/>
     <w:rsid w:val="006834B4"/>
     <w:rsid w:val="006867EF"/>
@@ -5532,50 +5563,51 @@
     <w:rsid w:val="0070362F"/>
     <w:rsid w:val="00714402"/>
     <w:rsid w:val="00714479"/>
     <w:rsid w:val="00716AEC"/>
     <w:rsid w:val="00720B00"/>
     <w:rsid w:val="00733386"/>
     <w:rsid w:val="00740D69"/>
     <w:rsid w:val="00743C69"/>
     <w:rsid w:val="00750315"/>
     <w:rsid w:val="007558D2"/>
     <w:rsid w:val="007567B4"/>
     <w:rsid w:val="007621C9"/>
     <w:rsid w:val="00765D63"/>
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="00774852"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="00790DAA"/>
     <w:rsid w:val="00797419"/>
     <w:rsid w:val="007A5F97"/>
     <w:rsid w:val="007B2177"/>
     <w:rsid w:val="007B25A8"/>
     <w:rsid w:val="007B57FA"/>
     <w:rsid w:val="007B6425"/>
     <w:rsid w:val="007B79C9"/>
     <w:rsid w:val="007B7DEC"/>
+    <w:rsid w:val="007C125B"/>
     <w:rsid w:val="007C26CA"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C406F"/>
     <w:rsid w:val="007C466D"/>
     <w:rsid w:val="007C5CF2"/>
     <w:rsid w:val="007C724E"/>
     <w:rsid w:val="007C767D"/>
     <w:rsid w:val="007C79AF"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D450E"/>
     <w:rsid w:val="007D6723"/>
     <w:rsid w:val="007E0B5A"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F164D"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F19F2"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2263"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="007F499A"/>
     <w:rsid w:val="00802288"/>
     <w:rsid w:val="00802E96"/>
     <w:rsid w:val="00804128"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
@@ -8387,79 +8419,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D644220-C40D-46A4-BAA1-59BD79634664}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C500D0F-0F0A-45E7-8103-8A9514FB0B59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>448</Words>
-  <Characters>2858</Characters>
+  <Words>450</Words>
+  <Characters>2875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3300</CharactersWithSpaces>
+  <CharactersWithSpaces>3319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>