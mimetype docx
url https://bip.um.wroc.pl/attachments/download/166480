--- v0 (2025-11-06)
+++ v1 (2026-05-15)
@@ -8,128 +8,132 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="093C4C8E" w14:textId="77777777" w:rsidR="005D26F7" w:rsidRDefault="005D26F7" w:rsidP="00C460DA">
+    <w:p w14:paraId="093C4C8E" w14:textId="77777777" w:rsidR="005D26F7" w:rsidRDefault="005D26F7" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan Jarosław Sobczak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69518C92" w14:textId="77777777" w:rsidR="005D26F7" w:rsidRPr="00C769FB" w:rsidRDefault="005D26F7" w:rsidP="00C460DA">
+    <w:p w14:paraId="69518C92" w14:textId="77777777" w:rsidR="005D26F7" w:rsidRPr="00C769FB" w:rsidRDefault="005D26F7" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="10Szanowny"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>JAROSŁAW SOBCZAK AUTOSERVICE JARO &amp; SŁAW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788AA496" w14:textId="77777777" w:rsidR="005D26F7" w:rsidRPr="00383CD3" w:rsidRDefault="005D26F7" w:rsidP="00C460DA">
+    <w:p w14:paraId="788AA496" w14:textId="77777777" w:rsidR="005D26F7" w:rsidRPr="00383CD3" w:rsidRDefault="005D26F7" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lutyńska</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D90FBE" w14:textId="77777777" w:rsidR="005D26F7" w:rsidRPr="00383CD3" w:rsidRDefault="005D26F7" w:rsidP="00C460DA">
+    <w:p w14:paraId="79D90FBE" w14:textId="77777777" w:rsidR="005D26F7" w:rsidRPr="00383CD3" w:rsidRDefault="005D26F7" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
@@ -142,55 +146,54 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>010</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173DD29A" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="00B30110" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="173DD29A" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="00B30110" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="00841B56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -210,169 +213,169 @@
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C52B0C" w14:textId="77777777" w:rsidR="00147BBE" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="39C52B0C" w14:textId="77777777" w:rsidR="00147BBE" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1141AD" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="006D77C4" w:rsidRDefault="00AE437F" w:rsidP="00C460DA">
+    <w:p w14:paraId="5C1141AD" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="006D77C4" w:rsidRDefault="00AE437F" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C532D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00130068</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="00C532D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidRPr="00C532D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE" w:rsidRPr="00C532D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D116D48" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="1D116D48" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409A180E" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="409A180E" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk190944760"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -386,51 +389,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1251</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – zwanej dalej ustawą).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7299B410" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="7299B410" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę, </w:t>
       </w:r>
       <w:r w:rsidR="00027D1D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pana Jarosława Sobczaka</w:t>
       </w:r>
@@ -467,51 +470,67 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00027D1D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">/P, ze wskazanym adresem wykonywania działalności: </w:t>
+        <w:t xml:space="preserve">/P, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym adresem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidR="00147BBE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0035707A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">l. </w:t>
       </w:r>
       <w:r w:rsidR="00027D1D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lutyńs</w:t>
       </w:r>
       <w:r w:rsidR="00147BBE">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -561,169 +580,169 @@
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00027D1D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="0035707A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9DC7FF" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="0D9DC7FF" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790E309D" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="790E309D" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306BF2F8" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="00C460DA">
+    <w:p w14:paraId="306BF2F8" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="007E0B5A" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3854D85B" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRDefault="00970767" w:rsidP="00D57D6D">
+    <w:p w14:paraId="3854D85B" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FCE0BE" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="008D3C8A" w:rsidRDefault="00970767" w:rsidP="00D57D6D">
+    <w:p w14:paraId="29FCE0BE" w14:textId="77777777" w:rsidR="00970767" w:rsidRPr="008D3C8A" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">za okres od </w:t>
       </w:r>
       <w:r w:rsidR="005A16A3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>01</w:t>
@@ -787,51 +806,51 @@
       <w:r w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00D57D6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3C8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6546B003" w14:textId="77777777" w:rsidR="00124393" w:rsidRDefault="00970767" w:rsidP="00D57D6D">
+    <w:p w14:paraId="6546B003" w14:textId="77777777" w:rsidR="00124393" w:rsidRDefault="00970767" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono w </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6085">
         <w:rPr>
@@ -925,72 +944,72 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="00A766D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="63DB5EDF" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="63DB5EDF" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D36D8C" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00DB40CC" w:rsidRDefault="00D57D6D" w:rsidP="00C927F6">
+    <w:p w14:paraId="71D36D8C" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00DB40CC" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB40CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatrudnianiu przez przedsiębiorcę w okresie od </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -1034,135 +1053,135 @@
       <w:r w:rsidRPr="00DB40CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB40CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571E7A36" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00DB40CC" w:rsidRDefault="00D57D6D" w:rsidP="00C927F6">
+    <w:p w14:paraId="571E7A36" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00DB40CC" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB40CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jednego uprawnionego diagnosty, czym naruszono art. 83 ust. 3 pkt 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47434840" w14:textId="77777777" w:rsidR="003D6085" w:rsidRPr="003D6085" w:rsidRDefault="003D6085" w:rsidP="003D6085">
+    <w:p w14:paraId="47434840" w14:textId="77777777" w:rsidR="003D6085" w:rsidRPr="003D6085" w:rsidRDefault="003D6085" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6085">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nieutrzymywaniu w stanie sprawności technicznej czujników gazu, czym naruszono § 57 rozporządzenia Ministra Pracy i Polityki Socjalnej z dnia 26 września 1997 r. w sprawie ogólnych przepisów bezpieczeństwa i higieny pracy (t.j. Dz. U. z 2003 r. Nr 169 poz. 1650).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B37A8E5" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00C81830" w:rsidRDefault="00D57D6D" w:rsidP="00C927F6">
+    <w:p w14:paraId="7B37A8E5" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00C81830" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nieumieszczeniu na stacji aktualnego wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego, czym naruszono § 16 pkt 3 rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministra Transportu i Budownictwa z dnia 10 lutego 2006 r. w sprawie szczegółowych wymagań w stosunku do stacji przeprowadzających badania techniczne pojazdów (Dz. U. z 2006 r. Nr 40, poz. 275)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21575DBE" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00C81830" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="21575DBE" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00C81830" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Przeprowadzaniu okresowego badania technicznego pojazdu, podczas którego diagnosta </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
@@ -1260,51 +1279,51 @@
       </w:r>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 2 ust. 1 pkt 3 lit. i oraz </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pkt 4 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141 ze zmianami - zwanego dalej rozporządzeniem MTBiG).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB401F0" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00C81830" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="2FB401F0" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00C81830" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk191287349"/>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu właściwych wpisów w dokumentacji czterech okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00DE4B34">
         <w:rPr>
@@ -1322,70 +1341,62 @@
         </w:rPr>
         <w:t>dokumen</w:t>
       </w:r>
       <w:r w:rsidR="00DE4B34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tach</w:t>
       </w:r>
       <w:r w:rsidR="00DE4B34" w:rsidRPr="00395558">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> identyfikacyjny</w:t>
       </w:r>
       <w:r w:rsidR="00DE4B34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ch</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pojazdów</w:t>
+        <w:t>ch pojazdów</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BB2BB5" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="27BB2BB5" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81830">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r w:rsidR="00DE4B34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1421,51 +1432,51 @@
       <w:r w:rsidRPr="00957A0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">błędnie określono rok produkcji, czym naruszono pkt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">36 i </w:t>
       </w:r>
       <w:r w:rsidRPr="00957A0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>43 załącznika nr 4 do rozporządzenia MTBiG, w związku z § 2 ust. 10 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52887839" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="009C73B4" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="52887839" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="009C73B4" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395558">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1501,51 +1512,51 @@
       <w:r w:rsidRPr="009C73B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> informacji dotyczących dodatkowego wyposażenia pojazdu w hak, czym narusz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ono</w:t>
       </w:r>
       <w:r w:rsidRPr="009C73B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> treść objaśnień załącznika nr 4 do rozporządzenia MTBiG w związku z § 2 ust. 10 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587908C2" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E46F07" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="587908C2" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E46F07" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46F07">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W jednym dodatkowym badaniu technicznym pojazdu przystosowanego do nauki jazdy, w rejestrze badań i w zaświadczeniu o przeprowadzonym badaniu technicznym nie potwierdzono, </w:t>
       </w:r>
       <w:r w:rsidR="00C927F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1624,215 +1635,215 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E46F07">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia MTBiG w związku z § 3 ust. 1 pkt 8 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E46F07">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="3651E374" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00BB5581" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="3651E374" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00BB5581" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8F9EF8" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="7E8F9EF8" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D29B62" w14:textId="77777777" w:rsidR="003D6085" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="66D29B62" w14:textId="77777777" w:rsidR="003D6085" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0509">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zatrudnianiu przez przedsiębiorcę co najmniej dwóch diagnostów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389FF237" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="003D6085" w:rsidRDefault="003D6085" w:rsidP="003D6085">
+    <w:p w14:paraId="389FF237" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="003D6085" w:rsidRDefault="003D6085" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6085">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utrzymywanie w stanie sprawności technicznej czujników gazu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1C0C3B" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="002F6086" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="6B1C0C3B" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="002F6086" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Umieszczeniu na stacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">aktualnego </w:t>
       </w:r>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0E34FC" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00147F31" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="2E0E34FC" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00147F31" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonywanie okresowego badania technicznego pojazdu zgodnie z zakresem i </w:t>
       </w:r>
       <w:r w:rsidRPr="00147F31">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721383A2" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00147F31" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="721383A2" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00147F31" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147F31">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumentach identyfikacyjnych pojazdów rodzaj</w:t>
       </w:r>
       <w:r w:rsidR="00DE4B34">
         <w:rPr>
@@ -1857,51 +1868,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>informacji dotyczących dodatkowego wyposażenia pojazdu</w:t>
       </w:r>
       <w:r w:rsidRPr="00147F31">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidRPr="00147F31">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> hak.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71ADC0C1" w14:textId="77777777" w:rsidR="00C927F6" w:rsidRPr="00C927F6" w:rsidRDefault="00C927F6" w:rsidP="00C927F6">
+    <w:p w14:paraId="71ADC0C1" w14:textId="77777777" w:rsidR="00C927F6" w:rsidRPr="00C927F6" w:rsidRDefault="00C927F6" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C927F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w rejestrze </w:t>
       </w:r>
       <w:r>
@@ -1994,262 +2005,274 @@
       </w:r>
       <w:r w:rsidRPr="00C927F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodnych ze stanem faktycznym</w:t>
       </w:r>
       <w:r w:rsidR="00DE4B34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE4B34" w:rsidRPr="00C927F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>informacji</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00C927F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, w jakim zakresie pojazd odpowiada dodatkowym warunkom technicznym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C8A353" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="31C8A353" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W z</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wiązku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792E80B0" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
-[...39 lines deleted...]
-    <w:p w14:paraId="4AFBB2E4" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="5949069E" w14:textId="77777777" w:rsidR="0080274A" w:rsidRPr="004916DF" w:rsidRDefault="0080274A" w:rsidP="0080274A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54270">
+      <w:bookmarkStart w:id="3" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618FB649" w14:textId="77777777" w:rsidR="0080274A" w:rsidRPr="004916DF" w:rsidRDefault="0080274A" w:rsidP="0080274A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6150F505" w14:textId="77777777" w:rsidR="0080274A" w:rsidRDefault="0080274A" w:rsidP="0080274A">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350AAF7E" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00BB5581" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="350AAF7E" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00BB5581" w:rsidRDefault="00D57D6D" w:rsidP="0080274A">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00BB5581">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FB465E" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00BB5581" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FB465E" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00BB5581" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
-[...23 lines deleted...]
-    <w:p w14:paraId="43C77CEF" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="43C77CEF" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5710AF2B" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="00D57D6D">
+    <w:p w14:paraId="5710AF2B" w14:textId="77777777" w:rsidR="00D57D6D" w:rsidRPr="00E54270" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00C927F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361CF65D" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00D57D6D" w:rsidP="00D527A5">
+    <w:p w14:paraId="361CF65D" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00D57D6D" w:rsidP="000F6DAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
@@ -2300,51 +2323,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="151A718B" w14:textId="77777777" w:rsidR="00C460DA" w:rsidRPr="004D6885" w:rsidRDefault="00C460DA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2505,51 +2528,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="548448A5" w14:textId="77777777" w:rsidR="00C460DA" w:rsidRDefault="00C460DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4793C5BE" w14:textId="77777777" w:rsidR="00C460DA" w:rsidRDefault="00C460DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4F7CFA02" w14:textId="77777777" w:rsidR="00C460DA" w:rsidRDefault="00A53A6B">
+  <w:p w14:paraId="4F7CFA02" w14:textId="77777777" w:rsidR="00C460DA" w:rsidRDefault="0080274A">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="60AEBCE0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6850,53 +6873,53 @@
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6950,50 +6973,51 @@
     <w:rsid w:val="0009461B"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="00096CE7"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A1313"/>
     <w:rsid w:val="000A305E"/>
     <w:rsid w:val="000A68A1"/>
     <w:rsid w:val="000A696E"/>
     <w:rsid w:val="000A7B14"/>
     <w:rsid w:val="000B5773"/>
     <w:rsid w:val="000C1D54"/>
     <w:rsid w:val="000C244E"/>
     <w:rsid w:val="000C2B84"/>
     <w:rsid w:val="000C3D30"/>
     <w:rsid w:val="000C4419"/>
     <w:rsid w:val="000C4E74"/>
     <w:rsid w:val="000C65E1"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6376"/>
     <w:rsid w:val="000E0B79"/>
     <w:rsid w:val="000E43A0"/>
     <w:rsid w:val="000F1F76"/>
     <w:rsid w:val="000F465D"/>
     <w:rsid w:val="000F5212"/>
+    <w:rsid w:val="000F6DAA"/>
     <w:rsid w:val="001005F6"/>
     <w:rsid w:val="00101869"/>
     <w:rsid w:val="001023CC"/>
     <w:rsid w:val="00106659"/>
     <w:rsid w:val="00111460"/>
     <w:rsid w:val="00111EFD"/>
     <w:rsid w:val="00114B07"/>
     <w:rsid w:val="00114C73"/>
     <w:rsid w:val="001211F5"/>
     <w:rsid w:val="00121393"/>
     <w:rsid w:val="00124393"/>
     <w:rsid w:val="00125451"/>
     <w:rsid w:val="00131D6E"/>
     <w:rsid w:val="001339C4"/>
     <w:rsid w:val="001342B2"/>
     <w:rsid w:val="001371D4"/>
     <w:rsid w:val="00143A44"/>
     <w:rsid w:val="00143D60"/>
     <w:rsid w:val="00144CA5"/>
     <w:rsid w:val="00144D7F"/>
     <w:rsid w:val="001453E5"/>
     <w:rsid w:val="00147BBE"/>
     <w:rsid w:val="00150A23"/>
     <w:rsid w:val="00154828"/>
     <w:rsid w:val="00160E76"/>
@@ -7472,50 +7496,51 @@
     <w:rsid w:val="007A7908"/>
     <w:rsid w:val="007A7F40"/>
     <w:rsid w:val="007B7DEC"/>
     <w:rsid w:val="007C1CCF"/>
     <w:rsid w:val="007C1CF9"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C4DAC"/>
     <w:rsid w:val="007C58B4"/>
     <w:rsid w:val="007C737D"/>
     <w:rsid w:val="007D2EB9"/>
     <w:rsid w:val="007D332D"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D65B4"/>
     <w:rsid w:val="007E3879"/>
     <w:rsid w:val="007E700E"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F06E6"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="007F4F57"/>
     <w:rsid w:val="007F594B"/>
     <w:rsid w:val="007F7B0E"/>
     <w:rsid w:val="008008CB"/>
     <w:rsid w:val="00801969"/>
+    <w:rsid w:val="0080274A"/>
     <w:rsid w:val="00805F37"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="00823AE7"/>
     <w:rsid w:val="0082467D"/>
     <w:rsid w:val="00824893"/>
     <w:rsid w:val="008318C9"/>
     <w:rsid w:val="00832596"/>
     <w:rsid w:val="008404B1"/>
     <w:rsid w:val="00841B56"/>
     <w:rsid w:val="00843735"/>
     <w:rsid w:val="008502F2"/>
     <w:rsid w:val="00850975"/>
     <w:rsid w:val="00850C5B"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="00866323"/>
     <w:rsid w:val="00866C2D"/>
     <w:rsid w:val="00871A9C"/>
     <w:rsid w:val="008734AE"/>
     <w:rsid w:val="00874F86"/>
     <w:rsid w:val="0088017B"/>
     <w:rsid w:val="0088160D"/>
     <w:rsid w:val="00881E89"/>
@@ -8088,51 +8113,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8655,50 +8680,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00F261E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17Zalaczniki">
     <w:name w:val="@17.Zalaczniki"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="18Zalacznikilista"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00022A1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Instytucja1">
     <w:name w:val="@01.Instytucja1"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="02Instytucja2"/>
     <w:rsid w:val="00D627A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04StanowiskoAdresata">
     <w:name w:val="@04.StanowiskoAdresata"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="003F20D6"/>
@@ -8781,50 +8807,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
@@ -9362,54 +9389,54 @@
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\UMW_Projekty\Szablony_WLW\Departament%20Obslugi%20i%20Administracji\WKN_%5bDOA%5d_%5bWKN-Wydzial%20Kontroli%5d\szablony%20WLW\WKN_%5bPrezydent%20Wroclawia%5d_%5bWKN-Wydzial%20Kontroli%5d.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="FFFFFF"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="000000"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
@@ -9649,79 +9676,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A5D57C7-43DF-49A4-BD90-19D065AC3C61}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F03A1A6-69D3-412C-83AA-B402C556081D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>780</Words>
-  <Characters>4852</Characters>
+  <Words>782</Words>
+  <Characters>4869</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5621</CharactersWithSpaces>
+  <CharactersWithSpaces>5640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>