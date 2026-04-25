--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -8,140 +8,139 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="198E6EEC" w14:textId="77777777" w:rsidR="008C4792" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="002F6086">
+    <w:p w14:paraId="198E6EEC" w14:textId="77777777" w:rsidR="008C4792" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>''UNI-TRUCK''</w:t>
       </w:r>
       <w:r w:rsidR="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. z o. o.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08420FC1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="002F6086">
+    <w:p w14:paraId="08420FC1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aleja Zjednoczenia 128</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6963258B" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="002F6086">
+    <w:p w14:paraId="6963258B" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="003A1CA6" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>65-120 Zielona Góra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA43BCF" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="003A1CA6" w:rsidRDefault="000A1313" w:rsidP="002F6086">
+    <w:p w14:paraId="1BA43BCF" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="003A1CA6" w:rsidRDefault="000A1313" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="004A0293">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -161,51 +160,51 @@
       <w:r w:rsidR="004A0293">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069746C6" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="002E3246" w:rsidP="002F6086">
+    <w:p w14:paraId="069746C6" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="002E3246" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="003A1CA6">
         <w:rPr>
@@ -218,51 +217,51 @@
       <w:r w:rsidR="003A1CA6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7482D3D9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="004A1B6D" w:rsidP="002F6086">
+    <w:p w14:paraId="7482D3D9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="004A1B6D" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0005176A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00029</w:t>
       </w:r>
       <w:r w:rsidR="0005176A" w:rsidRPr="0005176A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>012</w:t>
@@ -290,74 +289,74 @@
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="0005176A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00136341" w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A061554" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="005A5110" w:rsidP="002F6086">
+    <w:p w14:paraId="5A061554" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="0069398E" w:rsidRDefault="005A5110" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0069398E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366D2E21" w14:textId="77777777" w:rsidR="00061A77" w:rsidRPr="007E0B5A" w:rsidRDefault="00061A77" w:rsidP="00061A77">
+    <w:p w14:paraId="366D2E21" w14:textId="77777777" w:rsidR="00061A77" w:rsidRPr="007E0B5A" w:rsidRDefault="00061A77" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk190944760"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -371,51 +370,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1251</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="158F7012" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002F6086">
+    <w:p w14:paraId="158F7012" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -474,204 +473,222 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C74E7C" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DW/</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>091</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A1CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. Żmigrodzka 251, 51-129 </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACB3257" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002F6086">
+    <w:p w14:paraId="3ACB3257" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2056F83E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002F6086">
+    <w:p w14:paraId="2056F83E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437E24AF" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002F6086">
+    <w:p w14:paraId="437E24AF" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59523653" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002F6086">
+    <w:p w14:paraId="59523653" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="003A1CA6" w:rsidRDefault="005A5110" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="003A1CA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FAE572" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="002F6086" w:rsidRDefault="00D6574C" w:rsidP="002F6086">
+    <w:p w14:paraId="41FAE572" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="002F6086" w:rsidRDefault="00D6574C" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -759,51 +776,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="002F6086" w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51411157" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="002F6086" w:rsidRDefault="005A5110" w:rsidP="002F6086">
+    <w:p w14:paraId="51411157" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="002F6086" w:rsidRDefault="005A5110" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -892,89 +909,89 @@
       <w:r w:rsidR="00516D1D" w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002F6086" w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48432905" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3">
+    <w:p w14:paraId="48432905" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="002A0657">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53898CAB" w14:textId="77777777" w:rsidR="00EC68EE" w:rsidRPr="002F6086" w:rsidRDefault="00EC68EE" w:rsidP="002F6086">
+    <w:p w14:paraId="53898CAB" w14:textId="77777777" w:rsidR="00EC68EE" w:rsidRPr="002F6086" w:rsidRDefault="00EC68EE" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE64C85" w14:textId="77777777" w:rsidR="00890CE5" w:rsidRDefault="00890CE5" w:rsidP="00890CE5">
+    <w:p w14:paraId="5EE64C85" w14:textId="77777777" w:rsidR="00890CE5" w:rsidRDefault="00890CE5" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk194592112"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niezgodnym ze stanem faktycznym złożeniu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1000,165 +1017,129 @@
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dotyczącym </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">zatrudnienia diagnostów, czym naruszono art. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ust. 3 pkt 6 ustawy.</w:t>
+        <w:t>zatrudnienia diagnostów, czym naruszono art. 83ab ust. 2 w związku z art. 83a ust. 3 pkt 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44126056" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="00890CE5" w:rsidRDefault="00890CE5" w:rsidP="00890CE5">
+    <w:p w14:paraId="44126056" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="00890CE5" w:rsidRDefault="00890CE5" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA3BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Umieszczeniu na stacji nieaktualnego wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego, czym naruszono § 16 pkt 3 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="002F6086" w:rsidRPr="00890CE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="002F6086" w:rsidRPr="00890CE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministra Transportu i Budownictwa z dnia 10 lutego 2006 r. w sprawie szczegółowych wymagań w stosunku do stacji przeprowadzających badania techniczne pojazdów (Dz. U. z 2006 r. Nr 40, poz. 275)</w:t>
       </w:r>
       <w:r w:rsidR="002F6086" w:rsidRPr="00890CE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10068ACD" w14:textId="77777777" w:rsidR="005A1B28" w:rsidRPr="005A1B28" w:rsidRDefault="005A1B28" w:rsidP="005A1B28">
+    <w:p w14:paraId="10068ACD" w14:textId="77777777" w:rsidR="005A1B28" w:rsidRPr="005A1B28" w:rsidRDefault="005A1B28" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk191381747"/>
       <w:r w:rsidRPr="005A1B28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu właściwych wpisów w dokumentacji czterech okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="66079FDB" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="00FD4194" w:rsidRDefault="002F6086" w:rsidP="00A15C5D">
+    <w:p w14:paraId="66079FDB" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="00FD4194" w:rsidRDefault="002F6086" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD4194">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4194">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1181,51 +1162,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w trzech przypadkach w rubryce „Dodatkowe informacje” wpisano inne informacje niż dotyczące dodatkowego wyposażenia pojazdu, czym naruszono objaśnienia załącznika nr 4 w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:r w:rsidR="00F22AA3" w:rsidRPr="00FD4194">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141 ze zmianami - zwanego dalej rozporządzeniem MTBiG)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4194">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8C760A" w14:textId="77777777" w:rsidR="00AE2AD1" w:rsidRDefault="00FD4194" w:rsidP="002F6086">
+    <w:p w14:paraId="4D8C760A" w14:textId="77777777" w:rsidR="00AE2AD1" w:rsidRDefault="00FD4194" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań oraz w zaświadczeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1309,51 +1290,51 @@
       <w:r w:rsidR="002F6086" w:rsidRPr="00F22AA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w dwóch przypadkach </w:t>
       </w:r>
       <w:r w:rsidR="00AE2AD1" w:rsidRPr="005B1ECD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wpisano termin następnego badania technicznego wyznaczony sprzecznie z art. 81 ust. 6 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="00AE2AD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2099438A" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="003E012E" w:rsidRDefault="006778B4" w:rsidP="002F6086">
+    <w:p w14:paraId="2099438A" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="003E012E" w:rsidRDefault="006778B4" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc64376586"/>
       <w:bookmarkStart w:id="5" w:name="_Toc63679512"/>
       <w:bookmarkStart w:id="6" w:name="_Toc63686006"/>
       <w:bookmarkStart w:id="7" w:name="_Toc63686028"/>
       <w:bookmarkStart w:id="8" w:name="_Toc64366022"/>
       <w:bookmarkStart w:id="9" w:name="_Toc64366315"/>
       <w:bookmarkStart w:id="10" w:name="_Toc64366342"/>
       <w:r w:rsidRPr="003E012E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -1435,51 +1416,51 @@
       </w:r>
       <w:r w:rsidRPr="003E012E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> do nauki jazdy oraz do przeprowadzania egzaminu państwowego, w której </w:t>
       </w:r>
       <w:r w:rsidR="002F6086" w:rsidRPr="003E012E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań nie wpisano symbolu drugiego rodzaju paliwa, czym naruszono ust. 2 pkt. 12 załącznika nr 8 w związku z § 5 ust. 2 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="32C0B9CF" w14:textId="77777777" w:rsidR="00A32747" w:rsidRDefault="00A32747" w:rsidP="002F6086">
+    <w:p w14:paraId="32C0B9CF" w14:textId="77777777" w:rsidR="00A32747" w:rsidRDefault="00A32747" w:rsidP="002A0657">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA362B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nieterminowym przekazaniu do Centralnej Ewidencji Pojazdów danych o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1504,217 +1485,199 @@
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA362B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> techniczny</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA362B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pojazdu, czym naruszono art. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ustawy</w:t>
+        <w:t xml:space="preserve"> pojazdu, czym naruszono art. 80bc ustawy</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A50847" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002F6086">
+    <w:p w14:paraId="26A50847" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243B499C" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002F6086">
+    <w:p w14:paraId="243B499C" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1183B9E5" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002F6086">
+    <w:p w14:paraId="1183B9E5" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Składanie wniosków o zmianę wpisu w Rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie </w:t>
       </w:r>
       <w:r w:rsidR="00A32747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dotyczącym </w:t>
       </w:r>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zatrudnienia </w:t>
       </w:r>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>diagnostów w terminie 14 dni od dnia, w którym nastąpiła zmiana w powyższym zakresie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057F3FF7" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002F6086">
+    <w:p w14:paraId="057F3FF7" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Umieszczeniu na stacji </w:t>
       </w:r>
       <w:r w:rsidR="00A32747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">aktualnego </w:t>
       </w:r>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC59BED" w14:textId="77777777" w:rsidR="00A32747" w:rsidRDefault="002F6086" w:rsidP="002F6086">
+    <w:p w14:paraId="7DC59BED" w14:textId="77777777" w:rsidR="00A32747" w:rsidRDefault="002F6086" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w</w:t>
       </w:r>
       <w:r w:rsidR="00A32747">
@@ -1736,111 +1699,111 @@
       <w:r w:rsidR="00A32747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> identyfikacyjnych pojazdów informacji dotyczących dodatkowego wyposażenia pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00A32747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FBD1F4" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002F6086">
+    <w:p w14:paraId="20FBD1F4" w14:textId="77777777" w:rsidR="002F6086" w:rsidRPr="002F6086" w:rsidRDefault="002F6086" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyznaczanie terminu następnego okresowego badania technicznego zgodnie z art. 81 ust. 6 ww. ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B2450B" w14:textId="77777777" w:rsidR="00A32747" w:rsidRDefault="002F6086" w:rsidP="002F6086">
+    <w:p w14:paraId="77B2450B" w14:textId="77777777" w:rsidR="00A32747" w:rsidRDefault="002F6086" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie do rejestru badań</w:t>
       </w:r>
       <w:r w:rsidR="00A32747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wszystkich właściwych rodzajów paliwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6855CD" w14:textId="77777777" w:rsidR="007A16B3" w:rsidRPr="007A16B3" w:rsidRDefault="002F6086" w:rsidP="002F6086">
+    <w:p w14:paraId="1B6855CD" w14:textId="77777777" w:rsidR="007A16B3" w:rsidRPr="007A16B3" w:rsidRDefault="002F6086" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Terminowe p</w:t>
       </w:r>
@@ -1863,261 +1826,273 @@
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidR="00A32747" w:rsidRPr="00DA362B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Centralnej Ewidencji Pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="007A16B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8C4A59" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002F6086" w:rsidRDefault="005A5110" w:rsidP="002F6086">
+    <w:p w14:paraId="2F8C4A59" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002F6086" w:rsidRDefault="005A5110" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="440AFAE4" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="009644EF" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+    <w:p w14:paraId="3E625008" w14:textId="77777777" w:rsidR="0097089A" w:rsidRPr="004916DF" w:rsidRDefault="0097089A" w:rsidP="0097089A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009644EF">
+      <w:bookmarkStart w:id="11" w:name="_Hlk219362221"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA52210" w14:textId="77777777" w:rsidR="0097089A" w:rsidRPr="004916DF" w:rsidRDefault="0097089A" w:rsidP="0097089A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4618B3E0" w14:textId="77777777" w:rsidR="0097089A" w:rsidRDefault="0097089A" w:rsidP="0097089A">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7447DD42" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00C31932" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+    <w:p w14:paraId="7447DD42" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00C31932" w:rsidRDefault="00F22AA3" w:rsidP="0097089A">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00C31932">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0400246B" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00C31932" w:rsidRDefault="00F22AA3" w:rsidP="002A0657">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31932">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0400246B" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00C31932" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
-[...23 lines deleted...]
-    <w:p w14:paraId="1481BEAB" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="009644EF" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+    <w:p w14:paraId="1481BEAB" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="009644EF" w:rsidRDefault="00F22AA3" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507C5686" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="009644EF" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+    <w:p w14:paraId="507C5686" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="009644EF" w:rsidRDefault="00F22AA3" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D10398E" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+    <w:p w14:paraId="4D10398E" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00F22AA3" w:rsidP="002A0657">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2145,79 +2120,79 @@
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="635944BD" w14:textId="77777777" w:rsidR="00AA413E" w:rsidRDefault="00AA413E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3A0F9E5D" w14:textId="77777777" w:rsidR="00AA413E" w:rsidRDefault="00AA413E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="02B77433" w14:textId="77777777" w:rsidR="00AA413E" w:rsidRPr="004D6885" w:rsidRDefault="00AA413E">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidR="005D7A1C" w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -2364,51 +2339,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="12029BBA" w14:textId="77777777" w:rsidR="00AA413E" w:rsidRDefault="00AA413E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3601790D" w14:textId="77777777" w:rsidR="00AA413E" w:rsidRDefault="00AA413E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6AA800F0" w14:textId="77777777" w:rsidR="00AA413E" w:rsidRDefault="00361911">
+  <w:p w14:paraId="6AA800F0" w14:textId="77777777" w:rsidR="00AA413E" w:rsidRDefault="0097089A">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3FBABE7F">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4849,53 +4824,53 @@
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5087,50 +5062,51 @@
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00262C25"/>
     <w:rsid w:val="00262FA3"/>
     <w:rsid w:val="00263413"/>
     <w:rsid w:val="00263721"/>
     <w:rsid w:val="00264962"/>
     <w:rsid w:val="002654C8"/>
     <w:rsid w:val="00265558"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="00270374"/>
     <w:rsid w:val="002711A6"/>
     <w:rsid w:val="002715DE"/>
     <w:rsid w:val="002734F9"/>
     <w:rsid w:val="00280E8D"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="0028127E"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="00284A61"/>
     <w:rsid w:val="00285238"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="00286940"/>
     <w:rsid w:val="00287BEA"/>
     <w:rsid w:val="00293D4E"/>
     <w:rsid w:val="00293DAF"/>
     <w:rsid w:val="002970A6"/>
+    <w:rsid w:val="002A0657"/>
     <w:rsid w:val="002A1128"/>
     <w:rsid w:val="002A4870"/>
     <w:rsid w:val="002A4978"/>
     <w:rsid w:val="002A7B46"/>
     <w:rsid w:val="002B1286"/>
     <w:rsid w:val="002B1EDE"/>
     <w:rsid w:val="002B2375"/>
     <w:rsid w:val="002B4174"/>
     <w:rsid w:val="002B596F"/>
     <w:rsid w:val="002B5DD2"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002C0B19"/>
     <w:rsid w:val="002C56B5"/>
     <w:rsid w:val="002C5D95"/>
     <w:rsid w:val="002D061F"/>
     <w:rsid w:val="002D08B0"/>
     <w:rsid w:val="002D141F"/>
     <w:rsid w:val="002D5332"/>
     <w:rsid w:val="002D67D8"/>
     <w:rsid w:val="002D6A05"/>
     <w:rsid w:val="002D7E1A"/>
     <w:rsid w:val="002E07BA"/>
     <w:rsid w:val="002E1DC1"/>
     <w:rsid w:val="002E20D8"/>
@@ -5626,50 +5602,51 @@
     <w:rsid w:val="00913538"/>
     <w:rsid w:val="00916510"/>
     <w:rsid w:val="00916B2A"/>
     <w:rsid w:val="009226F0"/>
     <w:rsid w:val="00922B9F"/>
     <w:rsid w:val="009234FD"/>
     <w:rsid w:val="009242D4"/>
     <w:rsid w:val="009307A2"/>
     <w:rsid w:val="009326D5"/>
     <w:rsid w:val="00935DC0"/>
     <w:rsid w:val="00936DB3"/>
     <w:rsid w:val="009377AC"/>
     <w:rsid w:val="00944243"/>
     <w:rsid w:val="0095020E"/>
     <w:rsid w:val="00951D86"/>
     <w:rsid w:val="00951F82"/>
     <w:rsid w:val="00954EB0"/>
     <w:rsid w:val="00955E3D"/>
     <w:rsid w:val="00955FB0"/>
     <w:rsid w:val="00956E9E"/>
     <w:rsid w:val="00957372"/>
     <w:rsid w:val="009619E2"/>
     <w:rsid w:val="00963596"/>
     <w:rsid w:val="00966DB3"/>
     <w:rsid w:val="00970188"/>
+    <w:rsid w:val="0097089A"/>
     <w:rsid w:val="00972C1C"/>
     <w:rsid w:val="009735C0"/>
     <w:rsid w:val="009737C6"/>
     <w:rsid w:val="009765D0"/>
     <w:rsid w:val="00984F47"/>
     <w:rsid w:val="00985648"/>
     <w:rsid w:val="009906BA"/>
     <w:rsid w:val="00990B88"/>
     <w:rsid w:val="00991CF8"/>
     <w:rsid w:val="00992010"/>
     <w:rsid w:val="00994C2B"/>
     <w:rsid w:val="0099757A"/>
     <w:rsid w:val="00997A95"/>
     <w:rsid w:val="009A215A"/>
     <w:rsid w:val="009A2F12"/>
     <w:rsid w:val="009A7927"/>
     <w:rsid w:val="009A7F56"/>
     <w:rsid w:val="009B12B1"/>
     <w:rsid w:val="009B2A98"/>
     <w:rsid w:val="009B3561"/>
     <w:rsid w:val="009C0624"/>
     <w:rsid w:val="009C23BF"/>
     <w:rsid w:val="009D176F"/>
     <w:rsid w:val="009D28D6"/>
     <w:rsid w:val="009D49A6"/>
@@ -6167,51 +6144,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6735,50 +6712,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00F261E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17Zalaczniki">
     <w:name w:val="@17.Zalaczniki"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="18Zalacznikilista"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00022A1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Instytucja1">
     <w:name w:val="@01.Instytucja1"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="02Instytucja2"/>
     <w:rsid w:val="00D627A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04StanowiskoAdresata">
     <w:name w:val="@04.StanowiskoAdresata"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="003F20D6"/>
@@ -6861,50 +6839,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
@@ -7705,79 +7684,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA254E1F-E041-49E6-BD53-7DC0F1DFD9BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{075E4918-539E-4127-A83E-94BF8E9026A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>674</Words>
-  <Characters>4305</Characters>
+  <Words>676</Words>
+  <Characters>4322</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>36</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4970</CharactersWithSpaces>
+  <CharactersWithSpaces>4989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>