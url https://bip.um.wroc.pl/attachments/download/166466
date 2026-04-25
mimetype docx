--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -8,126 +8,126 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="2305D82B" w14:textId="77777777" w:rsidR="000714FE" w:rsidRDefault="000F63FC" w:rsidP="008C43AB">
+    <w:p w14:paraId="2305D82B" w14:textId="77777777" w:rsidR="000714FE" w:rsidRDefault="000F63FC" w:rsidP="003E13D7">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk167110756"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="000F63FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">''PRZEDSIĘBIORSTWO </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TRANSPORTOWE HANDLU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABF843F" w14:textId="49C82BE3" w:rsidR="00C01E4B" w:rsidRPr="00B90BBF" w:rsidRDefault="000F63FC" w:rsidP="008C43AB">
+    <w:p w14:paraId="2ABF843F" w14:textId="49C82BE3" w:rsidR="00C01E4B" w:rsidRPr="00B90BBF" w:rsidRDefault="000F63FC" w:rsidP="003E13D7">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WEWNĘTRZNEGO WROCŁAW''</w:t>
       </w:r>
       <w:r w:rsidR="000714FE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="000674BD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sp. z o.o.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1041240E" w14:textId="1D621AEF" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00C01E4B" w:rsidP="008C43AB">
+    <w:p w14:paraId="1041240E" w14:textId="1D621AEF" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00C01E4B" w:rsidP="003E13D7">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -147,51 +147,51 @@
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dmowskiego</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E10E549" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00092E9C" w:rsidP="008C43AB">
+    <w:p w14:paraId="2E10E549" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00092E9C" w:rsidP="003E13D7">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -211,55 +211,54 @@
       <w:r w:rsidR="000F63FC" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>203</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5938DDD6" w14:textId="30407F48" w:rsidR="000A1313" w:rsidRPr="00B90BBF" w:rsidRDefault="000A1313" w:rsidP="008C43AB">
+    <w:p w14:paraId="5938DDD6" w14:textId="30407F48" w:rsidR="000A1313" w:rsidRPr="00B90BBF" w:rsidRDefault="000A1313" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="003C5CA7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -287,51 +286,51 @@
       <w:r w:rsidR="00A12367" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00975FCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A33D0C" w14:textId="38686E5C" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="002E3246" w:rsidP="008C43AB">
+    <w:p w14:paraId="75A33D0C" w14:textId="38686E5C" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="002E3246" w:rsidP="003E13D7">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00B90BBF">
         <w:rPr>
@@ -344,102 +343,102 @@
       <w:r w:rsidR="00975FCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00975FCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1269DB31" w14:textId="0A432D4A" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00E54270" w:rsidP="008C43AB">
+    <w:p w14:paraId="1269DB31" w14:textId="0A432D4A" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00133094</w:t>
       </w:r>
       <w:r w:rsidR="00A11513" w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020A9496" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="020A9496" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00B90BBF" w:rsidRDefault="005A5110" w:rsidP="003E13D7">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E565BA" w14:textId="77777777" w:rsidR="00975FCA" w:rsidRPr="007E0B5A" w:rsidRDefault="00975FCA" w:rsidP="00975FCA">
+    <w:p w14:paraId="44E565BA" w14:textId="77777777" w:rsidR="00975FCA" w:rsidRPr="007E0B5A" w:rsidRDefault="00975FCA" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk190944760"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -449,51 +448,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1251</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="051FA9F0" w14:textId="7ADAE428" w:rsidR="005A5110" w:rsidRPr="000F63FC" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="051FA9F0" w14:textId="7ADAE428" w:rsidR="005A5110" w:rsidRPr="000F63FC" w:rsidRDefault="005A5110" w:rsidP="003E13D7">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
@@ -607,51 +606,69 @@
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00CA2D6A" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>06</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA2D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA2D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="00B90BBF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Romana</w:t>
       </w:r>
@@ -706,176 +723,176 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CA2D6A" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>203</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC6FE95" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="2AC6FE95" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F215BEB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w14:paraId="2F215BEB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD00C48" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w14:paraId="2DD00C48" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2173EBB1" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="007063A2">
+    <w:p w14:paraId="2173EBB1" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00CA2D6A" w:rsidRDefault="005A5110" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7725AE5A" w14:textId="5C19A11A" w:rsidR="002711A6" w:rsidRPr="00CA2D6A" w:rsidRDefault="00D6574C" w:rsidP="008C43AB">
+    <w:p w14:paraId="7725AE5A" w14:textId="5C19A11A" w:rsidR="002711A6" w:rsidRPr="00CA2D6A" w:rsidRDefault="00D6574C" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -963,51 +980,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00975FCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CA2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9EB6B7" w14:textId="7B5BBB1E" w:rsidR="006C6CBC" w:rsidRPr="000F63FC" w:rsidRDefault="005A5110" w:rsidP="008C43AB">
+    <w:p w14:paraId="7B9EB6B7" w14:textId="7B5BBB1E" w:rsidR="006C6CBC" w:rsidRPr="000F63FC" w:rsidRDefault="005A5110" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1089,72 +1106,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
       <w:r w:rsidR="006C6CBC" w:rsidRPr="000F63FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D48CC9" w14:textId="77777777" w:rsidR="00E530D4" w:rsidRPr="00E54270" w:rsidRDefault="00EC68EE" w:rsidP="001E0D63">
+    <w:p w14:paraId="12D48CC9" w14:textId="77777777" w:rsidR="00E530D4" w:rsidRPr="00E54270" w:rsidRDefault="00EC68EE" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6A0B6C" w14:textId="77777777" w:rsidR="00A34085" w:rsidRPr="00D11FC4" w:rsidRDefault="00A34085" w:rsidP="00A34085">
+    <w:p w14:paraId="7D6A0B6C" w14:textId="77777777" w:rsidR="00A34085" w:rsidRPr="00D11FC4" w:rsidRDefault="00A34085" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk194589948"/>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nieterminowym złożeniu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
@@ -1213,136 +1230,102 @@
         </w:rPr>
         <w:t>enia</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> diagnost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tj. po upływie 14 dni od dnia, w którym nastąpiła zmiana, czym naruszono art. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ust. 2 ustawy.</w:t>
+        <w:t>, tj. po upływie 14 dni od dnia, w którym nastąpiła zmiana, czym naruszono art. 83ab ust. 2 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746A3267" w14:textId="7E731B1F" w:rsidR="00B224CA" w:rsidRPr="00CD224D" w:rsidRDefault="00CD224D" w:rsidP="000A2D00">
+    <w:p w14:paraId="746A3267" w14:textId="7E731B1F" w:rsidR="00B224CA" w:rsidRPr="00CD224D" w:rsidRDefault="00CD224D" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD224D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Umieszczeniu na stacji </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego, czym naruszono § 16 pkt 3 </w:t>
+        <w:t xml:space="preserve">Umieszczeniu na stacji niekompletnego wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego, czym naruszono § 16 pkt 3 </w:t>
       </w:r>
       <w:r w:rsidR="00B224CA" w:rsidRPr="00CD224D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="00B224CA" w:rsidRPr="00CD224D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministra Transportu i Budownictwa z dnia 10 lutego 2006 r. w sprawie szczegółowych wymagań w stosunku do stacji przeprowadzających badania techniczne pojazdów (Dz. U. z 2006 r. Nr 40, poz. 275)</w:t>
       </w:r>
       <w:r w:rsidR="00B224CA" w:rsidRPr="00CD224D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EEF443" w14:textId="779C1380" w:rsidR="00B224CA" w:rsidRPr="00AF0297" w:rsidRDefault="00B224CA" w:rsidP="00B224CA">
+    <w:p w14:paraId="70EEF443" w14:textId="779C1380" w:rsidR="00B224CA" w:rsidRPr="00AF0297" w:rsidRDefault="00B224CA" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0297">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzaniu okresowego badania technicznego pojazdu, podczas którego diagnosta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1518,51 +1501,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g oraz i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0297">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141 ze zmianami - zwanego dalej rozporządzeniem MTBiG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F8E8AD" w14:textId="09B21502" w:rsidR="00E54270" w:rsidRPr="00957A0A" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="15F8E8AD" w14:textId="09B21502" w:rsidR="00E54270" w:rsidRPr="00957A0A" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk191287349"/>
       <w:r w:rsidRPr="003835E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1684,516 +1667,521 @@
         </w:rPr>
         <w:t xml:space="preserve">oraz </w:t>
       </w:r>
       <w:r w:rsidRPr="00957A0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">błędnie określono rok produkcji, czym naruszono pkt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">24 i </w:t>
       </w:r>
       <w:r w:rsidRPr="00957A0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>43 załącznika nr 4</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> w związku z § 2 ust. 10 rozporządzenia MTBiG.</w:t>
+        <w:t>43 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="75983570" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="001E5525" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="75983570" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="001E5525" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaewidencjonowaniu, w jednym przypadku, łącznie dwóch badań technicznych, tj. okresowego i dodatkowego tego samego pojazdu, pod jedną pozycją w rejestrze, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowego badania technicznego, natomiast brak jest danych o przeprowadzonym badaniu dodatkowym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B46F19C" w14:textId="0923C73D" w:rsidR="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="6B46F19C" w14:textId="0923C73D" w:rsidR="00E54270" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5525">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze przeprowadzonych badań technicznych winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBB9BFE" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00BB5581" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="3FBB9BFE" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00BB5581" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26848571" w14:textId="59916F4E" w:rsidR="00024B5D" w:rsidRPr="00E54270" w:rsidRDefault="0036536F" w:rsidP="00CC16F5">
+    <w:p w14:paraId="26848571" w14:textId="59916F4E" w:rsidR="00024B5D" w:rsidRPr="00E54270" w:rsidRDefault="0036536F" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFEA44F" w14:textId="0C20DA17" w:rsidR="00B224CA" w:rsidRDefault="00B224CA" w:rsidP="00B224CA">
+    <w:p w14:paraId="4AFEA44F" w14:textId="0C20DA17" w:rsidR="00B224CA" w:rsidRDefault="00B224CA" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Terminowe składanie wniosków o zmianę wpisu w Rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów, w przypadku zmiany danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42119A61" w14:textId="77777777" w:rsidR="00B224CA" w:rsidRPr="002F6086" w:rsidRDefault="00B224CA" w:rsidP="00B224CA">
+    <w:p w14:paraId="42119A61" w14:textId="77777777" w:rsidR="00B224CA" w:rsidRPr="002F6086" w:rsidRDefault="00B224CA" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Umieszczeniu na stacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kompletnego </w:t>
       </w:r>
       <w:r w:rsidRPr="002F6086">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAD0179" w14:textId="77777777" w:rsidR="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="4FAD0179" w14:textId="77777777" w:rsidR="00E54270" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094431E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wykonywanie okresowego badania technicznego pojazdu zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417C3E75" w14:textId="4C758115" w:rsidR="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="417C3E75" w14:textId="4C758115" w:rsidR="00E54270" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych pojazdów </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozstawu kół oraz </w:t>
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prawidłowego roku produkcji pojazdu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB751B1" w14:textId="0E58EC12" w:rsidR="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="5AB751B1" w14:textId="0E58EC12" w:rsidR="00E54270" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ewidencjonowanie w rejestrze przeprowadzonych badań technicznych pojazdów, w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B03B974" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="0B03B974" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EE5C00" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
-[...39 lines deleted...]
-    <w:p w14:paraId="17B5BF91" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="699F4D74" w14:textId="77777777" w:rsidR="00657C89" w:rsidRPr="004916DF" w:rsidRDefault="00657C89" w:rsidP="00657C89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54270">
+      <w:bookmarkStart w:id="5" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6B3B93" w14:textId="77777777" w:rsidR="00657C89" w:rsidRPr="004916DF" w:rsidRDefault="00657C89" w:rsidP="00657C89">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD94779" w14:textId="77777777" w:rsidR="00657C89" w:rsidRDefault="00657C89" w:rsidP="00657C89">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3282CFBB" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00BB5581" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="3282CFBB" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00BB5581" w:rsidRDefault="00E54270" w:rsidP="00657C89">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00BB5581">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F67F94C" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00BB5581" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F67F94C" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00BB5581" w:rsidRDefault="00E54270" w:rsidP="00E54270">
-[...23 lines deleted...]
-    <w:p w14:paraId="32D3B393" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="32D3B393" w14:textId="77777777" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9CD581" w14:textId="1EAE409D" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="7E9CD581" w14:textId="1EAE409D" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04652D55" w14:textId="684C6314" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="00E54270">
+    <w:p w14:paraId="04652D55" w14:textId="684C6314" w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidRDefault="00E54270" w:rsidP="003E13D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54270">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:sectPr w:rsidR="00E54270" w:rsidRPr="00E54270" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
@@ -2213,79 +2201,79 @@
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="59EC1862" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5E00B5E4" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="792E05CC" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRPr="004D6885" w:rsidRDefault="00DF6D27">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -2432,51 +2420,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1B001A66" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4836865D" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00DF6D27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="54724942" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00746513">
+  <w:p w14:paraId="54724942" w14:textId="77777777" w:rsidR="00DF6D27" w:rsidRDefault="00657C89">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="76490743">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4372,53 +4360,53 @@
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4724,50 +4712,51 @@
     <w:rsid w:val="003947DC"/>
     <w:rsid w:val="0039738E"/>
     <w:rsid w:val="003A21B9"/>
     <w:rsid w:val="003A4C12"/>
     <w:rsid w:val="003A59F1"/>
     <w:rsid w:val="003A65ED"/>
     <w:rsid w:val="003A6AE1"/>
     <w:rsid w:val="003A7305"/>
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0D14"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B2E86"/>
     <w:rsid w:val="003B34E6"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003C07C0"/>
     <w:rsid w:val="003C5CA7"/>
     <w:rsid w:val="003D00E1"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D2201"/>
     <w:rsid w:val="003D40D2"/>
     <w:rsid w:val="003D6575"/>
     <w:rsid w:val="003D7DFA"/>
     <w:rsid w:val="003E03DD"/>
     <w:rsid w:val="003E0C4B"/>
     <w:rsid w:val="003E1181"/>
+    <w:rsid w:val="003E13D7"/>
     <w:rsid w:val="003E3C91"/>
     <w:rsid w:val="003E5063"/>
     <w:rsid w:val="003E5874"/>
     <w:rsid w:val="003E6292"/>
     <w:rsid w:val="003F1885"/>
     <w:rsid w:val="003F20D6"/>
     <w:rsid w:val="003F774B"/>
     <w:rsid w:val="00400FA4"/>
     <w:rsid w:val="00404914"/>
     <w:rsid w:val="0040593E"/>
     <w:rsid w:val="00406744"/>
     <w:rsid w:val="00406FC7"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="00412D9C"/>
     <w:rsid w:val="004151F8"/>
     <w:rsid w:val="004155A8"/>
     <w:rsid w:val="00416C3B"/>
     <w:rsid w:val="00416EDA"/>
     <w:rsid w:val="00417B3D"/>
     <w:rsid w:val="004215F4"/>
     <w:rsid w:val="00421D07"/>
     <w:rsid w:val="00422441"/>
     <w:rsid w:val="004236CE"/>
     <w:rsid w:val="00423E3F"/>
     <w:rsid w:val="0042628E"/>
@@ -4925,50 +4914,51 @@
     <w:rsid w:val="00607BBC"/>
     <w:rsid w:val="00610984"/>
     <w:rsid w:val="00610F91"/>
     <w:rsid w:val="0061113A"/>
     <w:rsid w:val="0061318F"/>
     <w:rsid w:val="0061412B"/>
     <w:rsid w:val="00614CEF"/>
     <w:rsid w:val="0062621D"/>
     <w:rsid w:val="006269FF"/>
     <w:rsid w:val="00627295"/>
     <w:rsid w:val="00632064"/>
     <w:rsid w:val="0063280E"/>
     <w:rsid w:val="006333C8"/>
     <w:rsid w:val="00635E26"/>
     <w:rsid w:val="006427EA"/>
     <w:rsid w:val="006431B7"/>
     <w:rsid w:val="00647245"/>
     <w:rsid w:val="00647E67"/>
     <w:rsid w:val="0065033E"/>
     <w:rsid w:val="006532BF"/>
     <w:rsid w:val="00654525"/>
     <w:rsid w:val="00654626"/>
     <w:rsid w:val="00656532"/>
     <w:rsid w:val="006572A4"/>
     <w:rsid w:val="0065731A"/>
+    <w:rsid w:val="00657C89"/>
     <w:rsid w:val="00660901"/>
     <w:rsid w:val="0066104F"/>
     <w:rsid w:val="0066124A"/>
     <w:rsid w:val="00661CF9"/>
     <w:rsid w:val="00661F7F"/>
     <w:rsid w:val="00663469"/>
     <w:rsid w:val="00664D48"/>
     <w:rsid w:val="00665BBE"/>
     <w:rsid w:val="00673737"/>
     <w:rsid w:val="0067548B"/>
     <w:rsid w:val="006757F5"/>
     <w:rsid w:val="00677106"/>
     <w:rsid w:val="006779AD"/>
     <w:rsid w:val="006804F8"/>
     <w:rsid w:val="0068323B"/>
     <w:rsid w:val="00684436"/>
     <w:rsid w:val="0068468F"/>
     <w:rsid w:val="0068671D"/>
     <w:rsid w:val="00690679"/>
     <w:rsid w:val="0069199D"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="006942AB"/>
     <w:rsid w:val="0069500B"/>
     <w:rsid w:val="006968E6"/>
     <w:rsid w:val="006971C9"/>
@@ -5695,51 +5685,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6263,50 +6253,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00F261E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17Zalaczniki">
     <w:name w:val="@17.Zalaczniki"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="18Zalacznikilista"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00022A1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Instytucja1">
     <w:name w:val="@01.Instytucja1"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="02Instytucja2"/>
     <w:rsid w:val="00D627A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04StanowiskoAdresata">
     <w:name w:val="@04.StanowiskoAdresata"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="003F20D6"/>
@@ -6389,50 +6380,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
@@ -7234,79 +7226,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{602671FE-37B4-40C2-AA9B-150E70D80A99}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A862BCB5-72BB-40AF-B4BC-9C22DA2C4044}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>734</Words>
-  <Characters>4748</Characters>
+  <Words>736</Words>
+  <Characters>4765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5472</CharactersWithSpaces>
+  <CharactersWithSpaces>5491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>