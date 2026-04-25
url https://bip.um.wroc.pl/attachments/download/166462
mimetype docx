--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -9,54 +9,55 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="557A25EB" w14:textId="3D5D5982" w:rsidR="00E82778" w:rsidRPr="00682625" w:rsidRDefault="00E82778" w:rsidP="00E82778">
+    <w:p w14:paraId="557A25EB" w14:textId="3D5D5982" w:rsidR="00E82778" w:rsidRPr="00682625" w:rsidRDefault="00E82778" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="00682625">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk198799251"/>
       <w:r w:rsidRPr="00682625">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -72,95 +73,96 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">” sp. z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00682625">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>o.o</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00682625">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0D9069" w14:textId="77777777" w:rsidR="00E82778" w:rsidRDefault="00E82778" w:rsidP="00E82778">
+    <w:p w14:paraId="4A0D9069" w14:textId="77777777" w:rsidR="00E82778" w:rsidRDefault="00E82778" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al. Aleksandra Brucknera 55</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0569DAD3" w14:textId="77777777" w:rsidR="00E82778" w:rsidRDefault="00E82778" w:rsidP="00E82778">
+    <w:p w14:paraId="0569DAD3" w14:textId="77777777" w:rsidR="00E82778" w:rsidRDefault="00E82778" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>51-411 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B745B4" w14:textId="1C7641F6" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="007038C7">
+    <w:p w14:paraId="04B745B4" w14:textId="1C7641F6" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cław</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00532FA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -204,51 +206,51 @@
       <w:r w:rsidR="00A12367" w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00E972F5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F9AAFD" w14:textId="4232A26F" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="00E01A42">
+    <w:p w14:paraId="05F9AAFD" w14:textId="4232A26F" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
@@ -269,95 +271,95 @@
       <w:r w:rsidR="00E82778">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080512FC" w14:textId="5493542F" w:rsidR="00443623" w:rsidRDefault="00443623" w:rsidP="00AC3E69">
+    <w:p w14:paraId="080512FC" w14:textId="5493542F" w:rsidR="00443623" w:rsidRDefault="00443623" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443623">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00170766/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596949BB" w14:textId="054375A6" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="00443623">
+    <w:p w14:paraId="596949BB" w14:textId="054375A6" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -413,55 +415,56 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDCB86C" w14:textId="55D39DF2" w:rsidR="00412255" w:rsidRPr="00383CD3" w:rsidRDefault="005A5110" w:rsidP="007038C7">
+    <w:p w14:paraId="2BDCB86C" w14:textId="55D39DF2" w:rsidR="00412255" w:rsidRPr="00383CD3" w:rsidRDefault="005A5110" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez </w:t>
       </w:r>
       <w:r w:rsidR="005C5893">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -531,51 +534,67 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DW/</w:t>
       </w:r>
       <w:r w:rsidR="00E82778">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>098</w:t>
       </w:r>
       <w:r w:rsidR="00625E6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC3A6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC3A6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>resem wykonywania działalności:</w:t>
       </w:r>
       <w:r w:rsidR="005545A6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E82778">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="005545A6">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -632,176 +651,176 @@
         </w:rPr>
         <w:t>51</w:t>
       </w:r>
       <w:r w:rsidR="00E82778">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00412255" w:rsidRPr="00383CD3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="00412255">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F63CC28" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="009A6BBA">
+    <w:p w14:paraId="0F63CC28" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="000C4B05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="009A6BBA">
+    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="000C4B05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D99FBA4" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="009A6BBA">
+    <w:p w14:paraId="2D99FBA4" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="000C4B05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07579C93" w14:textId="014E467B" w:rsidR="002711A6" w:rsidRPr="00E91788" w:rsidRDefault="00D6574C" w:rsidP="002E50A9">
+    <w:p w14:paraId="07579C93" w14:textId="014E467B" w:rsidR="002711A6" w:rsidRPr="00E91788" w:rsidRDefault="00D6574C" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -905,51 +924,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E91788" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471E5D4A" w14:textId="23560542" w:rsidR="002E50A9" w:rsidRDefault="005A5110" w:rsidP="007038C7">
+    <w:p w14:paraId="471E5D4A" w14:textId="23560542" w:rsidR="002E50A9" w:rsidRDefault="005A5110" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1070,51 +1089,51 @@
       <w:r w:rsidR="00516D1D" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EDA7F6" w14:textId="20605FC3" w:rsidR="004545C1" w:rsidRDefault="004545C1" w:rsidP="007038C7">
+    <w:p w14:paraId="72EDA7F6" w14:textId="20605FC3" w:rsidR="004545C1" w:rsidRDefault="004545C1" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie dokumentacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wskazanej w protokole kontroli stwierdzono</w:t>
@@ -1122,51 +1141,51 @@
       <w:r w:rsidR="00C20746">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niezgodności i nieprawidłowości</w:t>
       </w:r>
       <w:r w:rsidR="00532FA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> polegające na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65936050" w14:textId="18AC6573" w:rsidR="00587C9C" w:rsidRDefault="00532FA2" w:rsidP="00587C9C">
+    <w:p w14:paraId="65936050" w14:textId="18AC6573" w:rsidR="00587C9C" w:rsidRDefault="00532FA2" w:rsidP="000C4B05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000166FD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Niedokonaniu </w:t>
       </w:r>
       <w:r w:rsidR="00587C9C">
         <w:rPr>
@@ -1235,51 +1254,51 @@
       <w:r w:rsidR="00903105">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00587C9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentach ewidencyjnych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00587C9C" w:rsidRPr="009F2B64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0461C06B" w14:textId="0466D219" w:rsidR="00587C9C" w:rsidRPr="00587C9C" w:rsidRDefault="00587C9C" w:rsidP="00587C9C">
+    <w:p w14:paraId="0461C06B" w14:textId="0466D219" w:rsidR="00587C9C" w:rsidRPr="00587C9C" w:rsidRDefault="00587C9C" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00587C9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym przypadku nie wpisano rozstawu osi skrajnych, czym naruszono </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk197942353"/>
@@ -1340,51 +1359,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">), zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00587C9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00587C9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A549C67" w14:textId="376EAA53" w:rsidR="00587C9C" w:rsidRPr="00813B59" w:rsidRDefault="00587C9C" w:rsidP="00587C9C">
+    <w:p w14:paraId="7A549C67" w14:textId="376EAA53" w:rsidR="00587C9C" w:rsidRPr="00813B59" w:rsidRDefault="00587C9C" w:rsidP="000C4B05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00587C9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk197942480"/>
       <w:r>
@@ -1456,51 +1475,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk198800683"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="52800DF2" w14:textId="33116C96" w:rsidR="00587C9C" w:rsidRPr="00B34983" w:rsidRDefault="00587C9C" w:rsidP="00587C9C">
+    <w:p w14:paraId="52800DF2" w14:textId="33116C96" w:rsidR="00587C9C" w:rsidRPr="00B34983" w:rsidRDefault="00587C9C" w:rsidP="000C4B05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000166FD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu </w:t>
       </w:r>
       <w:r w:rsidR="00E01912">
         <w:rPr>
@@ -1646,102 +1665,102 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E01912" w:rsidRPr="00E01912">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E01912">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF949E9" w14:textId="77777777" w:rsidR="00814E2C" w:rsidRPr="00814E2C" w:rsidRDefault="00814E2C" w:rsidP="007038C7">
+    <w:p w14:paraId="2FF949E9" w14:textId="77777777" w:rsidR="00814E2C" w:rsidRPr="00814E2C" w:rsidRDefault="00814E2C" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814E2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C66519E" w14:textId="77777777" w:rsidR="00814E2C" w:rsidRDefault="00814E2C" w:rsidP="007038C7">
+    <w:p w14:paraId="1C66519E" w14:textId="77777777" w:rsidR="00814E2C" w:rsidRDefault="00814E2C" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814E2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8B8A82" w14:textId="3E7F8458" w:rsidR="00814E2C" w:rsidRPr="00814E2C" w:rsidRDefault="00B35EBC" w:rsidP="007038C7">
+    <w:p w14:paraId="5F8B8A82" w14:textId="3E7F8458" w:rsidR="00814E2C" w:rsidRPr="00814E2C" w:rsidRDefault="00B35EBC" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk198803684"/>
       <w:r w:rsidRPr="00B35EBC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1765,51 +1784,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35EBC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozstawu kół</w:t>
       </w:r>
       <w:r w:rsidR="00B34983">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408AFFAA" w14:textId="21E53590" w:rsidR="00B34983" w:rsidRPr="006A45C6" w:rsidRDefault="00852155" w:rsidP="007038C7">
+    <w:p w14:paraId="408AFFAA" w14:textId="21E53590" w:rsidR="00B34983" w:rsidRPr="006A45C6" w:rsidRDefault="00852155" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852155">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w</w:t>
@@ -1817,213 +1836,217 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaświadczeniach informacji </w:t>
       </w:r>
       <w:r w:rsidRPr="00852155">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o przystosowaniu pojazdu do nauki jazdy, przeprowadzania egzaminu państwowego</w:t>
       </w:r>
       <w:r w:rsidR="00B34983" w:rsidRPr="006A45C6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E61F508" w14:textId="3C12329C" w:rsidR="00814E2C" w:rsidRPr="00814E2C" w:rsidRDefault="00814E2C" w:rsidP="007038C7">
+    <w:p w14:paraId="3E61F508" w14:textId="3C12329C" w:rsidR="00814E2C" w:rsidRPr="00814E2C" w:rsidRDefault="00814E2C" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814E2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6FEC1E" w14:textId="4F8486D3" w:rsidR="005A5110" w:rsidRDefault="00F53D79" w:rsidP="00DE080E">
-[...50 lines deleted...]
-    <w:p w14:paraId="7FC20406" w14:textId="65A54F5B" w:rsidR="00F53D79" w:rsidRPr="00F53D79" w:rsidRDefault="00F53D79" w:rsidP="009F2B64">
+    <w:p w14:paraId="59D417C7" w14:textId="77777777" w:rsidR="00972725" w:rsidRPr="004916DF" w:rsidRDefault="00972725" w:rsidP="00972725">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F53D79">
+      <w:bookmarkStart w:id="7" w:name="_Hlk219362221"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A105C9" w14:textId="77777777" w:rsidR="00972725" w:rsidRPr="004916DF" w:rsidRDefault="00972725" w:rsidP="00972725">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1467B75B" w14:textId="77777777" w:rsidR="00972725" w:rsidRDefault="00972725" w:rsidP="00972725">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="002E50A9">
+    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="00972725">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00330C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="000C4B05">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="002E50A9">
-[...23 lines deleted...]
-    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="002E50A9">
+    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6A169A" w14:textId="6BC2B2D5" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="002E50A9">
+    <w:p w14:paraId="5A6A169A" w14:textId="6BC2B2D5" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2064,51 +2087,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="007C3BD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="002E50A9">
+    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="000C4B05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
@@ -2159,51 +2182,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="5FAAECB0" w14:textId="77777777" w:rsidR="008161BB" w:rsidRPr="004D6885" w:rsidRDefault="008161BB">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -2353,51 +2376,51 @@
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2220935E" w14:textId="77777777" w:rsidR="00455CCE" w:rsidRDefault="00455CCE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="76DDED1B" w14:textId="77777777" w:rsidR="00455CCE" w:rsidRDefault="00455CCE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="78724812" w14:textId="77777777" w:rsidR="00455CCE" w:rsidRDefault="00455CCE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="00455CCE">
+  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="00972725">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="309117F0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -3343,53 +3366,53 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -3441,50 +3464,51 @@
     <w:rsid w:val="0008113D"/>
     <w:rsid w:val="00081A2B"/>
     <w:rsid w:val="00083DC1"/>
     <w:rsid w:val="00087403"/>
     <w:rsid w:val="0009059F"/>
     <w:rsid w:val="00090C7D"/>
     <w:rsid w:val="00092E9C"/>
     <w:rsid w:val="00093320"/>
     <w:rsid w:val="00093532"/>
     <w:rsid w:val="00093DEA"/>
     <w:rsid w:val="0009461B"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A0223"/>
     <w:rsid w:val="000A1313"/>
     <w:rsid w:val="000A305E"/>
     <w:rsid w:val="000A696E"/>
     <w:rsid w:val="000A7B14"/>
     <w:rsid w:val="000B5773"/>
     <w:rsid w:val="000C1D54"/>
     <w:rsid w:val="000C244E"/>
     <w:rsid w:val="000C2B84"/>
     <w:rsid w:val="000C367E"/>
     <w:rsid w:val="000C3D30"/>
     <w:rsid w:val="000C4419"/>
+    <w:rsid w:val="000C4B05"/>
     <w:rsid w:val="000C4E74"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6376"/>
     <w:rsid w:val="000E0B79"/>
     <w:rsid w:val="000E18B0"/>
     <w:rsid w:val="000F1F76"/>
     <w:rsid w:val="000F4339"/>
     <w:rsid w:val="000F465D"/>
     <w:rsid w:val="001005F6"/>
     <w:rsid w:val="00101869"/>
     <w:rsid w:val="001023CC"/>
     <w:rsid w:val="001053F3"/>
     <w:rsid w:val="00106659"/>
     <w:rsid w:val="00111460"/>
     <w:rsid w:val="00111EFD"/>
     <w:rsid w:val="00114B07"/>
     <w:rsid w:val="00114C73"/>
     <w:rsid w:val="001211F5"/>
     <w:rsid w:val="00121393"/>
     <w:rsid w:val="00124393"/>
     <w:rsid w:val="0012535B"/>
     <w:rsid w:val="00131D6E"/>
     <w:rsid w:val="001339C4"/>
     <w:rsid w:val="001342B2"/>
@@ -4116,50 +4140,51 @@
     <w:rsid w:val="00912B07"/>
     <w:rsid w:val="00913538"/>
     <w:rsid w:val="00916510"/>
     <w:rsid w:val="00916B2A"/>
     <w:rsid w:val="00922B9F"/>
     <w:rsid w:val="009234FD"/>
     <w:rsid w:val="009242D4"/>
     <w:rsid w:val="009307A2"/>
     <w:rsid w:val="009326D5"/>
     <w:rsid w:val="00935DC0"/>
     <w:rsid w:val="00936DB3"/>
     <w:rsid w:val="009377AC"/>
     <w:rsid w:val="009412A0"/>
     <w:rsid w:val="00944243"/>
     <w:rsid w:val="0095020E"/>
     <w:rsid w:val="00951D86"/>
     <w:rsid w:val="00951F82"/>
     <w:rsid w:val="00954EB0"/>
     <w:rsid w:val="00955E3D"/>
     <w:rsid w:val="00955FB0"/>
     <w:rsid w:val="00957372"/>
     <w:rsid w:val="009619E2"/>
     <w:rsid w:val="00963596"/>
     <w:rsid w:val="00966DB3"/>
     <w:rsid w:val="00970188"/>
+    <w:rsid w:val="00972725"/>
     <w:rsid w:val="00972C1C"/>
     <w:rsid w:val="009735C0"/>
     <w:rsid w:val="009737C6"/>
     <w:rsid w:val="009765D0"/>
     <w:rsid w:val="00984F47"/>
     <w:rsid w:val="00985648"/>
     <w:rsid w:val="00987497"/>
     <w:rsid w:val="009906BA"/>
     <w:rsid w:val="00990B88"/>
     <w:rsid w:val="00991CF8"/>
     <w:rsid w:val="00992010"/>
     <w:rsid w:val="00994C2B"/>
     <w:rsid w:val="0099757A"/>
     <w:rsid w:val="00997A95"/>
     <w:rsid w:val="009A215A"/>
     <w:rsid w:val="009A2F12"/>
     <w:rsid w:val="009A6BBA"/>
     <w:rsid w:val="009A7927"/>
     <w:rsid w:val="009A7F56"/>
     <w:rsid w:val="009B12B1"/>
     <w:rsid w:val="009B3561"/>
     <w:rsid w:val="009C0624"/>
     <w:rsid w:val="009C23BF"/>
     <w:rsid w:val="009D176F"/>
     <w:rsid w:val="009D28D6"/>
@@ -6189,82 +6214,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACBD3D5C-8B24-41DB-A23D-A554F0525AE9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2062D36-3F35-4A7B-BA12-516990A06805}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>485</Words>
-  <Characters>2915</Characters>
+  <Words>475</Words>
+  <Characters>2944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3394</CharactersWithSpaces>
+  <CharactersWithSpaces>3413</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:subject/>
   <dc:creator>umaddu01</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>