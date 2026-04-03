--- v0 (2025-11-06)
+++ v1 (2026-04-03)
@@ -8,132 +8,132 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5BC9E6C2" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00CA5E73" w:rsidRDefault="00CA5E73" w:rsidP="00843F0B">
+    <w:p w14:paraId="64C5B3E9" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00CA5E73" w:rsidRDefault="00CA5E73" w:rsidP="00613D0E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ERA MOTOR</w:t>
       </w:r>
       <w:r w:rsidR="005D09A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. z o.o.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA6980F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="00167A1D" w:rsidP="00A45E05">
+    <w:p w14:paraId="0F93D753" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="00167A1D" w:rsidP="00613D0E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00CA5E73" w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Strzegomska</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00CA5E73" w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>22a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712473C1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="00092E9C" w:rsidP="00843F0B">
+    <w:p w14:paraId="35B85149" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="00092E9C" w:rsidP="00613D0E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00167A1D" w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -145,127 +145,126 @@
       <w:r w:rsidR="00CA5E73" w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-432</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E799A24" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00CA5E73" w:rsidRDefault="000A1313" w:rsidP="00843F0B">
+    <w:p w14:paraId="7B1337F4" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="00CA5E73" w:rsidRDefault="000A1313" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
-      <w:r w:rsidR="00931DD7">
-[...5 lines deleted...]
-        <w:t>26</w:t>
+      <w:r w:rsidR="00A95B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00055F41" w:rsidRPr="00CA3D8C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00931DD7">
-[...5 lines deleted...]
-        <w:t>marca</w:t>
+      <w:r w:rsidR="00A95B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kwietnia</w:t>
       </w:r>
       <w:r w:rsidR="0010046A" w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="005D09A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1B27A0" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="002E3246" w:rsidP="00836E28">
+    <w:p w14:paraId="2B569510" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="002E3246" w:rsidP="00613D0E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00CA5E73">
         <w:rPr>
@@ -278,176 +277,166 @@
       <w:r w:rsidR="005D09A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="005D09A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECC0914" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="00A45E05" w:rsidP="00843F0B">
+    <w:p w14:paraId="33A13F62" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="00A45E05" w:rsidP="00613D0E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00115862</w:t>
       </w:r>
       <w:r w:rsidR="00CA5E73" w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348529F2" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="005A5110" w:rsidP="00836E28">
+    <w:p w14:paraId="4C0971C3" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA5E73" w:rsidRDefault="005A5110" w:rsidP="00613D0E">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5E73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A6EF0B" w14:textId="77777777" w:rsidR="00A45E05" w:rsidRPr="007E0B5A" w:rsidRDefault="00A45E05" w:rsidP="00836E28">
+    <w:p w14:paraId="215E138B" w14:textId="77777777" w:rsidR="00A45E05" w:rsidRPr="007E0B5A" w:rsidRDefault="00A45E05" w:rsidP="00613D0E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk190944760"/>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zalecenia pokontrolne wydaje się na p</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">odstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
+        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1251</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="662D79CC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F33C7B" w:rsidRDefault="005A5110" w:rsidP="00836E28">
+    <w:p w14:paraId="31207CD6" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F33C7B" w:rsidRDefault="005A5110" w:rsidP="00613D0E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -528,51 +517,69 @@
         </w:rPr>
         <w:t xml:space="preserve">ewidencyjnym </w:t>
       </w:r>
       <w:r w:rsidR="00BC61D9" w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DW/0</w:t>
       </w:r>
       <w:r w:rsidR="00F33C7B" w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>60/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F33C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F33C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="00BC61D9" w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -619,176 +626,176 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F33C7B" w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>432</w:t>
       </w:r>
       <w:r w:rsidRPr="00F33C7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A66A3C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CC7A18" w:rsidRDefault="005A5110" w:rsidP="00843F0B">
+    <w:p w14:paraId="4661E034" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CC7A18" w:rsidRDefault="005A5110" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00468BEB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CC7A18" w:rsidRDefault="005A5110" w:rsidP="00843F0B">
+    <w:p w14:paraId="33E30927" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CC7A18" w:rsidRDefault="005A5110" w:rsidP="00613D0E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D725D43" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CC7A18" w:rsidRDefault="005A5110" w:rsidP="00843F0B">
+    <w:p w14:paraId="27E2E3FA" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CC7A18" w:rsidRDefault="005A5110" w:rsidP="00613D0E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1770913C" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00CC7A18" w:rsidRDefault="005A5110" w:rsidP="00843F0B">
+    <w:p w14:paraId="4650BA3F" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00CC7A18" w:rsidRDefault="005A5110" w:rsidP="00613D0E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54806E02" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="00CC7A18" w:rsidRDefault="00D6574C" w:rsidP="00843F0B">
+    <w:p w14:paraId="2205E738" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="00CC7A18" w:rsidRDefault="00D6574C" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="00553BFF" w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -860,51 +867,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A45E05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00CC7A18">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0919F1" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="00FF014C" w:rsidRDefault="005A5110" w:rsidP="00843F0B">
+    <w:p w14:paraId="57840B23" w14:textId="77777777" w:rsidR="006C6CBC" w:rsidRPr="00FF014C" w:rsidRDefault="005A5110" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF014C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00FF014C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
@@ -1024,51 +1031,51 @@
       <w:r w:rsidR="00843F0B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00FF014C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF014C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E351CE0" w14:textId="77777777" w:rsidR="009C1ECC" w:rsidRPr="00F07C33" w:rsidRDefault="00F07C33" w:rsidP="00836E28">
+    <w:p w14:paraId="7FAC159A" w14:textId="77777777" w:rsidR="009C1ECC" w:rsidRPr="00F07C33" w:rsidRDefault="00F07C33" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07C33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1108,602 +1115,456 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ust. 2 pkt 1 </w:t>
       </w:r>
       <w:r w:rsidR="00386A5C" w:rsidRPr="00397172">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="00386A5C" w:rsidRPr="00386A5C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministra Transportu i Budownictwa z dnia 10 lutego 2006 r. w sprawie szczegółowych wymagań w stosunku do stacji przeprowadzających badania techniczne pojazdów (Dz. U. z 2006 r. Nr 40, poz. 275).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A18D8C" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="00182D3E" w:rsidRDefault="00386A5C" w:rsidP="00386A5C">
+    <w:p w14:paraId="07C5B7A0" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="00182D3E" w:rsidRDefault="00386A5C" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182D3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC01B56" w14:textId="77777777" w:rsidR="00996951" w:rsidRDefault="00386A5C" w:rsidP="00386A5C">
+    <w:p w14:paraId="47222035" w14:textId="77777777" w:rsidR="00393151" w:rsidRPr="00E4276D" w:rsidRDefault="00393151" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="000000"/>
-[...43 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4276D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z uwagi na </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usunięcie ww. nieprawidłowości, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4276D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odstępuję od wydania zaleceń w </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4276D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00996951">
-[...177 lines deleted...]
-        <w:t>wynika, że stan faktyczny nie uległ zmianie po wydaniu przedmiotowej decyzji, odstępuję od sformułowania zaleceń.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zakresie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4276D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="3FB1C6E4" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="009644EF" w:rsidRDefault="00386A5C" w:rsidP="00386A5C">
+    <w:p w14:paraId="7BDEA015" w14:textId="77777777" w:rsidR="00725483" w:rsidRPr="004916DF" w:rsidRDefault="00725483" w:rsidP="00725483">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009644EF">
+      <w:bookmarkStart w:id="2" w:name="_Hlk219362221"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B04FE0" w14:textId="77777777" w:rsidR="00725483" w:rsidRPr="004916DF" w:rsidRDefault="00725483" w:rsidP="00725483">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F4FCCC" w14:textId="77777777" w:rsidR="00725483" w:rsidRDefault="00725483" w:rsidP="00725483">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2227F046" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="00C31932" w:rsidRDefault="00386A5C" w:rsidP="00386A5C">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="5B6F482C" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="00C31932" w:rsidRDefault="00386A5C" w:rsidP="00725483">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31932">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00C31932">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5730B638" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="00C31932" w:rsidRDefault="00386A5C" w:rsidP="00613D0E">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31932">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71395FEE" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="00C31932" w:rsidRDefault="00386A5C" w:rsidP="00386A5C">
-[...23 lines deleted...]
-    <w:p w14:paraId="412217A2" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="009644EF" w:rsidRDefault="00386A5C" w:rsidP="00386A5C">
+    <w:p w14:paraId="02CB7450" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="009644EF" w:rsidRDefault="00386A5C" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F18A87" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="009644EF" w:rsidRDefault="00386A5C" w:rsidP="00386A5C">
+    <w:p w14:paraId="5239DF1A" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="009644EF" w:rsidRDefault="00386A5C" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00931DD7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>45</w:t>
+        <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745C2D5D" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="009644EF" w:rsidRDefault="00386A5C" w:rsidP="00386A5C">
+    <w:p w14:paraId="1130D193" w14:textId="77777777" w:rsidR="00386A5C" w:rsidRPr="009644EF" w:rsidRDefault="00386A5C" w:rsidP="00613D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00386A5C" w:rsidRPr="009644EF" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D361A62" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055">
+    <w:p w14:paraId="52AED6A4" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2249028E" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055">
+    <w:p w14:paraId="32F8CD93" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1A6652B9" w14:textId="77777777" w:rsidR="00F14055" w:rsidRPr="004D6885" w:rsidRDefault="00F14055">
+  <w:p w14:paraId="7BDA9740" w14:textId="77777777" w:rsidR="00F14055" w:rsidRPr="004D6885" w:rsidRDefault="00F14055">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -1759,65 +1620,65 @@
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00541099">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1DCE436B" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055" w:rsidP="00F261E5">
+  <w:p w14:paraId="42D7ABDC" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0CFD17C5" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055" w:rsidP="00F261E5">
+  <w:p w14:paraId="66E8DFC0" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="558DEEF1" wp14:editId="4114655F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5219983A" wp14:editId="3AF1C4DC">
           <wp:extent cx="2044700" cy="749300"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="dane teleadresowe Wydziału Kontroli"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -1825,115 +1686,115 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B49392A" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055">
+    <w:p w14:paraId="3C509F6B" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D184B9A" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055">
+    <w:p w14:paraId="41941543" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="531C8579" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00DD46E7">
+  <w:p w14:paraId="48C631A1" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00725483">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="2F2DA04E">
+      <w:pict w14:anchorId="7CE02961">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6C8AC010" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055" w:rsidP="00A27F20">
+  <w:p w14:paraId="14A22BDC" w14:textId="77777777" w:rsidR="00F14055" w:rsidRDefault="00F14055" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="046B8C35" wp14:editId="2CEE85C0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EA05A23" wp14:editId="28AEB9C6">
           <wp:extent cx="2044700" cy="1824355"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -3180,50 +3041,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="250F6E3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="184ED0BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F7E2326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2E2B1EE"/>
     <w:lvl w:ilvl="0" w:tplc="513CE156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3319,51 +3269,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="378E0DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F796E26E"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3408,51 +3358,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FA14374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F960706A"/>
     <w:lvl w:ilvl="0" w:tplc="172A11F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
@@ -3500,51 +3450,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="448311CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0916FA9C"/>
     <w:lvl w:ilvl="0" w:tplc="D55EF6A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1068"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:strike w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
@@ -3599,51 +3549,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4803601B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="634CE2CA"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3688,51 +3638,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49895BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DDE49FA"/>
     <w:lvl w:ilvl="0" w:tplc="34AC2F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3780,51 +3730,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B06769B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97B0BCA4"/>
     <w:lvl w:ilvl="0" w:tplc="1A30E3EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -3884,51 +3834,51 @@
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E747B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF5CD8EC"/>
     <w:lvl w:ilvl="0" w:tplc="08AE6052">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3973,51 +3923,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512C50A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="367EE504"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1865" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4059,51 +4009,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5465" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6185" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6905" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C8039E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF7E9DB8"/>
     <w:lvl w:ilvl="0" w:tplc="FF1C98CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4148,51 +4098,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E75920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA882B3E"/>
     <w:lvl w:ilvl="0" w:tplc="142A0002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4268,51 +4218,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59CD5CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5D06248"/>
     <w:lvl w:ilvl="0" w:tplc="E2C8A02A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4360,51 +4310,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A82717A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99642E98"/>
     <w:lvl w:ilvl="0" w:tplc="9F70292A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4452,51 +4402,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="609D349B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65A4E1E2"/>
     <w:lvl w:ilvl="0" w:tplc="2DA46638">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4541,51 +4491,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FC55DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0AE0CD6"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4630,51 +4580,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE3557B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8745EFE"/>
     <w:lvl w:ilvl="0" w:tplc="7AA80BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4722,51 +4672,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="734B6169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5763BEA"/>
     <w:lvl w:ilvl="0" w:tplc="6802A8FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -4817,51 +4767,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="752739C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25EC4FC8"/>
     <w:lvl w:ilvl="0" w:tplc="BEA2F5EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4906,51 +4856,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761A0668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D80419E"/>
     <w:lvl w:ilvl="0" w:tplc="9B46481A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4995,51 +4945,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="762078B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="120E0CEA"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5084,51 +5034,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C2B4B6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB24B7B2"/>
     <w:lvl w:ilvl="0" w:tplc="FA4CF60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5173,51 +5123,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D697AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65A4E1E2"/>
     <w:lvl w:ilvl="0" w:tplc="2DA46638">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5272,157 +5222,160 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="32">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5458,51 +5411,50 @@
     <w:rsid w:val="00064235"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00070ACA"/>
     <w:rsid w:val="00071731"/>
     <w:rsid w:val="00072CCE"/>
     <w:rsid w:val="00080DA3"/>
     <w:rsid w:val="0008113D"/>
     <w:rsid w:val="00081A2B"/>
     <w:rsid w:val="00083DC1"/>
     <w:rsid w:val="00087403"/>
     <w:rsid w:val="0009059F"/>
     <w:rsid w:val="00090C7D"/>
     <w:rsid w:val="00092E9C"/>
     <w:rsid w:val="00093320"/>
     <w:rsid w:val="00093532"/>
     <w:rsid w:val="00093DEA"/>
     <w:rsid w:val="0009461B"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A1313"/>
     <w:rsid w:val="000A305E"/>
     <w:rsid w:val="000A384B"/>
     <w:rsid w:val="000A696E"/>
     <w:rsid w:val="000A7B14"/>
     <w:rsid w:val="000B5773"/>
-    <w:rsid w:val="000B6A29"/>
     <w:rsid w:val="000C1D54"/>
     <w:rsid w:val="000C244E"/>
     <w:rsid w:val="000C2B84"/>
     <w:rsid w:val="000C3D30"/>
     <w:rsid w:val="000C4419"/>
     <w:rsid w:val="000C4E74"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6376"/>
     <w:rsid w:val="000E0B79"/>
     <w:rsid w:val="000E2030"/>
     <w:rsid w:val="000F1333"/>
     <w:rsid w:val="000F1F76"/>
     <w:rsid w:val="000F465D"/>
     <w:rsid w:val="0010046A"/>
     <w:rsid w:val="001005F6"/>
     <w:rsid w:val="00101869"/>
     <w:rsid w:val="001023CC"/>
     <w:rsid w:val="00106659"/>
     <w:rsid w:val="00111460"/>
     <w:rsid w:val="00111EFD"/>
     <w:rsid w:val="00114C73"/>
     <w:rsid w:val="001211F5"/>
     <w:rsid w:val="00121393"/>
     <w:rsid w:val="00124393"/>
@@ -5564,50 +5516,51 @@
     <w:rsid w:val="001E7E0E"/>
     <w:rsid w:val="001F3DB0"/>
     <w:rsid w:val="001F6EAC"/>
     <w:rsid w:val="00200060"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="00203AAF"/>
     <w:rsid w:val="00206ECE"/>
     <w:rsid w:val="0021357D"/>
     <w:rsid w:val="00214161"/>
     <w:rsid w:val="0022002F"/>
     <w:rsid w:val="00230D3F"/>
     <w:rsid w:val="0023785D"/>
     <w:rsid w:val="002401C3"/>
     <w:rsid w:val="002406D8"/>
     <w:rsid w:val="002406DF"/>
     <w:rsid w:val="002462C6"/>
     <w:rsid w:val="00247547"/>
     <w:rsid w:val="002529A6"/>
     <w:rsid w:val="00253D31"/>
     <w:rsid w:val="00256655"/>
     <w:rsid w:val="00262C25"/>
     <w:rsid w:val="00263413"/>
     <w:rsid w:val="00263721"/>
     <w:rsid w:val="00264962"/>
     <w:rsid w:val="002654C8"/>
+    <w:rsid w:val="00266CF1"/>
     <w:rsid w:val="00267EF1"/>
     <w:rsid w:val="00270374"/>
     <w:rsid w:val="002711A6"/>
     <w:rsid w:val="002715DE"/>
     <w:rsid w:val="002734F9"/>
     <w:rsid w:val="00280E8D"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="0028127E"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="00285238"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="00286940"/>
     <w:rsid w:val="00293D4E"/>
     <w:rsid w:val="00293DAF"/>
     <w:rsid w:val="0029592E"/>
     <w:rsid w:val="002970A6"/>
     <w:rsid w:val="002A1128"/>
     <w:rsid w:val="002A4870"/>
     <w:rsid w:val="002A4978"/>
     <w:rsid w:val="002B1286"/>
     <w:rsid w:val="002B1EDE"/>
     <w:rsid w:val="002B4174"/>
     <w:rsid w:val="002B596F"/>
     <w:rsid w:val="002B5DD2"/>
     <w:rsid w:val="002B6140"/>
@@ -5654,50 +5607,51 @@
     <w:rsid w:val="003379D5"/>
     <w:rsid w:val="00340A6B"/>
     <w:rsid w:val="00342A75"/>
     <w:rsid w:val="003431B1"/>
     <w:rsid w:val="00343F1F"/>
     <w:rsid w:val="0034465B"/>
     <w:rsid w:val="00344881"/>
     <w:rsid w:val="003448F7"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="00347633"/>
     <w:rsid w:val="00352B97"/>
     <w:rsid w:val="00354846"/>
     <w:rsid w:val="00357006"/>
     <w:rsid w:val="00366700"/>
     <w:rsid w:val="00367D25"/>
     <w:rsid w:val="00372260"/>
     <w:rsid w:val="00374A21"/>
     <w:rsid w:val="0037506B"/>
     <w:rsid w:val="00376290"/>
     <w:rsid w:val="003770CC"/>
     <w:rsid w:val="0037749B"/>
     <w:rsid w:val="0038348B"/>
     <w:rsid w:val="003854FD"/>
     <w:rsid w:val="00386A5C"/>
     <w:rsid w:val="00387CEB"/>
+    <w:rsid w:val="00393151"/>
     <w:rsid w:val="00393EC9"/>
     <w:rsid w:val="003947DC"/>
     <w:rsid w:val="0039738E"/>
     <w:rsid w:val="003A4C12"/>
     <w:rsid w:val="003A59F1"/>
     <w:rsid w:val="003A65ED"/>
     <w:rsid w:val="003A6AE1"/>
     <w:rsid w:val="003A6CCA"/>
     <w:rsid w:val="003A7305"/>
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0D14"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B2E86"/>
     <w:rsid w:val="003B34E6"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003C07C0"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D2201"/>
     <w:rsid w:val="003D40D2"/>
     <w:rsid w:val="003D6575"/>
     <w:rsid w:val="003D7DFA"/>
     <w:rsid w:val="003E1181"/>
     <w:rsid w:val="003E3C91"/>
     <w:rsid w:val="003E5063"/>
     <w:rsid w:val="003E5874"/>
@@ -5793,50 +5747,51 @@
     <w:rsid w:val="004F1D79"/>
     <w:rsid w:val="004F2B21"/>
     <w:rsid w:val="004F36DE"/>
     <w:rsid w:val="004F5676"/>
     <w:rsid w:val="004F6308"/>
     <w:rsid w:val="00510522"/>
     <w:rsid w:val="00510731"/>
     <w:rsid w:val="00516D1D"/>
     <w:rsid w:val="00516D90"/>
     <w:rsid w:val="00517264"/>
     <w:rsid w:val="00522848"/>
     <w:rsid w:val="0052449D"/>
     <w:rsid w:val="00524F70"/>
     <w:rsid w:val="00525967"/>
     <w:rsid w:val="00527DBA"/>
     <w:rsid w:val="00533FE5"/>
     <w:rsid w:val="00535B52"/>
     <w:rsid w:val="00540D73"/>
     <w:rsid w:val="00541099"/>
     <w:rsid w:val="00541F6B"/>
     <w:rsid w:val="005429B8"/>
     <w:rsid w:val="00542A9A"/>
     <w:rsid w:val="00542B76"/>
     <w:rsid w:val="00543DD4"/>
     <w:rsid w:val="00544A63"/>
+    <w:rsid w:val="005465F9"/>
     <w:rsid w:val="00547727"/>
     <w:rsid w:val="00552475"/>
     <w:rsid w:val="00553BFF"/>
     <w:rsid w:val="00554AA1"/>
     <w:rsid w:val="00556022"/>
     <w:rsid w:val="0055648A"/>
     <w:rsid w:val="00557AB9"/>
     <w:rsid w:val="0056091D"/>
     <w:rsid w:val="0056498C"/>
     <w:rsid w:val="00571202"/>
     <w:rsid w:val="0057301B"/>
     <w:rsid w:val="00574956"/>
     <w:rsid w:val="005755B3"/>
     <w:rsid w:val="00576414"/>
     <w:rsid w:val="00580B15"/>
     <w:rsid w:val="0058250F"/>
     <w:rsid w:val="00586C9A"/>
     <w:rsid w:val="0058790F"/>
     <w:rsid w:val="00587E86"/>
     <w:rsid w:val="00592FD6"/>
     <w:rsid w:val="00595421"/>
     <w:rsid w:val="00597327"/>
     <w:rsid w:val="005975FB"/>
     <w:rsid w:val="005A0002"/>
     <w:rsid w:val="005A3893"/>
@@ -5847,50 +5802,51 @@
     <w:rsid w:val="005B0902"/>
     <w:rsid w:val="005B0D6F"/>
     <w:rsid w:val="005B28DB"/>
     <w:rsid w:val="005B3BA1"/>
     <w:rsid w:val="005B5808"/>
     <w:rsid w:val="005B6176"/>
     <w:rsid w:val="005B71F2"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005C5EA1"/>
     <w:rsid w:val="005C788E"/>
     <w:rsid w:val="005D09A2"/>
     <w:rsid w:val="005D0D3A"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005E0F2B"/>
     <w:rsid w:val="005F1959"/>
     <w:rsid w:val="005F2D9C"/>
     <w:rsid w:val="005F3B82"/>
     <w:rsid w:val="005F4577"/>
     <w:rsid w:val="00604C71"/>
     <w:rsid w:val="00606267"/>
     <w:rsid w:val="00606FAD"/>
     <w:rsid w:val="0060714C"/>
     <w:rsid w:val="00610F91"/>
     <w:rsid w:val="0061113A"/>
     <w:rsid w:val="0061318F"/>
+    <w:rsid w:val="00613D0E"/>
     <w:rsid w:val="00614CEF"/>
     <w:rsid w:val="0062621D"/>
     <w:rsid w:val="006269FF"/>
     <w:rsid w:val="00632064"/>
     <w:rsid w:val="0063280E"/>
     <w:rsid w:val="006333C8"/>
     <w:rsid w:val="00635E26"/>
     <w:rsid w:val="006427EA"/>
     <w:rsid w:val="00647E67"/>
     <w:rsid w:val="0065033E"/>
     <w:rsid w:val="006532BF"/>
     <w:rsid w:val="00654525"/>
     <w:rsid w:val="00654626"/>
     <w:rsid w:val="006551FA"/>
     <w:rsid w:val="00656532"/>
     <w:rsid w:val="0065731A"/>
     <w:rsid w:val="00660901"/>
     <w:rsid w:val="0066124A"/>
     <w:rsid w:val="00661CF9"/>
     <w:rsid w:val="00661F7F"/>
     <w:rsid w:val="00663469"/>
     <w:rsid w:val="00664D48"/>
     <w:rsid w:val="00665BBE"/>
     <w:rsid w:val="00673737"/>
     <w:rsid w:val="0067548B"/>
@@ -5899,71 +5855,74 @@
     <w:rsid w:val="006779AD"/>
     <w:rsid w:val="006804F8"/>
     <w:rsid w:val="0068323B"/>
     <w:rsid w:val="00684436"/>
     <w:rsid w:val="0068468F"/>
     <w:rsid w:val="0068671D"/>
     <w:rsid w:val="00690679"/>
     <w:rsid w:val="0069199D"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="006942AB"/>
     <w:rsid w:val="0069500B"/>
     <w:rsid w:val="00695FA7"/>
     <w:rsid w:val="006968E6"/>
     <w:rsid w:val="006971C9"/>
     <w:rsid w:val="00697883"/>
     <w:rsid w:val="006A41BB"/>
     <w:rsid w:val="006A72EA"/>
     <w:rsid w:val="006A794D"/>
     <w:rsid w:val="006B2459"/>
     <w:rsid w:val="006B52C0"/>
     <w:rsid w:val="006B54DB"/>
     <w:rsid w:val="006C3FFE"/>
     <w:rsid w:val="006C6CBC"/>
     <w:rsid w:val="006E16BD"/>
     <w:rsid w:val="006E1D59"/>
+    <w:rsid w:val="006E239D"/>
     <w:rsid w:val="006E3AE2"/>
     <w:rsid w:val="006E3EB7"/>
     <w:rsid w:val="006E6780"/>
     <w:rsid w:val="006F010B"/>
     <w:rsid w:val="006F032F"/>
     <w:rsid w:val="006F3DFA"/>
     <w:rsid w:val="006F42CA"/>
     <w:rsid w:val="006F6A33"/>
     <w:rsid w:val="006F6F2A"/>
     <w:rsid w:val="006F70B4"/>
     <w:rsid w:val="00701FA2"/>
     <w:rsid w:val="00702B89"/>
     <w:rsid w:val="00713E80"/>
     <w:rsid w:val="00714402"/>
+    <w:rsid w:val="00715768"/>
     <w:rsid w:val="00716AEC"/>
     <w:rsid w:val="00720B00"/>
     <w:rsid w:val="0072134D"/>
     <w:rsid w:val="00722ABC"/>
     <w:rsid w:val="00722E66"/>
     <w:rsid w:val="0072513F"/>
     <w:rsid w:val="007252FA"/>
+    <w:rsid w:val="00725483"/>
     <w:rsid w:val="00726B34"/>
     <w:rsid w:val="00730290"/>
     <w:rsid w:val="00732532"/>
     <w:rsid w:val="007328D3"/>
     <w:rsid w:val="007337C3"/>
     <w:rsid w:val="007357E0"/>
     <w:rsid w:val="00745E0E"/>
     <w:rsid w:val="00750143"/>
     <w:rsid w:val="00750B2A"/>
     <w:rsid w:val="007619ED"/>
     <w:rsid w:val="0076203E"/>
     <w:rsid w:val="007642A0"/>
     <w:rsid w:val="00765A5A"/>
     <w:rsid w:val="00766828"/>
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="00774852"/>
     <w:rsid w:val="00775161"/>
     <w:rsid w:val="0077605E"/>
     <w:rsid w:val="00777F63"/>
     <w:rsid w:val="007832CB"/>
     <w:rsid w:val="00784C0D"/>
     <w:rsid w:val="0078742A"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="00790028"/>
     <w:rsid w:val="00790DAA"/>
@@ -6044,79 +6003,78 @@
     <w:rsid w:val="008D0CE5"/>
     <w:rsid w:val="008D52CA"/>
     <w:rsid w:val="008D5425"/>
     <w:rsid w:val="008D60F9"/>
     <w:rsid w:val="008E457C"/>
     <w:rsid w:val="008E770B"/>
     <w:rsid w:val="008F182C"/>
     <w:rsid w:val="008F2632"/>
     <w:rsid w:val="008F2678"/>
     <w:rsid w:val="008F7D65"/>
     <w:rsid w:val="00900FE6"/>
     <w:rsid w:val="009027CD"/>
     <w:rsid w:val="009030B9"/>
     <w:rsid w:val="009049D5"/>
     <w:rsid w:val="0090510D"/>
     <w:rsid w:val="00911BF6"/>
     <w:rsid w:val="00912B07"/>
     <w:rsid w:val="00913538"/>
     <w:rsid w:val="00915E2B"/>
     <w:rsid w:val="00916510"/>
     <w:rsid w:val="00916B2A"/>
     <w:rsid w:val="00922B9F"/>
     <w:rsid w:val="009234FD"/>
     <w:rsid w:val="009242D4"/>
     <w:rsid w:val="009307A2"/>
-    <w:rsid w:val="00931DD7"/>
     <w:rsid w:val="009326D5"/>
     <w:rsid w:val="00935DC0"/>
     <w:rsid w:val="00936DB3"/>
     <w:rsid w:val="00944243"/>
     <w:rsid w:val="0094630E"/>
     <w:rsid w:val="0094734D"/>
     <w:rsid w:val="0095020E"/>
     <w:rsid w:val="00951D86"/>
     <w:rsid w:val="00951F82"/>
     <w:rsid w:val="00954EB0"/>
     <w:rsid w:val="00955E3D"/>
     <w:rsid w:val="00957372"/>
     <w:rsid w:val="009619E2"/>
     <w:rsid w:val="00963596"/>
     <w:rsid w:val="00970188"/>
     <w:rsid w:val="00972C1C"/>
     <w:rsid w:val="009735C0"/>
     <w:rsid w:val="009737C6"/>
     <w:rsid w:val="009765D0"/>
     <w:rsid w:val="00981ACB"/>
     <w:rsid w:val="00984F47"/>
     <w:rsid w:val="00985648"/>
+    <w:rsid w:val="0099010B"/>
     <w:rsid w:val="009906BA"/>
     <w:rsid w:val="00990B88"/>
     <w:rsid w:val="00991CF8"/>
     <w:rsid w:val="00992010"/>
     <w:rsid w:val="00994C2B"/>
-    <w:rsid w:val="00996951"/>
     <w:rsid w:val="0099757A"/>
     <w:rsid w:val="00997A95"/>
     <w:rsid w:val="009A215A"/>
     <w:rsid w:val="009A2F12"/>
     <w:rsid w:val="009A7927"/>
     <w:rsid w:val="009A7F56"/>
     <w:rsid w:val="009B12B1"/>
     <w:rsid w:val="009B3561"/>
     <w:rsid w:val="009B4079"/>
     <w:rsid w:val="009C0624"/>
     <w:rsid w:val="009C1ECC"/>
     <w:rsid w:val="009C23BF"/>
     <w:rsid w:val="009D176F"/>
     <w:rsid w:val="009D28D6"/>
     <w:rsid w:val="009D49A6"/>
     <w:rsid w:val="009D6C9B"/>
     <w:rsid w:val="009D7A9D"/>
     <w:rsid w:val="009E02BE"/>
     <w:rsid w:val="009E0326"/>
     <w:rsid w:val="009E3DFC"/>
     <w:rsid w:val="009E4D89"/>
     <w:rsid w:val="009F0AEF"/>
     <w:rsid w:val="009F2CDE"/>
     <w:rsid w:val="009F3B01"/>
     <w:rsid w:val="009F41CC"/>
@@ -6136,81 +6094,81 @@
     <w:rsid w:val="00A27A86"/>
     <w:rsid w:val="00A27F20"/>
     <w:rsid w:val="00A33314"/>
     <w:rsid w:val="00A33FBB"/>
     <w:rsid w:val="00A36660"/>
     <w:rsid w:val="00A40591"/>
     <w:rsid w:val="00A407CF"/>
     <w:rsid w:val="00A45E05"/>
     <w:rsid w:val="00A53A36"/>
     <w:rsid w:val="00A55130"/>
     <w:rsid w:val="00A567CF"/>
     <w:rsid w:val="00A57313"/>
     <w:rsid w:val="00A60A5E"/>
     <w:rsid w:val="00A624F2"/>
     <w:rsid w:val="00A63A7D"/>
     <w:rsid w:val="00A65961"/>
     <w:rsid w:val="00A66A3A"/>
     <w:rsid w:val="00A67232"/>
     <w:rsid w:val="00A7170F"/>
     <w:rsid w:val="00A76B73"/>
     <w:rsid w:val="00A816F2"/>
     <w:rsid w:val="00A82041"/>
     <w:rsid w:val="00A8239C"/>
     <w:rsid w:val="00A86CC3"/>
     <w:rsid w:val="00A86D58"/>
+    <w:rsid w:val="00A95B19"/>
     <w:rsid w:val="00AA0703"/>
     <w:rsid w:val="00AA1CFA"/>
     <w:rsid w:val="00AA36A4"/>
     <w:rsid w:val="00AA4155"/>
     <w:rsid w:val="00AA703B"/>
     <w:rsid w:val="00AB02A8"/>
     <w:rsid w:val="00AB56BE"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rsid w:val="00AC10B7"/>
     <w:rsid w:val="00AC3E16"/>
     <w:rsid w:val="00AD1C03"/>
     <w:rsid w:val="00AD20B3"/>
     <w:rsid w:val="00AD5BAD"/>
     <w:rsid w:val="00AD7B78"/>
     <w:rsid w:val="00AF0659"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF26D3"/>
     <w:rsid w:val="00AF27D4"/>
     <w:rsid w:val="00AF2BBF"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B033FB"/>
     <w:rsid w:val="00B04200"/>
     <w:rsid w:val="00B06917"/>
     <w:rsid w:val="00B06945"/>
     <w:rsid w:val="00B0696D"/>
     <w:rsid w:val="00B07E4B"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B13610"/>
     <w:rsid w:val="00B14745"/>
     <w:rsid w:val="00B14A5E"/>
-    <w:rsid w:val="00B16870"/>
     <w:rsid w:val="00B20E1E"/>
     <w:rsid w:val="00B224FC"/>
     <w:rsid w:val="00B278EC"/>
     <w:rsid w:val="00B332EB"/>
     <w:rsid w:val="00B34FC8"/>
     <w:rsid w:val="00B473E2"/>
     <w:rsid w:val="00B643AB"/>
     <w:rsid w:val="00B73AF4"/>
     <w:rsid w:val="00B7613D"/>
     <w:rsid w:val="00B8102C"/>
     <w:rsid w:val="00B81755"/>
     <w:rsid w:val="00B81B31"/>
     <w:rsid w:val="00B81CAF"/>
     <w:rsid w:val="00B8401D"/>
     <w:rsid w:val="00B84A48"/>
     <w:rsid w:val="00B85FBC"/>
     <w:rsid w:val="00B87835"/>
     <w:rsid w:val="00B906E7"/>
     <w:rsid w:val="00B91985"/>
     <w:rsid w:val="00B929B7"/>
     <w:rsid w:val="00B931E9"/>
     <w:rsid w:val="00B979F4"/>
     <w:rsid w:val="00BA1067"/>
     <w:rsid w:val="00BB2924"/>
     <w:rsid w:val="00BB2EB0"/>
@@ -6229,57 +6187,57 @@
     <w:rsid w:val="00BE5044"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BE57F0"/>
     <w:rsid w:val="00C01E4B"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03C66"/>
     <w:rsid w:val="00C03F70"/>
     <w:rsid w:val="00C11061"/>
     <w:rsid w:val="00C11A61"/>
     <w:rsid w:val="00C12444"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C25986"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C339FC"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C41AE5"/>
     <w:rsid w:val="00C444AD"/>
     <w:rsid w:val="00C45412"/>
     <w:rsid w:val="00C45D6A"/>
     <w:rsid w:val="00C46382"/>
     <w:rsid w:val="00C46432"/>
     <w:rsid w:val="00C46A62"/>
     <w:rsid w:val="00C518E8"/>
     <w:rsid w:val="00C53C41"/>
+    <w:rsid w:val="00C54339"/>
     <w:rsid w:val="00C55EF5"/>
     <w:rsid w:val="00C6173B"/>
     <w:rsid w:val="00C620B5"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C6486F"/>
     <w:rsid w:val="00C66DEB"/>
-    <w:rsid w:val="00C70BD0"/>
     <w:rsid w:val="00C71233"/>
     <w:rsid w:val="00C718C8"/>
     <w:rsid w:val="00C73B5F"/>
     <w:rsid w:val="00C74E7C"/>
     <w:rsid w:val="00C77119"/>
     <w:rsid w:val="00C80358"/>
     <w:rsid w:val="00C86F93"/>
     <w:rsid w:val="00C95B78"/>
     <w:rsid w:val="00C96C94"/>
     <w:rsid w:val="00CA00A9"/>
     <w:rsid w:val="00CA11F0"/>
     <w:rsid w:val="00CA1D09"/>
     <w:rsid w:val="00CA3621"/>
     <w:rsid w:val="00CA3D8C"/>
     <w:rsid w:val="00CA563F"/>
     <w:rsid w:val="00CA5A32"/>
     <w:rsid w:val="00CA5D64"/>
     <w:rsid w:val="00CA5E73"/>
     <w:rsid w:val="00CA7A59"/>
     <w:rsid w:val="00CB1EB1"/>
     <w:rsid w:val="00CB29D2"/>
     <w:rsid w:val="00CB317B"/>
     <w:rsid w:val="00CB3E99"/>
     <w:rsid w:val="00CB42D6"/>
     <w:rsid w:val="00CB45F2"/>
@@ -6302,104 +6260,100 @@
     <w:rsid w:val="00CE1FFA"/>
     <w:rsid w:val="00CE2164"/>
     <w:rsid w:val="00CE2B57"/>
     <w:rsid w:val="00CE3558"/>
     <w:rsid w:val="00CE6005"/>
     <w:rsid w:val="00CE6296"/>
     <w:rsid w:val="00CE707C"/>
     <w:rsid w:val="00CE78EC"/>
     <w:rsid w:val="00CF2E59"/>
     <w:rsid w:val="00CF5FF2"/>
     <w:rsid w:val="00CF6BE8"/>
     <w:rsid w:val="00D0374A"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D13B7E"/>
     <w:rsid w:val="00D14956"/>
     <w:rsid w:val="00D163A1"/>
     <w:rsid w:val="00D2014D"/>
     <w:rsid w:val="00D21B47"/>
     <w:rsid w:val="00D21FDF"/>
     <w:rsid w:val="00D23966"/>
     <w:rsid w:val="00D24160"/>
     <w:rsid w:val="00D27931"/>
     <w:rsid w:val="00D33992"/>
-    <w:rsid w:val="00D34E2B"/>
     <w:rsid w:val="00D34F71"/>
     <w:rsid w:val="00D35A1A"/>
     <w:rsid w:val="00D37446"/>
     <w:rsid w:val="00D415C7"/>
     <w:rsid w:val="00D42231"/>
     <w:rsid w:val="00D4495E"/>
     <w:rsid w:val="00D52382"/>
     <w:rsid w:val="00D52674"/>
     <w:rsid w:val="00D53847"/>
     <w:rsid w:val="00D54CDA"/>
     <w:rsid w:val="00D55322"/>
     <w:rsid w:val="00D61788"/>
     <w:rsid w:val="00D627A1"/>
     <w:rsid w:val="00D6574C"/>
     <w:rsid w:val="00D67D09"/>
     <w:rsid w:val="00D710BE"/>
-    <w:rsid w:val="00D72140"/>
     <w:rsid w:val="00D77621"/>
     <w:rsid w:val="00D81AFC"/>
     <w:rsid w:val="00D82DF9"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D862D0"/>
     <w:rsid w:val="00D87DEE"/>
     <w:rsid w:val="00D92FF4"/>
     <w:rsid w:val="00D94580"/>
     <w:rsid w:val="00D94676"/>
     <w:rsid w:val="00D9468D"/>
     <w:rsid w:val="00D94AAC"/>
     <w:rsid w:val="00DA26FA"/>
     <w:rsid w:val="00DA3288"/>
     <w:rsid w:val="00DA406A"/>
     <w:rsid w:val="00DA4E3A"/>
     <w:rsid w:val="00DA5463"/>
     <w:rsid w:val="00DA798A"/>
     <w:rsid w:val="00DB4662"/>
     <w:rsid w:val="00DB4778"/>
     <w:rsid w:val="00DB5698"/>
     <w:rsid w:val="00DB68EF"/>
     <w:rsid w:val="00DB6C5B"/>
     <w:rsid w:val="00DB6E9C"/>
     <w:rsid w:val="00DB7458"/>
     <w:rsid w:val="00DB74EE"/>
     <w:rsid w:val="00DC191D"/>
     <w:rsid w:val="00DC595C"/>
     <w:rsid w:val="00DC6BC3"/>
     <w:rsid w:val="00DC70CF"/>
     <w:rsid w:val="00DD119B"/>
     <w:rsid w:val="00DD1F6E"/>
-    <w:rsid w:val="00DD46E7"/>
     <w:rsid w:val="00DD5200"/>
     <w:rsid w:val="00DD6960"/>
     <w:rsid w:val="00DD7CFB"/>
-    <w:rsid w:val="00DD7D19"/>
     <w:rsid w:val="00DE2A9D"/>
     <w:rsid w:val="00DE2C9D"/>
     <w:rsid w:val="00DE554F"/>
     <w:rsid w:val="00DE59AF"/>
     <w:rsid w:val="00DF0AF9"/>
     <w:rsid w:val="00DF1A70"/>
     <w:rsid w:val="00E014CF"/>
     <w:rsid w:val="00E023E8"/>
     <w:rsid w:val="00E11970"/>
     <w:rsid w:val="00E13808"/>
     <w:rsid w:val="00E14DD7"/>
     <w:rsid w:val="00E2233C"/>
     <w:rsid w:val="00E23566"/>
     <w:rsid w:val="00E2446C"/>
     <w:rsid w:val="00E2568D"/>
     <w:rsid w:val="00E25E6A"/>
     <w:rsid w:val="00E30044"/>
     <w:rsid w:val="00E31CF8"/>
     <w:rsid w:val="00E35A19"/>
     <w:rsid w:val="00E35E65"/>
     <w:rsid w:val="00E36B78"/>
     <w:rsid w:val="00E37AC3"/>
     <w:rsid w:val="00E428E6"/>
     <w:rsid w:val="00E45226"/>
     <w:rsid w:val="00E4525D"/>
@@ -6464,146 +6418,147 @@
     <w:rsid w:val="00F440E2"/>
     <w:rsid w:val="00F444A6"/>
     <w:rsid w:val="00F46879"/>
     <w:rsid w:val="00F476DD"/>
     <w:rsid w:val="00F508F7"/>
     <w:rsid w:val="00F55C38"/>
     <w:rsid w:val="00F62A7F"/>
     <w:rsid w:val="00F6370D"/>
     <w:rsid w:val="00F65B37"/>
     <w:rsid w:val="00F7175E"/>
     <w:rsid w:val="00F71B29"/>
     <w:rsid w:val="00F73F1F"/>
     <w:rsid w:val="00F759BE"/>
     <w:rsid w:val="00F761C2"/>
     <w:rsid w:val="00F77A2D"/>
     <w:rsid w:val="00F77EF5"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F806D0"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F82B5B"/>
     <w:rsid w:val="00F83D9D"/>
     <w:rsid w:val="00F8530D"/>
     <w:rsid w:val="00F8665E"/>
     <w:rsid w:val="00F92DEE"/>
     <w:rsid w:val="00F9592E"/>
+    <w:rsid w:val="00FA1245"/>
     <w:rsid w:val="00FB2946"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC6013"/>
     <w:rsid w:val="00FC6122"/>
     <w:rsid w:val="00FC7998"/>
     <w:rsid w:val="00FD2C64"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD70E4"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FE50D8"/>
     <w:rsid w:val="00FE5B1A"/>
     <w:rsid w:val="00FF014C"/>
     <w:rsid w:val="00FF1769"/>
     <w:rsid w:val="00FF1C3C"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF3FDF"/>
     <w:rsid w:val="00FF4B40"/>
     <w:rsid w:val="00FF506B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="734AD4EE"/>
+  <w14:docId w14:val="468A5BF9"/>
   <w15:docId w15:val="{96A4AC54-235A-4111-ADB9-0ABF222187C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7127,50 +7082,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00F261E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17Zalaczniki">
     <w:name w:val="@17.Zalaczniki"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="18Zalacznikilista"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00022A1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Instytucja1">
     <w:name w:val="@01.Instytucja1"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="02Instytucja2"/>
     <w:rsid w:val="00D627A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04StanowiskoAdresata">
     <w:name w:val="@04.StanowiskoAdresata"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="003F20D6"/>
@@ -7253,50 +7209,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
@@ -7421,104 +7378,50 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
     <w:name w:val="Tekst podstawowy Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy"/>
     <w:rsid w:val="007D65B4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indeks">
     <w:name w:val="Indeks"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007D65B4"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
-    </w:rPr>
-[...52 lines deleted...]
-      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="325864955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1245143541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -8245,79 +8148,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1558DD0D-E947-4B40-9C2D-AF29216201F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35A444E7-F6D0-4559-9228-0063490C7A6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>339</Words>
-  <Characters>2177</Characters>
+  <Words>307</Words>
+  <Characters>1939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2511</CharactersWithSpaces>
+  <CharactersWithSpaces>2242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>