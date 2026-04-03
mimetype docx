--- v0 (2025-12-06)
+++ v1 (2026-04-03)
@@ -8,132 +8,132 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="008C4792" w:rsidRPr="00BB5581" w:rsidRDefault="00F212FF" w:rsidP="004775DB">
+    <w:p w:rsidR="008C4792" w:rsidRPr="00BB5581" w:rsidRDefault="00F212FF" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MS AUTOSPORT</w:t>
       </w:r>
       <w:r w:rsidR="004A7792" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. z o. o.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="00C01E4B" w:rsidP="004775DB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="00C01E4B" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00F212FF" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Buforowa</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F212FF" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="00092E9C" w:rsidP="004775DB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="00092E9C" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000767CB" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -153,55 +153,54 @@
       <w:r w:rsidR="00F212FF" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>131</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1313" w:rsidRPr="00BB5581" w:rsidRDefault="000A1313" w:rsidP="004775DB">
+    <w:p w:rsidR="000A1313" w:rsidRPr="00BB5581" w:rsidRDefault="000A1313" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -229,51 +228,51 @@
       <w:r w:rsidR="00A12367" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="004A7792" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="002E3246" w:rsidP="004775DB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="002E3246" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00BB5581">
         <w:rPr>
@@ -286,115 +285,115 @@
       <w:r w:rsidR="004A7792" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>43</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="004A7792" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="00136341" w:rsidP="004775DB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="00136341" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00063622/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="004775DB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z 2024 r. poz. 1251 – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="004775DB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -451,51 +450,69 @@
         </w:rPr>
         <w:t>DW/</w:t>
       </w:r>
       <w:r w:rsidR="0007671F" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>080</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB5581">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB5581">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="0007671F" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Buforowa</w:t>
       </w:r>
@@ -534,176 +551,176 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0007671F" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>131</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="004775DB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="004775DB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="004775DB">
+    <w:p w:rsidR="005A5110" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62A7F" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="004775DB">
+    <w:p w:rsidR="00F62A7F" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002711A6" w:rsidRPr="00BB5581" w:rsidRDefault="00D6574C" w:rsidP="004775DB">
+    <w:p w:rsidR="002711A6" w:rsidRPr="00BB5581" w:rsidRDefault="00D6574C" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -791,51 +808,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="004A7792" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6CBC" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="004775DB">
+    <w:p w:rsidR="006C6CBC" w:rsidRPr="00BB5581" w:rsidRDefault="005A5110" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
@@ -939,244 +956,244 @@
       <w:r w:rsidR="00516D1D" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="004A7792" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB5581" w:rsidRPr="00BB5581" w:rsidRDefault="00BB5581">
+    <w:p w:rsidR="00BB5581" w:rsidRPr="00BB5581" w:rsidRDefault="00BB5581" w:rsidP="003814B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie dokumentacji wskazanej w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Przeprowadzaniu okresowego badania technicznego pojazdu, podczas którego diagnosta </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie sprawdził</w:t>
       </w:r>
       <w:r w:rsidR="00C27180">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27180" w:rsidRPr="00C27180" w:rsidRDefault="004A7792" w:rsidP="00C27180">
+    <w:p w:rsidR="00C27180" w:rsidRPr="00C27180" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27180">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ustawienia przednich świateł przeciwmgłowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="00C27180">
+    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27180">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zapięć pasów bezpieczeństwa w tylnym rzędzie pojazdu przeznaczonym dla pasażerów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="00C27180">
+    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stanu technicznego gaśnicy</w:t>
       </w:r>
       <w:r w:rsidR="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="00C27180">
+    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stanu technicznego i oznaczeń trójkąta,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="00C27180">
+    <w:p w:rsidR="00C27180" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">czym naruszono </w:t>
       </w:r>
       <w:r w:rsidR="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– odpowiednio - </w:t>
@@ -1219,104 +1236,104 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 2 ust. 1 pkt 3 lit. b, g, i </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk191300106"/>
       <w:r w:rsidR="004775DB" w:rsidRPr="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141 ze zmianami - zwanego dalej rozporządzeniem MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="000042BC" w:rsidRDefault="000042BC" w:rsidP="000042BC">
+    <w:p w:rsidR="000042BC" w:rsidRDefault="000042BC" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000042BC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu właściwych wpisów w dokumentacji ośmiu okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27180" w:rsidRPr="00C27180" w:rsidRDefault="00C27180" w:rsidP="00C27180">
+    <w:p w:rsidR="00C27180" w:rsidRPr="00C27180" w:rsidRDefault="00C27180" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79" w:hanging="654"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4369">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="00C27180">
+    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w siedmiu </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk145267574"/>
       <w:r w:rsidR="00C27180">
         <w:rPr>
@@ -1330,51 +1347,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wpisano informacje </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>inne niż rodzaj dopalacza katalitycznego, czym naruszono pkt 36 załącznika nr 4 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27180" w:rsidRDefault="00F37C59" w:rsidP="00C27180">
+    <w:p w:rsidR="00C27180" w:rsidRDefault="00F37C59" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r w:rsidR="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1402,51 +1419,51 @@
       <w:r w:rsidRPr="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C27180" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>czym naruszono pkt 36 załącznika nr 4 do rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00C27180">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00C27180" w:rsidP="00C27180">
+    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00C27180" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1516,51 +1533,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">załącznika nr 4 w </w:t>
       </w:r>
       <w:r w:rsidR="00F37C59" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>związku z § 2 ust. 10 rozporządzenia MTBiG</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00E42DCF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00341F52" w:rsidP="00341F52">
+    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00341F52" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1585,51 +1602,51 @@
       <w:r w:rsidR="00F37C59" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wpisa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidR="00F37C59" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nieprawidłowo wyznaczony termin następnego badania technicznego pojazdu, czym naruszył art. 81 ust. 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00341F52" w:rsidRPr="00D11FC4" w:rsidRDefault="007643EE" w:rsidP="00341F52">
+    <w:p w:rsidR="00341F52" w:rsidRPr="00D11FC4" w:rsidRDefault="007643EE" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Określeniu</w:t>
       </w:r>
       <w:r w:rsidR="00341F52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1672,229 +1689,217 @@
       </w:r>
       <w:r w:rsidR="00341F52" w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, było badaniem </w:t>
       </w:r>
       <w:r w:rsidR="00341F52" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pojazdu, który ma być używany jako taksówka osobowa lub bagażowa (za warunki dodatkowe),</w:t>
       </w:r>
       <w:r w:rsidR="00341F52" w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> czym naruszono </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00341F52" w:rsidRPr="00341F52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ust. 2 pk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ust. 2 pkt 6 załącznika nr 8 do rozporządzenia MTBiG</w:t>
+      </w:r>
+      <w:r w:rsidR="00341F52" w:rsidRPr="00BB5581">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w związku z § 3 ust. 1 pkt 8 </w:t>
+      </w:r>
       <w:r w:rsidR="00341F52" w:rsidRPr="00341F52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>t 6 załącznika nr 8 do rozporządzenia MTBiG</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00341F52" w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F37C59" w:rsidRPr="00341F52" w:rsidRDefault="00F37C59" w:rsidP="00341F52">
+    <w:p w:rsidR="00F37C59" w:rsidRPr="00341F52" w:rsidRDefault="00F37C59" w:rsidP="003814B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w jednym przypadku, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (t.j. Dz. U. z 2023 r., poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wykonywanie okresowego badania technicznego pojazdu zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="004775DB">
+    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumentach identyfikacyjnych pojazdów rodzaj dopalacza katalitycznego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="004775DB">
+    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych pojazdów </w:t>
@@ -1915,79 +1920,79 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>takie jak np. hak, urządzenia podlegające dozorowi technicznemu, wyposażenie w instalację do zasilania gazem</w:t>
       </w:r>
       <w:r w:rsidR="004775DB" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="004775DB">
+    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyznaczanie terminu następnego okresowego badania technicznego zgodnie z art. 81 ust. 6 ww. ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004775DB" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="004775DB">
+    <w:p w:rsidR="004775DB" w:rsidRPr="00BB5581" w:rsidRDefault="00F37C59" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie do rejestru badań prawidłow</w:t>
@@ -2003,254 +2008,268 @@
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rodzaj</w:t>
       </w:r>
       <w:r w:rsidR="004775DB" w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> badania.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="004775DB" w:rsidP="004775DB">
+    <w:p w:rsidR="00F37C59" w:rsidRPr="00BB5581" w:rsidRDefault="004775DB" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
-[...39 lines deleted...]
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="00830DD5" w:rsidRPr="004916DF" w:rsidRDefault="00830DD5" w:rsidP="00830DD5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00830DD5" w:rsidRPr="004916DF" w:rsidRDefault="00830DD5" w:rsidP="00830DD5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00830DD5" w:rsidRDefault="00830DD5" w:rsidP="00830DD5">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="00830DD5">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-        <w:t>Dyrektor Wydziału Kontroli</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
-[...23 lines deleted...]
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="00BB5581" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.43.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7792" w:rsidRPr="004775DB" w:rsidRDefault="004A7792" w:rsidP="004775DB">
+    <w:p w:rsidR="004A7792" w:rsidRPr="004775DB" w:rsidRDefault="004A7792" w:rsidP="003814B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5581">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004A7792" w:rsidRPr="004775DB" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -2269,79 +2288,79 @@
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00B82A0F" w:rsidRPr="004D6885" w:rsidRDefault="00B82A0F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -2488,51 +2507,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00B82A0F" w:rsidRDefault="00B82A0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B82A0F" w:rsidRDefault="007643EE">
+  <w:p w:rsidR="00B82A0F" w:rsidRDefault="00830DD5">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4396,53 +4415,53 @@
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4706,50 +4725,51 @@
     <w:rsid w:val="00332C13"/>
     <w:rsid w:val="003354CF"/>
     <w:rsid w:val="00336AEF"/>
     <w:rsid w:val="003379D5"/>
     <w:rsid w:val="00340A6B"/>
     <w:rsid w:val="00341F52"/>
     <w:rsid w:val="00342A75"/>
     <w:rsid w:val="003431B1"/>
     <w:rsid w:val="0034465B"/>
     <w:rsid w:val="00344881"/>
     <w:rsid w:val="00345256"/>
     <w:rsid w:val="00347633"/>
     <w:rsid w:val="003501C6"/>
     <w:rsid w:val="00354846"/>
     <w:rsid w:val="00357006"/>
     <w:rsid w:val="0036536F"/>
     <w:rsid w:val="00366700"/>
     <w:rsid w:val="00367D25"/>
     <w:rsid w:val="00372260"/>
     <w:rsid w:val="00373D0A"/>
     <w:rsid w:val="0037506B"/>
     <w:rsid w:val="0037562C"/>
     <w:rsid w:val="00376290"/>
     <w:rsid w:val="003770CC"/>
     <w:rsid w:val="00380DDD"/>
+    <w:rsid w:val="003814B1"/>
     <w:rsid w:val="0038348B"/>
     <w:rsid w:val="003854FD"/>
     <w:rsid w:val="00387CEB"/>
     <w:rsid w:val="00393EC9"/>
     <w:rsid w:val="003947DC"/>
     <w:rsid w:val="0039738E"/>
     <w:rsid w:val="003A21B9"/>
     <w:rsid w:val="003A4C12"/>
     <w:rsid w:val="003A59F1"/>
     <w:rsid w:val="003A65ED"/>
     <w:rsid w:val="003A6AE1"/>
     <w:rsid w:val="003A7305"/>
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0D14"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B2E86"/>
     <w:rsid w:val="003B34E6"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003C07C0"/>
     <w:rsid w:val="003D00E1"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D2201"/>
     <w:rsid w:val="003D40D2"/>
     <w:rsid w:val="003D6575"/>
     <w:rsid w:val="003D7DFA"/>
@@ -5063,50 +5083,51 @@
     <w:rsid w:val="007C58B4"/>
     <w:rsid w:val="007C737D"/>
     <w:rsid w:val="007D2EB9"/>
     <w:rsid w:val="007D332D"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D65B4"/>
     <w:rsid w:val="007E337B"/>
     <w:rsid w:val="007E3879"/>
     <w:rsid w:val="007E700E"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="007F4F57"/>
     <w:rsid w:val="007F594B"/>
     <w:rsid w:val="007F7B0E"/>
     <w:rsid w:val="008008CB"/>
     <w:rsid w:val="00805F37"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="00823AE7"/>
     <w:rsid w:val="0082467D"/>
     <w:rsid w:val="00824893"/>
+    <w:rsid w:val="00830DD5"/>
     <w:rsid w:val="008318C9"/>
     <w:rsid w:val="008404B1"/>
     <w:rsid w:val="00843735"/>
     <w:rsid w:val="008456BA"/>
     <w:rsid w:val="008502F2"/>
     <w:rsid w:val="00850975"/>
     <w:rsid w:val="00850C5B"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="00857722"/>
     <w:rsid w:val="00864837"/>
     <w:rsid w:val="00864AD7"/>
     <w:rsid w:val="00866323"/>
     <w:rsid w:val="00866C2D"/>
     <w:rsid w:val="00871A9C"/>
     <w:rsid w:val="008734AE"/>
     <w:rsid w:val="00874F86"/>
     <w:rsid w:val="00875F4A"/>
     <w:rsid w:val="00877AC2"/>
     <w:rsid w:val="0088017B"/>
     <w:rsid w:val="00880717"/>
     <w:rsid w:val="0088160D"/>
     <w:rsid w:val="00881E89"/>
     <w:rsid w:val="008838A7"/>
     <w:rsid w:val="008855CA"/>
     <w:rsid w:val="00893F83"/>
@@ -5623,99 +5644,98 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0E7EA9A7"/>
   <w15:docId w15:val="{96A4AC54-235A-4111-ADB9-0ABF222187C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6238,50 +6258,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00F261E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17Zalaczniki">
     <w:name w:val="@17.Zalaczniki"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="18Zalacznikilista"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00022A1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Instytucja1">
     <w:name w:val="@01.Instytucja1"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="02Instytucja2"/>
     <w:rsid w:val="00D627A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04StanowiskoAdresata">
     <w:name w:val="@04.StanowiskoAdresata"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="003F20D6"/>
@@ -6364,50 +6385,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
@@ -7208,79 +7230,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B689DD-7345-44C7-B5AF-7ADACC07FDB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29807981-5334-4BFC-ACE2-D31BBE101FB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>716</Words>
-  <Characters>4458</Characters>
+  <Words>718</Words>
+  <Characters>4475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5164</CharactersWithSpaces>
+  <CharactersWithSpaces>5183</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>