--- v0 (2025-12-06)
+++ v1 (2026-04-25)
@@ -8,117 +8,119 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="535E24AD" w14:textId="77777777" w:rsidR="00DE7C12" w:rsidRDefault="00DE7C12" w:rsidP="00087276">
+    <w:p w14:paraId="535E24AD" w14:textId="77777777" w:rsidR="00DE7C12" w:rsidRDefault="00DE7C12" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE228E3" w14:textId="77777777" w:rsidR="00DE7C12" w:rsidRDefault="00DE7C12" w:rsidP="00087276">
+    <w:p w14:paraId="0AE228E3" w14:textId="77777777" w:rsidR="00DE7C12" w:rsidRDefault="00DE7C12" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Piotr Dzwończyk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DF5E9E" w14:textId="79C1E543" w:rsidR="004C3E87" w:rsidRPr="00C46D68" w:rsidRDefault="00DE7C12" w:rsidP="00087276">
+    <w:p w14:paraId="70DF5E9E" w14:textId="79C1E543" w:rsidR="004C3E87" w:rsidRPr="00C46D68" w:rsidRDefault="00DE7C12" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PIOTR DZWOŃCZYK EUROPA-TRANS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443DB554" w14:textId="70A95E8D" w:rsidR="004C3E87" w:rsidRPr="00383CD3" w:rsidRDefault="004C3E87" w:rsidP="00087276">
+    <w:p w14:paraId="443DB554" w14:textId="70A95E8D" w:rsidR="004C3E87" w:rsidRPr="00383CD3" w:rsidRDefault="004C3E87" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00DE7C12">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Swojczycka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -131,54 +133,55 @@
       <w:r w:rsidR="00DE7C12">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DE7C12">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6240F1" w14:textId="13764E81" w:rsidR="004C3E87" w:rsidRPr="00383CD3" w:rsidRDefault="004C3E87" w:rsidP="00087276">
+    <w:p w14:paraId="0E6240F1" w14:textId="13764E81" w:rsidR="004C3E87" w:rsidRPr="00383CD3" w:rsidRDefault="004C3E87" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DE7C12">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
@@ -191,55 +194,54 @@
       <w:r w:rsidR="00DE7C12">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>502</w:t>
       </w:r>
       <w:r w:rsidRPr="00383CD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBB57D5" w14:textId="5DFAAD8B" w:rsidR="00E523B0" w:rsidRPr="001D4827" w:rsidRDefault="00E523B0" w:rsidP="00087276">
+    <w:p w14:paraId="1FBB57D5" w14:textId="5DFAAD8B" w:rsidR="00E523B0" w:rsidRPr="001D4827" w:rsidRDefault="00E523B0" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006916F8">
         <w:rPr>
@@ -284,51 +286,51 @@
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712538F4" w14:textId="68B6F1BE" w:rsidR="00E523B0" w:rsidRPr="006834B4" w:rsidRDefault="00E523B0" w:rsidP="00087276">
+    <w:p w14:paraId="712538F4" w14:textId="68B6F1BE" w:rsidR="00E523B0" w:rsidRPr="006834B4" w:rsidRDefault="00E523B0" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -356,117 +358,117 @@
       <w:r w:rsidR="00DE7C12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00EF6559" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39822819" w14:textId="3F463230" w:rsidR="00DD00D0" w:rsidRDefault="00DD00D0" w:rsidP="00087276">
+    <w:p w14:paraId="39822819" w14:textId="3F463230" w:rsidR="00DD00D0" w:rsidRDefault="00DD00D0" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD00D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="00DE7C12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00CD2335">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0464</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD00D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/2025/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDDB248" w14:textId="4489724C" w:rsidR="005A5110" w:rsidRPr="006834B4" w:rsidRDefault="005A5110" w:rsidP="00087276">
+    <w:p w14:paraId="6DDDB248" w14:textId="4489724C" w:rsidR="005A5110" w:rsidRPr="006834B4" w:rsidRDefault="005A5110" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0D722F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F726E0" w:rsidRDefault="005A5110" w:rsidP="00087276">
+    <w:p w14:paraId="6D0D722F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F726E0" w:rsidRDefault="005A5110" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
       </w:r>
       <w:r w:rsidR="00985BEA" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
@@ -490,51 +492,51 @@
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E262FF" w14:textId="28E35CB8" w:rsidR="005A5110" w:rsidRPr="00527934" w:rsidRDefault="005A5110" w:rsidP="00087276">
+    <w:p w14:paraId="37E262FF" w14:textId="28E35CB8" w:rsidR="005A5110" w:rsidRPr="00527934" w:rsidRDefault="005A5110" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -586,51 +588,67 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ewidencyjnym DW/</w:t>
       </w:r>
       <w:r w:rsidR="004C3E87">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00DE7C12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>42/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym adresem w</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym adresem w</w:t>
       </w:r>
       <w:r w:rsidR="002A6DD5" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nia działalności: </w:t>
       </w:r>
       <w:r w:rsidR="00F726E0" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="000A3023" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -701,169 +719,169 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00DE7C12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>502</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FC9619" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00087276">
+    <w:p w14:paraId="02FC9619" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F16FF2C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00087276">
+    <w:p w14:paraId="2F16FF2C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2047F668" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00087276">
+    <w:p w14:paraId="2047F668" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00F338AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1368B6" w14:textId="77777777" w:rsidR="00E82CFD" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00087276">
+    <w:p w14:paraId="6F1368B6" w14:textId="77777777" w:rsidR="00E82CFD" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00F338AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
       <w:r w:rsidR="00186348" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wadzenia wymaganej dokumentacji,</w:t>
       </w:r>
       <w:r w:rsidR="00E82CFD" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E00363B" w14:textId="491787E5" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="00186348" w:rsidP="00087276">
+    <w:p w14:paraId="2E00363B" w14:textId="491787E5" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="00186348" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">za okres </w:t>
       </w:r>
       <w:r w:rsidR="00F74FCD" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">od </w:t>
@@ -911,51 +929,51 @@
       <w:r w:rsidR="004C3E87">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="008A6696">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="004C3E87">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592D45D5" w14:textId="098C0815" w:rsidR="00FE14A9" w:rsidRPr="00A174C1" w:rsidRDefault="005A5110" w:rsidP="00087276">
+    <w:p w14:paraId="592D45D5" w14:textId="098C0815" w:rsidR="00FE14A9" w:rsidRPr="00A174C1" w:rsidRDefault="005A5110" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1159,71 +1177,71 @@
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do któr</w:t>
       </w:r>
       <w:r w:rsidR="00A81B0D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ych</w:t>
       </w:r>
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1284E4" w14:textId="1EE132E0" w:rsidR="00AA7F11" w:rsidRPr="00D81CFD" w:rsidRDefault="00D81CFD" w:rsidP="00087276">
+    <w:p w14:paraId="1A1284E4" w14:textId="1EE132E0" w:rsidR="00AA7F11" w:rsidRPr="00D81CFD" w:rsidRDefault="00D81CFD" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81CFD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie dokumentacji wskazanej w protokole kontroli stwierdzono niezgodności i nieprawidłowości polegające na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C8B3C0" w14:textId="797CF720" w:rsidR="009E4127" w:rsidRPr="009E4127" w:rsidRDefault="006D537E" w:rsidP="00087276">
+    <w:p w14:paraId="24C8B3C0" w14:textId="797CF720" w:rsidR="009E4127" w:rsidRPr="009E4127" w:rsidRDefault="006D537E" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="350"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="009743FE" w:rsidRPr="009C3F12">
         <w:rPr>
@@ -1407,51 +1425,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej</w:t>
       </w:r>
       <w:r w:rsidR="00F3194E" w:rsidRPr="009C3F12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, w który</w:t>
       </w:r>
       <w:r w:rsidR="00245BBE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch</w:t>
       </w:r>
       <w:r w:rsidR="009E4127">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF2F50C" w14:textId="36308134" w:rsidR="009E4127" w:rsidRPr="00203A4D" w:rsidRDefault="009E4127" w:rsidP="00087276">
+    <w:p w14:paraId="7BF2F50C" w14:textId="36308134" w:rsidR="009E4127" w:rsidRPr="00203A4D" w:rsidRDefault="009E4127" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="728"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">w dwóch dokumentach identyfikacyjnych pojazdów nie wpisano barwy nadwozia, </w:t>
@@ -1473,51 +1491,51 @@
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3F12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> załącznika nr 4 w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3F12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2015 r. poz. 776 ze zmianami oraz t.j. Dz. U. z 2024 r. poz. 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – zwane dalej rozporządzeniem MTBiG),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BDD856" w14:textId="00A64291" w:rsidR="00A87CE1" w:rsidRPr="00203A4D" w:rsidRDefault="00B270A7" w:rsidP="00087276">
+    <w:p w14:paraId="62BDD856" w14:textId="00A64291" w:rsidR="00A87CE1" w:rsidRPr="00203A4D" w:rsidRDefault="00B270A7" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="728"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203A4D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="009E4127" w:rsidRPr="00203A4D">
@@ -1560,51 +1578,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> załącznika nr 4 w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:r w:rsidR="00200BAC" w:rsidRPr="00203A4D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="009743FE" w:rsidRPr="00203A4D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="009E4127" w:rsidRPr="00203A4D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2646F018" w14:textId="67A0EFFA" w:rsidR="00272545" w:rsidRPr="003752DE" w:rsidRDefault="00E71C11" w:rsidP="00087276">
+    <w:p w14:paraId="2646F018" w14:textId="67A0EFFA" w:rsidR="00272545" w:rsidRPr="003752DE" w:rsidRDefault="00E71C11" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="363" w:right="-79" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaewidencjonowaniu, w </w:t>
       </w:r>
       <w:r w:rsidR="00087276">
         <w:rPr>
@@ -1650,113 +1668,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. dane o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze przeprowadzonych badań technicznych winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="0015079C" w:rsidRPr="003752DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00272545" w:rsidRPr="003752DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="14D104D2" w14:textId="604A54A6" w:rsidR="0094431E" w:rsidRPr="001D4827" w:rsidRDefault="0094431E" w:rsidP="00087276">
+    <w:p w14:paraId="14D104D2" w14:textId="604A54A6" w:rsidR="0094431E" w:rsidRPr="001D4827" w:rsidRDefault="0094431E" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D4827">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F133C08" w14:textId="77777777" w:rsidR="0015079C" w:rsidRDefault="001D3188" w:rsidP="00087276">
+    <w:p w14:paraId="2F133C08" w14:textId="77777777" w:rsidR="0015079C" w:rsidRDefault="001D3188" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039295F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez </w:t>
       </w:r>
       <w:r w:rsidRPr="000B6DA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>poinformowanie zatrudnionych diagnostów, mających na celu</w:t>
       </w:r>
       <w:r w:rsidR="0015079C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F61A5AD" w14:textId="14DEE707" w:rsidR="0015079C" w:rsidRDefault="0015079C" w:rsidP="00087276">
+    <w:p w14:paraId="1F61A5AD" w14:textId="14DEE707" w:rsidR="0015079C" w:rsidRDefault="0015079C" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C724E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="0082625B" w:rsidRPr="0015079C">
         <w:rPr>
@@ -1769,51 +1787,51 @@
       <w:r w:rsidR="00200BAC" w:rsidRPr="0015079C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dokumentach identyfikacyjnych pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00237519">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> barwy nadwozia oraz rozstawu kół</w:t>
       </w:r>
       <w:r w:rsidR="00245BBE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF9E5B7" w14:textId="72DA5202" w:rsidR="00464E9B" w:rsidRPr="0015079C" w:rsidRDefault="00E71C11" w:rsidP="00087276">
+    <w:p w14:paraId="7FF9E5B7" w14:textId="72DA5202" w:rsidR="00464E9B" w:rsidRPr="0015079C" w:rsidRDefault="00E71C11" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E309C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ewidencjonowanie w rejestrze przeprowadzonych badań technicznych pojazdów, w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00087276">
@@ -1821,252 +1839,266 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009E309C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00464E9B" w:rsidRPr="0015079C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68196F84" w14:textId="76463F5E" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00087276">
+    <w:p w14:paraId="68196F84" w14:textId="76463F5E" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4C5116" w14:textId="77777777" w:rsidR="00D32007" w:rsidRPr="00F93ACC" w:rsidRDefault="00D32007" w:rsidP="00087276">
-[...39 lines deleted...]
-    <w:p w14:paraId="2C04EC4C" w14:textId="77777777" w:rsidR="00D32007" w:rsidRPr="00F93ACC" w:rsidRDefault="00D32007" w:rsidP="00087276">
+    <w:p w14:paraId="1A8270FD" w14:textId="77777777" w:rsidR="000D656B" w:rsidRPr="004916DF" w:rsidRDefault="000D656B" w:rsidP="000D656B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1935613F" w14:textId="77777777" w:rsidR="000D656B" w:rsidRPr="004916DF" w:rsidRDefault="000D656B" w:rsidP="000D656B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE05E5E" w14:textId="77777777" w:rsidR="000D656B" w:rsidRDefault="000D656B" w:rsidP="000D656B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285E4F83" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="000D656B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-        <w:t>Dyrektor Wydziału Kontroli</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285E4F83" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00087276">
+    <w:p w14:paraId="451D2031" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00F338AC">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451D2031" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00087276">
-[...23 lines deleted...]
-    <w:p w14:paraId="0968DC35" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00087276">
+    <w:p w14:paraId="0968DC35" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D4A005" w14:textId="28AA5AC7" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00087276">
+    <w:p w14:paraId="16D4A005" w14:textId="28AA5AC7" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00C80287">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00237519">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760B8D38" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00087276">
+    <w:p w14:paraId="760B8D38" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00F338AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -2339,51 +2371,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3435A065" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0F283384" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2336C2B7" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="00745A4C">
+  <w:p w14:paraId="2336C2B7" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000D656B">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6AEFF3E3">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -5614,53 +5646,53 @@
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5682,50 +5714,51 @@
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="0006103D"/>
     <w:rsid w:val="00067947"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00075CAA"/>
     <w:rsid w:val="000773DB"/>
     <w:rsid w:val="000846ED"/>
     <w:rsid w:val="00087276"/>
     <w:rsid w:val="00092E16"/>
     <w:rsid w:val="00093532"/>
     <w:rsid w:val="00093AD4"/>
     <w:rsid w:val="000940A2"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="000953E4"/>
     <w:rsid w:val="00097305"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A3023"/>
     <w:rsid w:val="000A3E5D"/>
     <w:rsid w:val="000A50F9"/>
     <w:rsid w:val="000A7621"/>
     <w:rsid w:val="000B3AF9"/>
     <w:rsid w:val="000B6DA5"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6478"/>
+    <w:rsid w:val="000D656B"/>
     <w:rsid w:val="000E39A2"/>
     <w:rsid w:val="000E5601"/>
     <w:rsid w:val="000F0A11"/>
     <w:rsid w:val="000F2A45"/>
     <w:rsid w:val="000F3BD6"/>
     <w:rsid w:val="000F77EA"/>
     <w:rsid w:val="00103C40"/>
     <w:rsid w:val="00106659"/>
     <w:rsid w:val="00107833"/>
     <w:rsid w:val="0011034D"/>
     <w:rsid w:val="00111460"/>
     <w:rsid w:val="00116430"/>
     <w:rsid w:val="00121463"/>
     <w:rsid w:val="0012386C"/>
     <w:rsid w:val="00123E92"/>
     <w:rsid w:val="001323EF"/>
     <w:rsid w:val="00143A44"/>
     <w:rsid w:val="00143B07"/>
     <w:rsid w:val="00143D60"/>
     <w:rsid w:val="00145928"/>
     <w:rsid w:val="001460DE"/>
     <w:rsid w:val="00146158"/>
     <w:rsid w:val="0015079C"/>
     <w:rsid w:val="0015162F"/>
     <w:rsid w:val="00153DB9"/>
@@ -6387,50 +6420,51 @@
     <w:rsid w:val="00E9512F"/>
     <w:rsid w:val="00EA069B"/>
     <w:rsid w:val="00EA45AF"/>
     <w:rsid w:val="00EA7776"/>
     <w:rsid w:val="00EB1EFB"/>
     <w:rsid w:val="00EB3B11"/>
     <w:rsid w:val="00EB4B3F"/>
     <w:rsid w:val="00EC305F"/>
     <w:rsid w:val="00EC5FAD"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EF2F68"/>
     <w:rsid w:val="00EF44CF"/>
     <w:rsid w:val="00EF6559"/>
     <w:rsid w:val="00EF6E3E"/>
     <w:rsid w:val="00F01F1B"/>
     <w:rsid w:val="00F05679"/>
     <w:rsid w:val="00F05B95"/>
     <w:rsid w:val="00F1414F"/>
     <w:rsid w:val="00F147CD"/>
     <w:rsid w:val="00F1628D"/>
     <w:rsid w:val="00F222E4"/>
     <w:rsid w:val="00F22D15"/>
     <w:rsid w:val="00F24AD3"/>
     <w:rsid w:val="00F261E5"/>
     <w:rsid w:val="00F3194E"/>
+    <w:rsid w:val="00F338AC"/>
     <w:rsid w:val="00F35406"/>
     <w:rsid w:val="00F379D0"/>
     <w:rsid w:val="00F40755"/>
     <w:rsid w:val="00F41462"/>
     <w:rsid w:val="00F426EA"/>
     <w:rsid w:val="00F42DBC"/>
     <w:rsid w:val="00F4586D"/>
     <w:rsid w:val="00F464B0"/>
     <w:rsid w:val="00F56B06"/>
     <w:rsid w:val="00F726E0"/>
     <w:rsid w:val="00F72A0A"/>
     <w:rsid w:val="00F74FCD"/>
     <w:rsid w:val="00F776EB"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F820C1"/>
     <w:rsid w:val="00F82A67"/>
     <w:rsid w:val="00F842F5"/>
     <w:rsid w:val="00F84A3D"/>
     <w:rsid w:val="00F86B58"/>
     <w:rsid w:val="00F90B98"/>
     <w:rsid w:val="00F93ACC"/>
     <w:rsid w:val="00F97891"/>
     <w:rsid w:val="00FA02F2"/>
     <w:rsid w:val="00FB2E46"/>
@@ -8869,79 +8903,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCF80ACB-9D22-48BB-A826-F86E0DC9B1D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{846C91FA-2077-42FE-8127-00984335930B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>562</Words>
-  <Characters>3636</Characters>
+  <Words>564</Words>
+  <Characters>3653</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4190</CharactersWithSpaces>
+  <CharactersWithSpaces>4209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>