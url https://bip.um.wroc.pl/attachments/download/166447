--- v0 (2025-12-06)
+++ v1 (2026-04-25)
@@ -8,159 +8,159 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00617B9D" w:rsidRDefault="00617B9D" w:rsidP="00316962">
+    <w:p w:rsidR="00617B9D" w:rsidRDefault="00617B9D" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00617B9D" w:rsidRDefault="00617B9D" w:rsidP="00316962">
+    <w:p w:rsidR="00617B9D" w:rsidRDefault="00617B9D" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ryszard Kalinowski</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007412DA" w:rsidRPr="00316962" w:rsidRDefault="00617B9D" w:rsidP="00316962">
+    <w:p w:rsidR="007412DA" w:rsidRPr="00316962" w:rsidRDefault="00617B9D" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RYSZARD KALINOWSKI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lubuska nr 111 lok. 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="007412DA" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="007412DA" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
@@ -173,266 +173,265 @@
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>514</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="00316962">
-[...73 lines deleted...]
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00316962" w:rsidRDefault="00316962" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
-[...7 lines deleted...]
-        <w:t>39</w:t>
+        <w:t xml:space="preserve">Wrocław, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB54D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.202</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB54D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>grudnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="008026B6" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A725D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00617B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="008026B6" w:rsidP="00FE1C8B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1374</w:t>
       </w:r>
       <w:r w:rsidR="00791A7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00793E64" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00316962">
+    <w:p w:rsidR="00793E64" w:rsidRPr="00316962" w:rsidRDefault="00793E64" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy z dnia 20 czerwca 1997 r. Prawo o ruchu drogowym</w:t>
       </w:r>
       <w:r w:rsidR="00C07E97">
         <w:rPr>
@@ -477,51 +476,51 @@
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>251)</w:t>
       </w:r>
       <w:r w:rsidR="00C07E97" w:rsidRPr="004C4C14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– zwanej dalej ustawą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00A719E1" w:rsidRDefault="00793E64" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę,</w:t>
       </w:r>
       <w:r w:rsidR="00617B9D">
         <w:rPr>
@@ -674,143 +673,143 @@
       <w:r w:rsidR="00617B9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>180</w:t>
       </w:r>
       <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950341" w:rsidRDefault="00950341" w:rsidP="00950341">
+    <w:p w:rsidR="00950341" w:rsidRDefault="00950341" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950341" w:rsidRPr="00691E64" w:rsidRDefault="00950341" w:rsidP="00691E64">
+    <w:p w:rsidR="00950341" w:rsidRPr="00691E64" w:rsidRDefault="00950341" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00691E64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950341" w:rsidRDefault="00950341" w:rsidP="00950341">
+    <w:p w:rsidR="00950341" w:rsidRDefault="00950341" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950341" w:rsidRDefault="00950341" w:rsidP="00950341">
+    <w:p w:rsidR="00950341" w:rsidRDefault="00950341" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00950341" w:rsidRDefault="00950341" w:rsidP="00950341">
+    <w:p w:rsidR="00950341" w:rsidRDefault="00950341" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za okres od 2</w:t>
       </w:r>
       <w:r w:rsidR="007A725D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -882,51 +881,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="007A725D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00A719E1">
+    <w:p w:rsidR="00793E64" w:rsidRDefault="00793E64" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szczegółowe ustalenia kontroli przedstawiono w protokole nr WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="007A725D">
@@ -988,102 +987,102 @@
       <w:r w:rsidR="007412DA" w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00CF3F88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A719E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009672F9" w:rsidRPr="00A719E1" w:rsidRDefault="009672F9" w:rsidP="00A719E1">
+    <w:p w:rsidR="009672F9" w:rsidRPr="00A719E1" w:rsidRDefault="009672F9" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A725D" w:rsidRDefault="005331BF" w:rsidP="00EB54D7">
+    <w:p w:rsidR="007A725D" w:rsidRDefault="005331BF" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie</w:t>
       </w:r>
       <w:r w:rsidR="007A725D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB54D7" w:rsidRPr="00EB54D7" w:rsidRDefault="007A725D" w:rsidP="00EB54D7">
+    <w:p w:rsidR="00EB54D7" w:rsidRPr="00EB54D7" w:rsidRDefault="007A725D" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1149,76 +1148,76 @@
       <w:r w:rsidR="00022301">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidR="00134F2F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00EB54D7" w:rsidRPr="00EB54D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB54D7" w:rsidRPr="001F4369" w:rsidRDefault="00EB54D7" w:rsidP="00EB54D7">
+    <w:p w:rsidR="00EB54D7" w:rsidRPr="001F4369" w:rsidRDefault="00EB54D7" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4369">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dokumentach identyfikacyjnych pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB54D7" w:rsidRDefault="00EB54D7" w:rsidP="00EB54D7">
+    <w:p w:rsidR="00EB54D7" w:rsidRDefault="00EB54D7" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="11Trescpisma"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dwóch</w:t>
@@ -1268,113 +1267,113 @@
       <w:r w:rsidRPr="00134F2F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2015 r. poz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00134F2F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 776 ze zmianami oraz t.j. Dz. U. z 2024 r. poz. 141), zwanego dalej rozporządzeniem MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A1A35" w:rsidRDefault="00EB54D7" w:rsidP="00EB54D7">
+    <w:p w:rsidR="006A1A35" w:rsidRDefault="00EB54D7" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="11Trescpisma"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB54D7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w jednym przypadku nie wpisano rozstawu kół, czym naruszono pkt 24 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00F012BA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A1A35" w:rsidRPr="006A1A35" w:rsidRDefault="006A1A35" w:rsidP="006A1A35">
+    <w:p w:rsidR="006A1A35" w:rsidRPr="006A1A35" w:rsidRDefault="006A1A35" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="11Trescpisma"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A35">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w jednym przypadku w rubryce „Dodatkowe informacje” nie wpisano posiadanego przez pojazd dodatkowego wyposażenia – haka</w:t>
       </w:r>
       <w:r w:rsidR="00F012BA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1A35">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>czym naruszono objaśnienia załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB54D7" w:rsidRPr="006A1A35" w:rsidRDefault="006A1A35" w:rsidP="006A1A35">
+    <w:p w:rsidR="00EB54D7" w:rsidRPr="006A1A35" w:rsidRDefault="006A1A35" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w rejestrze badań oraz w zaświadczeniach</w:t>
       </w:r>
       <w:r w:rsidRPr="00C313DA">
         <w:rPr>
@@ -1423,51 +1422,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono odpowiednio ust. 2 pkt 18 załącznika nr 8 w związku z </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk182302317"/>
       <w:r w:rsidR="00134F2F" w:rsidRPr="006A1A35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00134F2F" w:rsidRPr="006A1A35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 ust. 2 oraz pkt C objaśnień załącznika nr 3 w związku z § 4 ust. 4 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134F2F" w:rsidRDefault="0091065C" w:rsidP="006A1A35">
+    <w:p w:rsidR="00134F2F" w:rsidRDefault="0091065C" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1479,172 +1478,172 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (t.j. Dz. U. z 2004 Nr 223, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001304E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>poz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001304E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2261 ze zmianami oraz t.j. Dz. U. z 2023 r., poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F350DB" w:rsidRDefault="001304E9" w:rsidP="006A1A35">
+    <w:p w:rsidR="00F350DB" w:rsidRDefault="001304E9" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaewidencjonowaniu, w jednym przypadku, okresowego i dodatkowego badania technicznego tego samego pojazdu, pod jedną pozycją w rejestrze, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowego badania technicznego pojazd</w:t>
       </w:r>
       <w:r w:rsidR="00F350DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u, natomiast brak jest danych o przeprowadzonym badaniu dodatkowym.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F350DB" w:rsidRDefault="00F350DB" w:rsidP="006A1A35">
+    <w:p w:rsidR="00F350DB" w:rsidRDefault="00F350DB" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgodnie z dyspozycja art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. dane o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze przeprowadzonych badań technicznych winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00134F2F" w:rsidRDefault="00F350DB" w:rsidP="006A1A35">
+    <w:p w:rsidR="00134F2F" w:rsidRDefault="00F350DB" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F350DB" w:rsidRPr="009D5ABB" w:rsidRDefault="00F350DB" w:rsidP="00F350DB">
+    <w:p w:rsidR="00F350DB" w:rsidRPr="009D5ABB" w:rsidRDefault="00F350DB" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5ABB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B27382" w:rsidRDefault="00F350DB" w:rsidP="00395F32">
+    <w:p w:rsidR="00B27382" w:rsidRDefault="00F350DB" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27382">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych: </w:t>
       </w:r>
       <w:r w:rsidR="00B27382" w:rsidRPr="00B27382">
@@ -1681,104 +1680,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wyposażeni</w:t>
       </w:r>
       <w:r w:rsidR="00B35236">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00B35236" w:rsidRPr="008A71B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdu w hak.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A1A35" w:rsidRDefault="006A1A35" w:rsidP="006A1A35">
+    <w:p w:rsidR="006A1A35" w:rsidRDefault="006A1A35" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w rejestrze oraz w zaświadczeniach oznaczenia kraju rejestracji.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00E85AC4" w:rsidRDefault="00E85AC4" w:rsidP="00A12292">
+    <w:p w:rsidR="00E85AC4" w:rsidRDefault="00E85AC4" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F350DB" w:rsidRDefault="00B27382" w:rsidP="00A12292">
+    <w:p w:rsidR="00F350DB" w:rsidRDefault="00B27382" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ewidencjonowanie w </w:t>
       </w:r>
       <w:r w:rsidR="00F350DB" w:rsidRPr="00FD0A6A">
@@ -1787,231 +1786,237 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rejestr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ze przeprowadzonych badań technicznych pojazdów,</w:t>
       </w:r>
       <w:r w:rsidR="00F350DB" w:rsidRPr="00FD0A6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F350DB" w:rsidRDefault="00F350DB" w:rsidP="00F53DA9">
+    <w:p w:rsidR="00F350DB" w:rsidRDefault="00F350DB" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60D06">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D81232" w:rsidRDefault="00D81232" w:rsidP="00D81232">
+    <w:p w:rsidR="00CF5B9D" w:rsidRPr="004916DF" w:rsidRDefault="00CF5B9D" w:rsidP="00CF5B9D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Z upoważnienia Prezydenta</w:t>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D81232" w:rsidRDefault="00D81232" w:rsidP="00D81232">
+    <w:p w:rsidR="00CF5B9D" w:rsidRPr="004916DF" w:rsidRDefault="00CF5B9D" w:rsidP="00CF5B9D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF5B9D" w:rsidRDefault="00CF5B9D" w:rsidP="00CF5B9D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00647FC7" w:rsidRPr="00316962" w:rsidRDefault="00A719E1" w:rsidP="00CF5B9D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kalicińska</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00647FC7" w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o wiadomości: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D81232" w:rsidRDefault="00D81232" w:rsidP="00D81232">
-[...19 lines deleted...]
-    <w:p w:rsidR="00647FC7" w:rsidRPr="00316962" w:rsidRDefault="00A719E1" w:rsidP="00A719E1">
+    <w:p w:rsidR="005B71F2" w:rsidRDefault="00647FC7" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">o wiadomości: </w:t>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12292">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3F88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316962">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B71F2" w:rsidRDefault="00647FC7" w:rsidP="00316962">
-[...56 lines deleted...]
-    <w:p w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidRDefault="00316962" w:rsidP="00631AD5">
+    <w:p w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidRDefault="00316962" w:rsidP="00FE1C8B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D36A76">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00316962" w:rsidRPr="00631AD5" w:rsidSect="007F1692">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -2270,51 +2275,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00905C2A" w:rsidRDefault="00905C2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00905C2A" w:rsidRDefault="00905C2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AA1F70" w:rsidRDefault="00905C2A">
+  <w:p w:rsidR="00AA1F70" w:rsidRDefault="00CF5B9D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4807,51 +4812,51 @@
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5195,50 +5200,51 @@
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C2653C"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C352CF"/>
     <w:rsid w:val="00C52A5D"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00C546D6"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C77119"/>
     <w:rsid w:val="00C8634E"/>
     <w:rsid w:val="00C93E38"/>
     <w:rsid w:val="00CA1D09"/>
     <w:rsid w:val="00CA563F"/>
     <w:rsid w:val="00CB45F2"/>
     <w:rsid w:val="00CB4A0B"/>
     <w:rsid w:val="00CC0FB4"/>
     <w:rsid w:val="00CC1016"/>
     <w:rsid w:val="00CC2CE2"/>
     <w:rsid w:val="00CC4151"/>
     <w:rsid w:val="00CC6708"/>
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00CD5610"/>
     <w:rsid w:val="00CF3F88"/>
+    <w:rsid w:val="00CF5B9D"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D17DFF"/>
     <w:rsid w:val="00D21FDF"/>
     <w:rsid w:val="00D23966"/>
     <w:rsid w:val="00D33992"/>
     <w:rsid w:val="00D35A1A"/>
     <w:rsid w:val="00D415C7"/>
     <w:rsid w:val="00D42231"/>
     <w:rsid w:val="00D4495E"/>
     <w:rsid w:val="00D52C98"/>
     <w:rsid w:val="00D54CDA"/>
     <w:rsid w:val="00D55322"/>
     <w:rsid w:val="00D627A1"/>
     <w:rsid w:val="00D7034E"/>
     <w:rsid w:val="00D718CB"/>
     <w:rsid w:val="00D81232"/>
     <w:rsid w:val="00D81AFC"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D93375"/>
     <w:rsid w:val="00DA02B5"/>
     <w:rsid w:val="00DA3D01"/>
     <w:rsid w:val="00DB382E"/>
     <w:rsid w:val="00DB4662"/>
@@ -5292,79 +5298,79 @@
     <w:rsid w:val="00F350DB"/>
     <w:rsid w:val="00F40755"/>
     <w:rsid w:val="00F426EA"/>
     <w:rsid w:val="00F464B0"/>
     <w:rsid w:val="00F50694"/>
     <w:rsid w:val="00F53DA9"/>
     <w:rsid w:val="00F55451"/>
     <w:rsid w:val="00F639B7"/>
     <w:rsid w:val="00F644B1"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F842F5"/>
     <w:rsid w:val="00F84FBC"/>
     <w:rsid w:val="00F86B58"/>
     <w:rsid w:val="00F90B98"/>
     <w:rsid w:val="00FA02F2"/>
     <w:rsid w:val="00FA30DD"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB6391"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC61B3"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD666E"/>
     <w:rsid w:val="00FE0589"/>
+    <w:rsid w:val="00FE1C8B"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FE2E3E"/>
     <w:rsid w:val="00FF50B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="412CFA75"/>
   <w15:docId w15:val="{98E6EAFF-E7F9-4A31-B05E-9565679FE8FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6063,50 +6069,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
@@ -6622,79 +6629,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73171B28-AD96-4A1C-8EC6-17772A52FDDA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9121FEBD-EBE3-4CA7-BB6C-DBC7EA8E9FEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>722</Words>
-  <Characters>4337</Characters>
+  <Words>708</Words>
+  <Characters>4376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5049</CharactersWithSpaces>
+  <CharactersWithSpaces>5074</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>