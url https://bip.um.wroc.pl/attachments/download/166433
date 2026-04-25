--- v0 (2025-12-06)
+++ v1 (2026-04-25)
@@ -8,197 +8,198 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0AFF43FD" w14:textId="77777777" w:rsidR="007B2B7A" w:rsidRPr="007B2B7A" w:rsidRDefault="007B2B7A" w:rsidP="00D87A8D">
+    <w:p w14:paraId="0AFF43FD" w14:textId="77777777" w:rsidR="007B2B7A" w:rsidRPr="007B2B7A" w:rsidRDefault="007B2B7A" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pan </w:t>
       </w:r>
       <w:r w:rsidR="00C91BDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Witold Marszałek</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDFF8CE" w14:textId="460F26DC" w:rsidR="00536E3B" w:rsidRPr="00F42B25" w:rsidRDefault="007B2B7A" w:rsidP="00D87A8D">
+    <w:p w14:paraId="7DDFF8CE" w14:textId="460F26DC" w:rsidR="00536E3B" w:rsidRPr="00F42B25" w:rsidRDefault="007B2B7A" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F42B25">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SPEED AUTO SERVICE S.C. </w:t>
       </w:r>
       <w:r w:rsidR="00C91BDF" w:rsidRPr="00F42B25">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WITOLD MARSZAŁEK</w:t>
       </w:r>
       <w:r w:rsidRPr="00F42B25">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D87A8D" w:rsidRPr="00F42B25">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JERZY OBARSKI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1458E402" w14:textId="77777777" w:rsidR="00BA36D4" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="00D87A8D">
+    <w:p w14:paraId="1458E402" w14:textId="77777777" w:rsidR="00BA36D4" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małopanewska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312FED3B" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="00D87A8D">
+    <w:p w14:paraId="312FED3B" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54-</w:t>
       </w:r>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>212</w:t>
       </w:r>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ACB55F" w14:textId="6C882687" w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="00D87A8D">
+    <w:p w14:paraId="16ACB55F" w14:textId="6C882687" w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -242,60 +243,59 @@
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB6B52E" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="00D87A8D">
+    <w:p w14:paraId="7AB6B52E" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -315,174 +315,170 @@
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26122628" w14:textId="0AF572DB" w:rsidR="00CE051F" w:rsidRDefault="00CE051F" w:rsidP="00D87A8D">
+    <w:p w14:paraId="26122628" w14:textId="0AF572DB" w:rsidR="00CE051F" w:rsidRDefault="00CE051F" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE051F">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>000718</w:t>
       </w:r>
       <w:r w:rsidR="002A6F06">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE051F">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/2025/W </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1A768C" w14:textId="596580FC" w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00D87A8D">
+    <w:p w14:paraId="2D1A768C" w14:textId="596580FC" w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B42A3A3" w14:textId="6D3D0920" w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00D87A8D">
+    <w:p w14:paraId="6B42A3A3" w14:textId="6D3D0920" w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z 20</w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24 r. poz. 1251</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D33E64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, zwana dalej ustawą</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="768C88B1" w14:textId="0833C3E9" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00D87A8D">
+    <w:p w14:paraId="768C88B1" w14:textId="0833C3E9" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="009E6074">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -641,141 +637,137 @@
         </w:rPr>
         <w:t>, 54-</w:t>
       </w:r>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>212</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0864DE79" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00D87A8D">
+    <w:p w14:paraId="0864DE79" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B7784A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00D87A8D">
+    <w:p w14:paraId="20B7784A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398E686E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00D87A8D">
+    <w:p w14:paraId="398E686E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="007C6A6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27490A9F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00D87A8D">
+    <w:p w14:paraId="27490A9F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="007C6A6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
       <w:r w:rsidR="00186348" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wadzenia wymaganej dokumentacji, za okres od </w:t>
       </w:r>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -859,60 +851,59 @@
       <w:r w:rsidR="00D6132C" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38293441" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRDefault="005A5110" w:rsidP="00D87A8D">
+    <w:p w14:paraId="38293441" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRDefault="005A5110" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1004,77 +995,75 @@
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00185080">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC667D3" w14:textId="77777777" w:rsidR="002B5858" w:rsidRPr="00943D44" w:rsidRDefault="002B5858" w:rsidP="00D87A8D">
+    <w:p w14:paraId="1FC667D3" w14:textId="77777777" w:rsidR="002B5858" w:rsidRPr="00943D44" w:rsidRDefault="002B5858" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D2A2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1989C4B3" w14:textId="0543E55F" w:rsidR="002B5858" w:rsidRPr="00F42B25" w:rsidRDefault="00FF4673" w:rsidP="00FF4673">
+    <w:p w14:paraId="1989C4B3" w14:textId="0543E55F" w:rsidR="002B5858" w:rsidRPr="00F42B25" w:rsidRDefault="00FF4673" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00F42B25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu, </w:t>
       </w:r>
       <w:r w:rsidR="00F42B25" w:rsidRPr="00F42B25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -1123,68 +1112,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F42B25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wpisu w dokumentach identyfikacyjnych pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="002B5858" w:rsidRPr="00F42B25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rodzaju dopalacza katalitycznego, czym naruszono pkt 36 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="002B5858" w:rsidRPr="00F42B25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów </w:t>
+        <w:t xml:space="preserve">Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz </w:t>
       </w:r>
       <w:r w:rsidR="002B5858" w:rsidRPr="00F42B25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141 ze zmianami);</w:t>
+        <w:t>wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141 ze zmianami);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554BBF99" w14:textId="37D326B4" w:rsidR="00674B21" w:rsidRPr="00D11FC4" w:rsidRDefault="00674B21" w:rsidP="00D87A8D">
+    <w:p w14:paraId="554BBF99" w14:textId="37D326B4" w:rsidR="00674B21" w:rsidRPr="00D11FC4" w:rsidRDefault="00674B21" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00D87A8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1316,169 +1304,165 @@
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dodatkowy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56022FBD" w14:textId="77777777" w:rsidR="00674B21" w:rsidRPr="005B6D9E" w:rsidRDefault="00674B21" w:rsidP="00D87A8D">
+    <w:p w14:paraId="56022FBD" w14:textId="77777777" w:rsidR="00674B21" w:rsidRPr="005B6D9E" w:rsidRDefault="00674B21" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wszystkich rodzajach przeprowadzonych badań technicznych pojazdów</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEE59BA" w14:textId="77777777" w:rsidR="002B5858" w:rsidRPr="00674B21" w:rsidRDefault="00674B21" w:rsidP="00D87A8D">
+    <w:p w14:paraId="2CEE59BA" w14:textId="77777777" w:rsidR="002B5858" w:rsidRPr="00674B21" w:rsidRDefault="00674B21" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5ABB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF4F5E8" w14:textId="77777777" w:rsidR="00C91BDF" w:rsidRDefault="00C91BDF" w:rsidP="00D87A8D">
+    <w:p w14:paraId="4EF4F5E8" w14:textId="77777777" w:rsidR="00C91BDF" w:rsidRDefault="00C91BDF" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5ABB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268AAE1C" w14:textId="578790CB" w:rsidR="00C91BDF" w:rsidRPr="00C91BDF" w:rsidRDefault="00C91BDF" w:rsidP="00D87A8D">
+    <w:p w14:paraId="268AAE1C" w14:textId="578790CB" w:rsidR="00C91BDF" w:rsidRPr="00C91BDF" w:rsidRDefault="00C91BDF" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="000A549C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pisywanie w dokumentach identyfikacyjnych pojazdów</w:t>
       </w:r>
@@ -1493,331 +1477,304 @@
       <w:r w:rsidR="00F42B25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="000A549C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dopalacza katalitycznego</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31462012" w14:textId="77777777" w:rsidR="00C91BDF" w:rsidRPr="00C91BDF" w:rsidRDefault="00C91BDF" w:rsidP="00D87A8D">
+    <w:p w14:paraId="31462012" w14:textId="77777777" w:rsidR="00C91BDF" w:rsidRPr="00C91BDF" w:rsidRDefault="00C91BDF" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C91BDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A491958" w14:textId="77777777" w:rsidR="00A23B66" w:rsidRPr="0006020A" w:rsidRDefault="005A5110" w:rsidP="00D87A8D">
+    <w:p w14:paraId="6A491958" w14:textId="77777777" w:rsidR="00A23B66" w:rsidRPr="0006020A" w:rsidRDefault="005A5110" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00B36145" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A23B66" w:rsidRPr="00A97D65">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pojazdów, w </w:t>
       </w:r>
       <w:r w:rsidR="00A23B66" w:rsidRPr="0006020A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115E37C3" w14:textId="77777777" w:rsidR="00DA0AE5" w:rsidRPr="0006020A" w:rsidRDefault="00C91BDF" w:rsidP="00D87A8D">
+    <w:p w14:paraId="6601FE69" w14:textId="77777777" w:rsidR="00424486" w:rsidRPr="004916DF" w:rsidRDefault="00424486" w:rsidP="00424486">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Z</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> upoważnienia Prezydenta</w:t>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668DF1CE" w14:textId="0741EC18" w:rsidR="00DA0AE5" w:rsidRPr="0006020A" w:rsidRDefault="00DA0AE5" w:rsidP="00D87A8D">
+    <w:p w14:paraId="7589FFB9" w14:textId="77777777" w:rsidR="00424486" w:rsidRPr="004916DF" w:rsidRDefault="00424486" w:rsidP="00424486">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006020A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Marta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B6027">
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A244688" w14:textId="77777777" w:rsidR="00424486" w:rsidRDefault="00424486" w:rsidP="00424486">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Julia</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Kalicińska</w:t>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E824DFD" w14:textId="77777777" w:rsidR="00DA0AE5" w:rsidRPr="00686699" w:rsidRDefault="00DA0AE5" w:rsidP="00D87A8D">
-      <w:pPr>
+    <w:p w14:paraId="17F6E12B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00424486">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:snapToGrid w:val="0"/>
-[...17 lines deleted...]
-        <w:t>Dyrektor Wydziału</w:t>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00B5204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F6E12B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00D87A8D">
+    <w:p w14:paraId="7528E4A4" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="0004758C" w:rsidRDefault="00FE14A9" w:rsidP="007C6A6F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">tel. +48 717 77 92 35, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>fax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD8665B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="00D87A8D">
+    <w:p w14:paraId="3CD8665B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB97C9" w14:textId="50A843ED" w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="00D87A8D">
+    <w:p w14:paraId="54DB97C9" w14:textId="50A843ED" w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli</w:t>
       </w:r>
       <w:r w:rsidR="00C91BDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -1863,56 +1820,55 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C91BDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1ACE07" w14:textId="5232543C" w:rsidR="00CE051F" w:rsidRPr="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00D87A8D">
+    <w:p w14:paraId="7F1ACE07" w14:textId="5232543C" w:rsidR="00CE051F" w:rsidRPr="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="007C6A6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CE051F" w:rsidRPr="00FE14A9" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
@@ -2167,51 +2123,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="79907324" w14:textId="77777777" w:rsidR="003A5A26" w:rsidRDefault="003A5A26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0EFBE495" w14:textId="77777777" w:rsidR="003A5A26" w:rsidRDefault="003A5A26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6C3E2EF7" w14:textId="77777777" w:rsidR="003A5A26" w:rsidRDefault="002F7759">
+  <w:p w14:paraId="6C3E2EF7" w14:textId="77777777" w:rsidR="003A5A26" w:rsidRDefault="00424486">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2282F846">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -2844,51 +2800,51 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3050,50 +3006,51 @@
     <w:rsid w:val="00396B80"/>
     <w:rsid w:val="003A5A26"/>
     <w:rsid w:val="003A7BF8"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003B7D76"/>
     <w:rsid w:val="003C59DA"/>
     <w:rsid w:val="003C6192"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D7DFA"/>
     <w:rsid w:val="003E1181"/>
     <w:rsid w:val="003E5063"/>
     <w:rsid w:val="003E5E39"/>
     <w:rsid w:val="003F1587"/>
     <w:rsid w:val="003F20D6"/>
     <w:rsid w:val="00400FA4"/>
     <w:rsid w:val="004028FC"/>
     <w:rsid w:val="00403232"/>
     <w:rsid w:val="00403DF1"/>
     <w:rsid w:val="0040593E"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="004129D1"/>
     <w:rsid w:val="0041330F"/>
     <w:rsid w:val="004151F8"/>
     <w:rsid w:val="00416C3B"/>
+    <w:rsid w:val="00424486"/>
     <w:rsid w:val="00431279"/>
     <w:rsid w:val="00437DA9"/>
     <w:rsid w:val="0044045C"/>
     <w:rsid w:val="0044695B"/>
     <w:rsid w:val="00450029"/>
     <w:rsid w:val="004500E3"/>
     <w:rsid w:val="004508B6"/>
     <w:rsid w:val="00450AA1"/>
     <w:rsid w:val="00475A26"/>
     <w:rsid w:val="00476291"/>
     <w:rsid w:val="00482E2D"/>
     <w:rsid w:val="00484975"/>
     <w:rsid w:val="0048729F"/>
     <w:rsid w:val="004972E2"/>
     <w:rsid w:val="004A1A27"/>
     <w:rsid w:val="004A21ED"/>
     <w:rsid w:val="004A64A0"/>
     <w:rsid w:val="004B12C1"/>
     <w:rsid w:val="004B4247"/>
     <w:rsid w:val="004C7583"/>
     <w:rsid w:val="004C7C08"/>
     <w:rsid w:val="004D6885"/>
     <w:rsid w:val="004E102B"/>
     <w:rsid w:val="004E1434"/>
     <w:rsid w:val="004E2476"/>
@@ -3185,50 +3142,51 @@
     <w:rsid w:val="00720B00"/>
     <w:rsid w:val="00733386"/>
     <w:rsid w:val="00743C69"/>
     <w:rsid w:val="00750315"/>
     <w:rsid w:val="007558D2"/>
     <w:rsid w:val="007567B4"/>
     <w:rsid w:val="007621C9"/>
     <w:rsid w:val="00765D63"/>
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="00774852"/>
     <w:rsid w:val="00785951"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="00790DAA"/>
     <w:rsid w:val="00797419"/>
     <w:rsid w:val="007B25A8"/>
     <w:rsid w:val="007B2B7A"/>
     <w:rsid w:val="007B57FA"/>
     <w:rsid w:val="007B6027"/>
     <w:rsid w:val="007B6425"/>
     <w:rsid w:val="007B7DEC"/>
     <w:rsid w:val="007B7FE3"/>
     <w:rsid w:val="007C26CA"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C406F"/>
     <w:rsid w:val="007C466D"/>
+    <w:rsid w:val="007C6A6F"/>
     <w:rsid w:val="007C767D"/>
     <w:rsid w:val="007C79AF"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D6723"/>
     <w:rsid w:val="007E0B5A"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F164D"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F19F2"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2263"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="007F499A"/>
     <w:rsid w:val="00802288"/>
     <w:rsid w:val="00802E96"/>
     <w:rsid w:val="00804128"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00820281"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="0082281F"/>
     <w:rsid w:val="0082719F"/>
     <w:rsid w:val="008520D7"/>
     <w:rsid w:val="00855187"/>
@@ -4821,79 +4779,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFECFD0A-181E-49F9-B7B0-7A7E551674EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B89D01A-91A5-4953-89A9-55898EDFF2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>492</Words>
-  <Characters>3228</Characters>
+  <Words>495</Words>
+  <Characters>3253</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3713</CharactersWithSpaces>
+  <CharactersWithSpaces>3741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>