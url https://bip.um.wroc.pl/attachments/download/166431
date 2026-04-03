--- v0 (2025-12-06)
+++ v1 (2026-04-03)
@@ -8,216 +8,217 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0AFF43FD" w14:textId="42166FC2" w:rsidR="007B2B7A" w:rsidRPr="007B2B7A" w:rsidRDefault="007B2B7A" w:rsidP="00FA66BE">
+    <w:p w14:paraId="0AFF43FD" w14:textId="42166FC2" w:rsidR="007B2B7A" w:rsidRPr="007B2B7A" w:rsidRDefault="007B2B7A" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pan </w:t>
       </w:r>
       <w:r w:rsidR="00755E2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jerzy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00755E2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Obarski</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7DDFF8CE" w14:textId="6D82750D" w:rsidR="00536E3B" w:rsidRPr="007B2B7A" w:rsidRDefault="007B2B7A" w:rsidP="00FA66BE">
+    <w:p w14:paraId="7DDFF8CE" w14:textId="6D82750D" w:rsidR="00536E3B" w:rsidRPr="007B2B7A" w:rsidRDefault="007B2B7A" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SPEED AUTO SERVICE S.C. </w:t>
       </w:r>
       <w:r w:rsidR="00C91BDF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WITOLD MARSZAŁEK</w:t>
       </w:r>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00892583">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JERZY OBARSKI</w:t>
       </w:r>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1458E402" w14:textId="77777777" w:rsidR="00BA36D4" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="00FA66BE">
+    <w:p w14:paraId="1458E402" w14:textId="77777777" w:rsidR="00BA36D4" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Małopanewska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312FED3B" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="002D12D6">
+    <w:p w14:paraId="312FED3B" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="007B2B7A" w:rsidRDefault="00BA36D4" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>54-</w:t>
       </w:r>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>212</w:t>
       </w:r>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ACB55F" w14:textId="29183CDE" w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="002D12D6">
+    <w:p w14:paraId="16ACB55F" w14:textId="29183CDE" w:rsidR="00E523B0" w:rsidRPr="00B30110" w:rsidRDefault="00E523B0" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -261,51 +262,51 @@
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB6B52E" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="00FA66BE">
+    <w:p w14:paraId="7AB6B52E" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="007E0B5A" w:rsidRDefault="00E523B0" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -333,95 +334,95 @@
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26122628" w14:textId="77777777" w:rsidR="00CE051F" w:rsidRDefault="00CE051F" w:rsidP="00FA66BE">
+    <w:p w14:paraId="26122628" w14:textId="77777777" w:rsidR="00CE051F" w:rsidRDefault="00CE051F" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE051F">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">00071843/2025/W </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1A768C" w14:textId="596580FC" w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00FA66BE">
+    <w:p w14:paraId="2D1A768C" w14:textId="596580FC" w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B42A3A3" w14:textId="569FB720" w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00FA66BE">
+    <w:p w14:paraId="6B42A3A3" w14:textId="569FB720" w:rsidR="005A5110" w:rsidRPr="007E0B5A" w:rsidRDefault="005A5110" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z 20</w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24 r. poz. 1251</w:t>
@@ -429,51 +430,51 @@
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C914AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, zwana dalej ustawą</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768C88B1" w14:textId="2AF9F725" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00FA66BE">
+    <w:p w14:paraId="768C88B1" w14:textId="2AF9F725" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -637,128 +638,126 @@
         </w:rPr>
         <w:t>, 54-</w:t>
       </w:r>
       <w:r w:rsidR="007B2B7A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>212</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0864DE79" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="002D12D6">
+    <w:p w14:paraId="0864DE79" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B7784A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00FA66BE">
+    <w:p w14:paraId="20B7784A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398E686E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="002D12D6">
+    <w:p w14:paraId="398E686E" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00911A3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27490A9F" w14:textId="40D16564" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00FA66BE">
+    <w:p w14:paraId="27490A9F" w14:textId="40D16564" w:rsidR="005A5110" w:rsidRPr="007B2B7A" w:rsidRDefault="005A5110" w:rsidP="00911A3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -853,51 +852,51 @@
       <w:r w:rsidR="00D6132C" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00E00FF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38293441" w14:textId="6B3BF993" w:rsidR="00FE14A9" w:rsidRDefault="005A5110" w:rsidP="00FA66BE">
+    <w:p w14:paraId="38293441" w14:textId="6B3BF993" w:rsidR="00FE14A9" w:rsidRDefault="005A5110" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -982,71 +981,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00185080">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007B2B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0B33E7AF" w14:textId="77777777" w:rsidR="00306BBD" w:rsidRPr="00943D44" w:rsidRDefault="00306BBD" w:rsidP="00FA66BE">
+    <w:p w14:paraId="0B33E7AF" w14:textId="77777777" w:rsidR="00306BBD" w:rsidRPr="00943D44" w:rsidRDefault="00306BBD" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D2A2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614BD307" w14:textId="1AC28C26" w:rsidR="00306BBD" w:rsidRPr="002B5858" w:rsidRDefault="002074E5" w:rsidP="00FA66BE">
+    <w:p w14:paraId="614BD307" w14:textId="1AC28C26" w:rsidR="00306BBD" w:rsidRPr="002B5858" w:rsidRDefault="002074E5" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00167452">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu</w:t>
@@ -1185,51 +1184,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>wzorów dokumentów stosowanych przy tych badaniach (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00306BBD" w:rsidRPr="007C3C39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00306BBD" w:rsidRPr="007C3C39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2024 r. poz. 141 ze zmianami);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EBA50F" w14:textId="7E3AEF56" w:rsidR="00306BBD" w:rsidRPr="00D11FC4" w:rsidRDefault="00306BBD" w:rsidP="00FA66BE">
+    <w:p w14:paraId="34EBA50F" w14:textId="7E3AEF56" w:rsidR="00306BBD" w:rsidRPr="00D11FC4" w:rsidRDefault="00306BBD" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="002074E5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1365,51 +1364,51 @@
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dodatkowy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F281168" w14:textId="6A582C09" w:rsidR="00306BBD" w:rsidRPr="005B6D9E" w:rsidRDefault="00306BBD" w:rsidP="00FA66BE">
+    <w:p w14:paraId="4F281168" w14:textId="6A582C09" w:rsidR="00306BBD" w:rsidRPr="005B6D9E" w:rsidRDefault="00306BBD" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1433,82 +1432,82 @@
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6D27">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wszystkich rodzajach przeprowadzonych badań technicznych pojazdów</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F309E45" w14:textId="77777777" w:rsidR="00306BBD" w:rsidRPr="00943710" w:rsidRDefault="00306BBD" w:rsidP="00FA66BE">
+    <w:p w14:paraId="4F309E45" w14:textId="77777777" w:rsidR="00306BBD" w:rsidRPr="00943710" w:rsidRDefault="00306BBD" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5ABB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W pozostałym zakresie </w:t>
       </w:r>
       <w:r w:rsidRPr="00943710">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nieprawidłowości nie stwierdzono. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559D36B7" w14:textId="529B67CA" w:rsidR="00755E2C" w:rsidRPr="00306BBD" w:rsidRDefault="00306BBD" w:rsidP="00FA66BE">
+    <w:p w14:paraId="559D36B7" w14:textId="529B67CA" w:rsidR="00755E2C" w:rsidRPr="00306BBD" w:rsidRDefault="00306BBD" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943710">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze wykreślenie w dniu </w:t>
       </w:r>
       <w:r w:rsidR="00943710" w:rsidRPr="00943710">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>31 grudnia 2024</w:t>
@@ -1522,305 +1521,248 @@
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidRPr="00943710">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
       <w:r w:rsidRPr="00306BBD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0428">
         <w:rPr>
           <w:rStyle w:val="welcome"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centralnej Ewidencji </w:t>
-[...10 lines deleted...]
-        <w:t>i Informacji o Działalności Gospodarczej</w:t>
+        <w:t>Centralnej Ewidencji i Informacji o Działalności Gospodarczej</w:t>
       </w:r>
       <w:r w:rsidRPr="00306BBD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, przedsiębiorcy prowadzącego stację kontroli pojazdów o nr ewidencyjnym DW/0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>44</w:t>
       </w:r>
       <w:r w:rsidRPr="00306BBD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P, nie wydaje się zaleceń pokontrolnych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B956F07" w14:textId="77777777" w:rsidR="00306BBD" w:rsidRPr="0006020A" w:rsidRDefault="00306BBD" w:rsidP="002D12D6">
+    <w:p w14:paraId="5C874BE1" w14:textId="77777777" w:rsidR="00631A97" w:rsidRPr="004916DF" w:rsidRDefault="00631A97" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Z</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> upoważnienia Prezydenta</w:t>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED16178" w14:textId="5114A67A" w:rsidR="00306BBD" w:rsidRPr="0006020A" w:rsidRDefault="00306BBD" w:rsidP="002D12D6">
+    <w:p w14:paraId="4D76EFAC" w14:textId="77777777" w:rsidR="00631A97" w:rsidRPr="004916DF" w:rsidRDefault="00631A97" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006020A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marta </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B17D8D">
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D579C4" w14:textId="77777777" w:rsidR="00631A97" w:rsidRDefault="00631A97" w:rsidP="00911A3D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Julia </w:t>
-[...26 lines deleted...]
-        <w:t>cińska</w:t>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2195113C" w14:textId="77777777" w:rsidR="00306BBD" w:rsidRPr="00686699" w:rsidRDefault="00306BBD" w:rsidP="002D12D6">
-      <w:pPr>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="17F6E12B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00911A3D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:snapToGrid w:val="0"/>
-[...17 lines deleted...]
-        <w:t>Dyrektor Wydziału</w:t>
+        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F6E12B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00FA66BE">
+    <w:p w14:paraId="7528E4A4" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="0004758C" w:rsidRDefault="00FE14A9" w:rsidP="00911A3D">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">tel. +48 717 77 92 35, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>fax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0004758C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD8665B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="002D12D6">
+    <w:p w14:paraId="3CD8665B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB97C9" w14:textId="7A8168CD" w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="00FA66BE">
+    <w:p w14:paraId="54DB97C9" w14:textId="7A8168CD" w:rsidR="00FE14A9" w:rsidRPr="006E3EB7" w:rsidRDefault="00FE14A9" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli</w:t>
       </w:r>
       <w:r w:rsidR="00BD7BC6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1870,71 +1812,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C91BDF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1ACE07" w14:textId="35FCB4A6" w:rsidR="00CE051F" w:rsidRPr="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00FA66BE">
+    <w:p w14:paraId="7F1ACE07" w14:textId="35FCB4A6" w:rsidR="00CE051F" w:rsidRPr="00FE14A9" w:rsidRDefault="00FE14A9" w:rsidP="00911A3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3EB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00CE051F" w:rsidRPr="00FE14A9" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="42E7EAEC" w14:textId="77777777" w:rsidR="00EC6A2A" w:rsidRDefault="00EC6A2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2173,51 +2116,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="16B3F385" w14:textId="77777777" w:rsidR="00EC6A2A" w:rsidRDefault="00EC6A2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="493D7E2D" w14:textId="77777777" w:rsidR="00EC6A2A" w:rsidRDefault="00EC6A2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6C3E2EF7" w14:textId="77777777" w:rsidR="003A5A26" w:rsidRDefault="00BD7BC6">
+  <w:p w14:paraId="6C3E2EF7" w14:textId="77777777" w:rsidR="003A5A26" w:rsidRDefault="00911A3D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2282F846">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -2850,51 +2793,51 @@
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="152"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2923,50 +2866,51 @@
     <w:rsid w:val="000773DB"/>
     <w:rsid w:val="000801D8"/>
     <w:rsid w:val="00092E16"/>
     <w:rsid w:val="00093532"/>
     <w:rsid w:val="00093AD4"/>
     <w:rsid w:val="000940A2"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="000953E4"/>
     <w:rsid w:val="00097305"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A50F9"/>
     <w:rsid w:val="000A57CE"/>
     <w:rsid w:val="000A5C19"/>
     <w:rsid w:val="000B3AF9"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000D3B4B"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D6478"/>
     <w:rsid w:val="000E5601"/>
     <w:rsid w:val="000F0A11"/>
     <w:rsid w:val="000F2A45"/>
     <w:rsid w:val="000F3BD6"/>
     <w:rsid w:val="00103C40"/>
     <w:rsid w:val="00106659"/>
     <w:rsid w:val="00107833"/>
+    <w:rsid w:val="00110F00"/>
     <w:rsid w:val="00111460"/>
     <w:rsid w:val="00113DD6"/>
     <w:rsid w:val="00116430"/>
     <w:rsid w:val="00117FD7"/>
     <w:rsid w:val="00121463"/>
     <w:rsid w:val="0012386C"/>
     <w:rsid w:val="00123E92"/>
     <w:rsid w:val="00143A44"/>
     <w:rsid w:val="00143B07"/>
     <w:rsid w:val="00143D60"/>
     <w:rsid w:val="00145928"/>
     <w:rsid w:val="001460DE"/>
     <w:rsid w:val="0015162F"/>
     <w:rsid w:val="00153DB9"/>
     <w:rsid w:val="00156457"/>
     <w:rsid w:val="00163D51"/>
     <w:rsid w:val="00165D4E"/>
     <w:rsid w:val="00167452"/>
     <w:rsid w:val="001749F7"/>
     <w:rsid w:val="00180DF6"/>
     <w:rsid w:val="0018388C"/>
     <w:rsid w:val="00184F48"/>
     <w:rsid w:val="00185080"/>
     <w:rsid w:val="00186348"/>
     <w:rsid w:val="00186BD1"/>
@@ -3133,50 +3077,51 @@
     <w:rsid w:val="00596431"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A4FF1"/>
     <w:rsid w:val="005A5110"/>
     <w:rsid w:val="005A7857"/>
     <w:rsid w:val="005A7AA6"/>
     <w:rsid w:val="005B71F2"/>
     <w:rsid w:val="005C121F"/>
     <w:rsid w:val="005C161A"/>
     <w:rsid w:val="005C2E10"/>
     <w:rsid w:val="005C332C"/>
     <w:rsid w:val="005C500A"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005C788E"/>
     <w:rsid w:val="005D0283"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005E0F27"/>
     <w:rsid w:val="005E1477"/>
     <w:rsid w:val="005E335C"/>
     <w:rsid w:val="005E37DA"/>
     <w:rsid w:val="005F05A7"/>
     <w:rsid w:val="005F2D9C"/>
     <w:rsid w:val="00605777"/>
     <w:rsid w:val="0061087B"/>
     <w:rsid w:val="006222E4"/>
+    <w:rsid w:val="00631A97"/>
     <w:rsid w:val="006320EA"/>
     <w:rsid w:val="006400FA"/>
     <w:rsid w:val="00640EF4"/>
     <w:rsid w:val="00640F9C"/>
     <w:rsid w:val="006470D6"/>
     <w:rsid w:val="00653881"/>
     <w:rsid w:val="0065731A"/>
     <w:rsid w:val="00660CA2"/>
     <w:rsid w:val="00664B7C"/>
     <w:rsid w:val="00667F47"/>
     <w:rsid w:val="00670FFE"/>
     <w:rsid w:val="00674B21"/>
     <w:rsid w:val="00676613"/>
     <w:rsid w:val="00676C72"/>
     <w:rsid w:val="00676C8B"/>
     <w:rsid w:val="00677106"/>
     <w:rsid w:val="0068302D"/>
     <w:rsid w:val="006867EF"/>
     <w:rsid w:val="00686F8C"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="006942AB"/>
     <w:rsid w:val="006A065F"/>
     <w:rsid w:val="006A4F53"/>
     <w:rsid w:val="006A51AA"/>
     <w:rsid w:val="006A6BA8"/>
@@ -3245,50 +3190,51 @@
     <w:rsid w:val="0082281F"/>
     <w:rsid w:val="0082719F"/>
     <w:rsid w:val="008520D7"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="0086303C"/>
     <w:rsid w:val="00864D2A"/>
     <w:rsid w:val="008718A9"/>
     <w:rsid w:val="00874531"/>
     <w:rsid w:val="00875E62"/>
     <w:rsid w:val="008801E1"/>
     <w:rsid w:val="008810D2"/>
     <w:rsid w:val="0088160D"/>
     <w:rsid w:val="00892583"/>
     <w:rsid w:val="008963E0"/>
     <w:rsid w:val="008A00E4"/>
     <w:rsid w:val="008A0179"/>
     <w:rsid w:val="008A366E"/>
     <w:rsid w:val="008B6854"/>
     <w:rsid w:val="008C4328"/>
     <w:rsid w:val="008D4948"/>
     <w:rsid w:val="008D77A7"/>
     <w:rsid w:val="008D78BF"/>
     <w:rsid w:val="008F1B76"/>
     <w:rsid w:val="008F239F"/>
     <w:rsid w:val="008F7D65"/>
+    <w:rsid w:val="00911A3D"/>
     <w:rsid w:val="00916B2A"/>
     <w:rsid w:val="00922B9F"/>
     <w:rsid w:val="00922F2C"/>
     <w:rsid w:val="00927AC2"/>
     <w:rsid w:val="009312DB"/>
     <w:rsid w:val="009326D5"/>
     <w:rsid w:val="009345BC"/>
     <w:rsid w:val="00935A17"/>
     <w:rsid w:val="00937D71"/>
     <w:rsid w:val="00943710"/>
     <w:rsid w:val="00944243"/>
     <w:rsid w:val="0095020E"/>
     <w:rsid w:val="00951F82"/>
     <w:rsid w:val="00954FE3"/>
     <w:rsid w:val="009556F6"/>
     <w:rsid w:val="009619E2"/>
     <w:rsid w:val="00963596"/>
     <w:rsid w:val="00964289"/>
     <w:rsid w:val="00970188"/>
     <w:rsid w:val="009765D0"/>
     <w:rsid w:val="00982824"/>
     <w:rsid w:val="00984F47"/>
     <w:rsid w:val="00997A95"/>
     <w:rsid w:val="009A1869"/>
     <w:rsid w:val="009A4A1B"/>
@@ -4850,79 +4796,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BE8E2AF-8688-4B6F-B2FF-11D0544D4C23}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{596D2EA3-BE77-4889-B5C2-29CA419413F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>449</Words>
-  <Characters>2899</Characters>
+  <Words>482</Words>
+  <Characters>2894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3342</CharactersWithSpaces>
+  <CharactersWithSpaces>3370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>