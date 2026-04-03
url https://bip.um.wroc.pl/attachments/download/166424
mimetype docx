--- v0 (2025-12-06)
+++ v1 (2026-04-03)
@@ -9,144 +9,145 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0516016C" w14:textId="772AFC03" w:rsidR="003A7C54" w:rsidRDefault="007C3BD7" w:rsidP="002E50A9">
+    <w:p w14:paraId="0516016C" w14:textId="772AFC03" w:rsidR="003A7C54" w:rsidRDefault="007C3BD7" w:rsidP="003F0044">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00200AC2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ADD MOTOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E972F5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sp. z o.o.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384145EE" w14:textId="5B519F89" w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="00175081" w:rsidP="009C567B">
+    <w:p w14:paraId="384145EE" w14:textId="5B519F89" w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="00175081" w:rsidP="003F0044">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidR="004C4704">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Karkonoska 45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B24900E" w14:textId="4506F3B4" w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="00175081" w:rsidP="002E50A9">
+    <w:p w14:paraId="3B24900E" w14:textId="4506F3B4" w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="00175081" w:rsidP="003F0044">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidR="00C01E4B" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -158,129 +159,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>015</w:t>
       </w:r>
       <w:r w:rsidR="00092E9C" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C4704">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B745B4" w14:textId="06421F30" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="002E50A9">
+    <w:p w14:paraId="04B745B4" w14:textId="06421F30" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="003F0044">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="000E5166">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00055F41" w:rsidRPr="0090322D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00175081">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lutego</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00E972F5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F9AAFD" w14:textId="0EF289DF" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="002E50A9">
+    <w:p w14:paraId="05F9AAFD" w14:textId="0EF289DF" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="003F0044">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
@@ -293,51 +291,51 @@
       <w:r w:rsidR="00175081">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56215FE9" w14:textId="3DA2BEB2" w:rsidR="005A5110" w:rsidRPr="003C0BE5" w:rsidRDefault="00CE024B" w:rsidP="002E50A9">
+    <w:p w14:paraId="56215FE9" w14:textId="3DA2BEB2" w:rsidR="005A5110" w:rsidRPr="003C0BE5" w:rsidRDefault="00CE024B" w:rsidP="003F0044">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0BE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00E972F5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -362,74 +360,74 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00E972F5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0BE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596949BB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="596949BB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="003F0044">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="003F0044">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -485,51 +483,51 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7108A1F3" w14:textId="6DB0A3D1" w:rsidR="005A5110" w:rsidRPr="00BC3A6B" w:rsidRDefault="005A5110" w:rsidP="00C30546">
+    <w:p w14:paraId="7108A1F3" w14:textId="6DB0A3D1" w:rsidR="005A5110" w:rsidRPr="00BC3A6B" w:rsidRDefault="005A5110" w:rsidP="003F0044">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -700,149 +698,149 @@
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F15D7B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>015</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="003F0044">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F63CC28" w14:textId="2FC0F261" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="0F63CC28" w14:textId="2FC0F261" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="003F0044">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="00C30546">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="003F0044">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07579C93" w14:textId="7BFDE1A2" w:rsidR="002711A6" w:rsidRPr="00832AB9" w:rsidRDefault="005A5110" w:rsidP="00BD005E">
+    <w:p w14:paraId="07579C93" w14:textId="7BFDE1A2" w:rsidR="002711A6" w:rsidRPr="00832AB9" w:rsidRDefault="005A5110" w:rsidP="003F0044">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832AB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
@@ -961,51 +959,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="00832AB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3" w:rsidRPr="00832AB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E91788" w:rsidRPr="00832AB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471E5D4A" w14:textId="55C5EE8C" w:rsidR="002E50A9" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="471E5D4A" w14:textId="55C5EE8C" w:rsidR="002E50A9" w:rsidRDefault="005A5110" w:rsidP="003F0044">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1102,262 +1100,276 @@
       <w:r w:rsidR="00516D1D" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EDA7F6" w14:textId="77777777" w:rsidR="004545C1" w:rsidRPr="002E50A9" w:rsidRDefault="004545C1" w:rsidP="002E50A9">
+    <w:p w14:paraId="72EDA7F6" w14:textId="77777777" w:rsidR="004545C1" w:rsidRPr="002E50A9" w:rsidRDefault="004545C1" w:rsidP="003F0044">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie dokumentacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wskazanej w protokole kontroli nie stwierdzono</w:t>
       </w:r>
       <w:r w:rsidR="00C20746">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niezgodności i nieprawidłowości.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22517E88" w14:textId="77777777" w:rsidR="004545C1" w:rsidRPr="00316962" w:rsidRDefault="004545C1" w:rsidP="002E50A9">
+    <w:p w14:paraId="22517E88" w14:textId="77777777" w:rsidR="004545C1" w:rsidRPr="00316962" w:rsidRDefault="004545C1" w:rsidP="003F0044">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mając na uwadze powyższe</w:t>
       </w:r>
       <w:r w:rsidRPr="00316962">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, nie formułuje się uwag i wniosków.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6FEC1E" w14:textId="4F8486D3" w:rsidR="005A5110" w:rsidRDefault="00F53D79" w:rsidP="00DE080E">
-[...40 lines deleted...]
-    <w:p w14:paraId="7FC20406" w14:textId="65A54F5B" w:rsidR="00F53D79" w:rsidRPr="00F53D79" w:rsidRDefault="00F53D79" w:rsidP="000279FF">
+    <w:p w14:paraId="27FC80E3" w14:textId="77777777" w:rsidR="00E33FAA" w:rsidRPr="004916DF" w:rsidRDefault="00E33FAA" w:rsidP="00E33FAA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F53D79">
+      <w:bookmarkStart w:id="1" w:name="_Hlk219362221"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE947E7" w14:textId="77777777" w:rsidR="00E33FAA" w:rsidRPr="004916DF" w:rsidRDefault="00E33FAA" w:rsidP="00E33FAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C782EAD" w14:textId="77777777" w:rsidR="00E33FAA" w:rsidRDefault="00E33FAA" w:rsidP="00E33FAA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="002E50A9">
+    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="00E33FAA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00330C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="003F0044">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="002E50A9">
-[...23 lines deleted...]
-    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="002E50A9">
+    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="003F0044">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6A169A" w14:textId="11EE557F" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="002E50A9">
+    <w:p w14:paraId="5A6A169A" w14:textId="11EE557F" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="003F0044">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1389,51 +1401,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="007C3BD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="002E50A9">
+    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="003F0044">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
@@ -1699,51 +1711,51 @@
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2C9225FC" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="008161BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7E19466D" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="008161BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="63145EA7" w14:textId="77777777" w:rsidR="00C279C6" w:rsidRDefault="00C279C6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="000E5166">
+  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="00E33FAA">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="309117F0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6463,51 +6475,51 @@
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -6804,50 +6816,51 @@
     <w:rsid w:val="003A6AE1"/>
     <w:rsid w:val="003A7305"/>
     <w:rsid w:val="003A7C54"/>
     <w:rsid w:val="003A7D14"/>
     <w:rsid w:val="003B0D14"/>
     <w:rsid w:val="003B179F"/>
     <w:rsid w:val="003B2E86"/>
     <w:rsid w:val="003B34E6"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003C07C0"/>
     <w:rsid w:val="003C0BE5"/>
     <w:rsid w:val="003D00E1"/>
     <w:rsid w:val="003D0C09"/>
     <w:rsid w:val="003D2201"/>
     <w:rsid w:val="003D22DD"/>
     <w:rsid w:val="003D40D2"/>
     <w:rsid w:val="003D6575"/>
     <w:rsid w:val="003D7DFA"/>
     <w:rsid w:val="003E03DD"/>
     <w:rsid w:val="003E0C4B"/>
     <w:rsid w:val="003E1181"/>
     <w:rsid w:val="003E3C91"/>
     <w:rsid w:val="003E5063"/>
     <w:rsid w:val="003E5874"/>
     <w:rsid w:val="003E6292"/>
+    <w:rsid w:val="003F0044"/>
     <w:rsid w:val="003F1885"/>
     <w:rsid w:val="003F20D6"/>
     <w:rsid w:val="003F774B"/>
     <w:rsid w:val="00400FA4"/>
     <w:rsid w:val="00404914"/>
     <w:rsid w:val="0040593E"/>
     <w:rsid w:val="00406744"/>
     <w:rsid w:val="00406FC7"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="00412D9C"/>
     <w:rsid w:val="004151F8"/>
     <w:rsid w:val="004155A8"/>
     <w:rsid w:val="00416C3B"/>
     <w:rsid w:val="00416EDA"/>
     <w:rsid w:val="00417B3D"/>
     <w:rsid w:val="004215F4"/>
     <w:rsid w:val="00421C95"/>
     <w:rsid w:val="00421D07"/>
     <w:rsid w:val="00422441"/>
     <w:rsid w:val="00423E3F"/>
     <w:rsid w:val="0042628E"/>
     <w:rsid w:val="00427D11"/>
     <w:rsid w:val="00431B5F"/>
     <w:rsid w:val="004338D2"/>
     <w:rsid w:val="00433ED0"/>
@@ -7515,50 +7528,51 @@
     <w:rsid w:val="00DC191D"/>
     <w:rsid w:val="00DC595C"/>
     <w:rsid w:val="00DC6BC3"/>
     <w:rsid w:val="00DC70CF"/>
     <w:rsid w:val="00DC7C92"/>
     <w:rsid w:val="00DD119B"/>
     <w:rsid w:val="00DD1F6E"/>
     <w:rsid w:val="00DD5200"/>
     <w:rsid w:val="00DD6960"/>
     <w:rsid w:val="00DD7CFB"/>
     <w:rsid w:val="00DE080E"/>
     <w:rsid w:val="00DE2A9D"/>
     <w:rsid w:val="00DE2C9D"/>
     <w:rsid w:val="00DE59AF"/>
     <w:rsid w:val="00E0113A"/>
     <w:rsid w:val="00E014CF"/>
     <w:rsid w:val="00E10AB9"/>
     <w:rsid w:val="00E11970"/>
     <w:rsid w:val="00E13808"/>
     <w:rsid w:val="00E14DD7"/>
     <w:rsid w:val="00E2233C"/>
     <w:rsid w:val="00E2568D"/>
     <w:rsid w:val="00E25E6A"/>
     <w:rsid w:val="00E30044"/>
     <w:rsid w:val="00E31CF8"/>
+    <w:rsid w:val="00E33FAA"/>
     <w:rsid w:val="00E35A19"/>
     <w:rsid w:val="00E35E65"/>
     <w:rsid w:val="00E36B78"/>
     <w:rsid w:val="00E37AC3"/>
     <w:rsid w:val="00E40BB7"/>
     <w:rsid w:val="00E45226"/>
     <w:rsid w:val="00E45B4D"/>
     <w:rsid w:val="00E46557"/>
     <w:rsid w:val="00E52281"/>
     <w:rsid w:val="00E52576"/>
     <w:rsid w:val="00E535AD"/>
     <w:rsid w:val="00E56D55"/>
     <w:rsid w:val="00E57189"/>
     <w:rsid w:val="00E6076F"/>
     <w:rsid w:val="00E622D0"/>
     <w:rsid w:val="00E6735E"/>
     <w:rsid w:val="00E80DF6"/>
     <w:rsid w:val="00E84494"/>
     <w:rsid w:val="00E878DD"/>
     <w:rsid w:val="00E91788"/>
     <w:rsid w:val="00E91A87"/>
     <w:rsid w:val="00E94442"/>
     <w:rsid w:val="00E946F4"/>
     <w:rsid w:val="00E972F5"/>
     <w:rsid w:val="00EA09C4"/>
@@ -9214,79 +9228,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FC5E0DF-13EF-44CC-B181-FE7933C7BE10}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BED65CAA-5AE2-4765-AFF3-A42B070E344D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>249</Words>
-  <Characters>1566</Characters>
+  <Words>251</Words>
+  <Characters>1583</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1812</CharactersWithSpaces>
+  <CharactersWithSpaces>1831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>