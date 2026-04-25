--- v0 (2025-12-06)
+++ v1 (2026-04-25)
@@ -9,232 +9,206 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="49F9D743" w14:textId="77777777" w:rsidR="007728F3" w:rsidRDefault="007728F3" w:rsidP="00D433DC">
+    <w:p w14:paraId="49F9D743" w14:textId="5720C740" w:rsidR="007728F3" w:rsidRDefault="007728F3" w:rsidP="00AE596F">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
-        <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RS SERWIS KRZYSZTOF KIJAK</w:t>
       </w:r>
+      <w:r w:rsidR="007C277A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sp. j.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="10C3F6A4" w14:textId="77777777" w:rsidR="007728F3" w:rsidRDefault="007728F3" w:rsidP="00D433DC">
+    <w:p w14:paraId="48D9A820" w14:textId="77777777" w:rsidR="007728F3" w:rsidRDefault="007728F3" w:rsidP="00AE596F">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
-        <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>SPÓŁKA JAWNA</w:t>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ul. Szybowcowa 25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D9A820" w14:textId="77777777" w:rsidR="007728F3" w:rsidRDefault="007728F3" w:rsidP="00D433DC">
+    <w:p w14:paraId="6113B674" w14:textId="77777777" w:rsidR="007728F3" w:rsidRDefault="007728F3" w:rsidP="00AE596F">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
-        <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ul. Szybowcowa 25</w:t>
+        <w:t>54-130 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6113B674" w14:textId="77777777" w:rsidR="007728F3" w:rsidRDefault="007728F3" w:rsidP="00D433DC">
-[...16 lines deleted...]
-        <w:t>54-130 Wrocław</w:t>
+    <w:p w14:paraId="04B745B4" w14:textId="3A15F2B1" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="00AE596F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007728F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wro</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5BAD" w:rsidRPr="007728F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cław, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD437A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00055F41" w:rsidRPr="007728F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kwietnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12367" w:rsidRPr="00610984">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E972F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610984">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B745B4" w14:textId="4C132BFE" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="00D433DC">
-[...91 lines deleted...]
-    <w:p w14:paraId="05F9AAFD" w14:textId="67E4FFCC" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="00D433DC">
+    <w:p w14:paraId="05F9AAFD" w14:textId="67E4FFCC" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="00AE596F">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007728F3">
         <w:rPr>
@@ -260,123 +234,123 @@
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="75" w:type="dxa"/>
           <w:left w:w="75" w:type="dxa"/>
           <w:bottom w:w="75" w:type="dxa"/>
           <w:right w:w="75" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8391"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E7693" w14:paraId="45654FE8" w14:textId="77777777" w:rsidTr="007E7693">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49B87B77" w14:textId="76149989" w:rsidR="007E7693" w:rsidRPr="00600242" w:rsidRDefault="00600242" w:rsidP="00D433DC">
+          <w:p w14:paraId="49B87B77" w14:textId="76149989" w:rsidR="007E7693" w:rsidRPr="00600242" w:rsidRDefault="00600242" w:rsidP="00AE596F">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600242">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00600242">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>026396/2025/W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="596949BB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="00D433DC">
+    <w:p w14:paraId="596949BB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="00AE596F">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="00D433DC">
+    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00FA453E" w:rsidRDefault="005A5110" w:rsidP="00AE596F">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="240" w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
@@ -429,161 +403,185 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA453E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDCB86C" w14:textId="73B6A026" w:rsidR="00412255" w:rsidRPr="00383CD3" w:rsidRDefault="005A5110" w:rsidP="00D433DC">
+    <w:p w14:paraId="2BDCB86C" w14:textId="1DDE5E32" w:rsidR="00412255" w:rsidRPr="00383CD3" w:rsidRDefault="005A5110" w:rsidP="00AE596F">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez </w:t>
       </w:r>
       <w:r w:rsidR="005C5893">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007728F3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> RS SERWIS KRZYSZTOF KIJAK SPÓŁKA JAWNA</w:t>
+        <w:t xml:space="preserve"> RS SERWIS KRZYSZTOF KIJAK </w:t>
+      </w:r>
+      <w:r w:rsidR="007C277A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sp. j.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0090322D" w:rsidRPr="0090322D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wpisanego do Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia pod numerem ewidencyjnym</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A7C54">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DW/</w:t>
       </w:r>
       <w:r w:rsidR="0066001D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>076</w:t>
       </w:r>
       <w:r w:rsidR="00625E6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC3A6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC3A6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>resem wykonywania działalności:</w:t>
       </w:r>
-      <w:r w:rsidR="005C5893">
-[...4 lines deleted...]
-        <w:br/>
+      <w:r w:rsidR="0004612D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00412255">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="007728F3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szybowcowa 25</w:t>
       </w:r>
       <w:r w:rsidR="00412255" w:rsidRPr="00383CD3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00412255">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -605,179 +603,179 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007728F3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>130</w:t>
       </w:r>
       <w:r w:rsidR="00412255" w:rsidRPr="00383CD3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="00412255">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00D433DC">
+    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00AE596F">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F63CC28" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00D433DC">
+    <w:p w14:paraId="0F63CC28" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00AE596F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00D433DC">
+    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00AE596F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D99FBA4" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00D433DC">
+    <w:p w14:paraId="2D99FBA4" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="00AE596F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07579C93" w14:textId="67ACC66E" w:rsidR="002711A6" w:rsidRPr="00E91788" w:rsidRDefault="00D6574C" w:rsidP="00D433DC">
+    <w:p w14:paraId="07579C93" w14:textId="67ACC66E" w:rsidR="002711A6" w:rsidRPr="00E91788" w:rsidRDefault="00D6574C" w:rsidP="00AE596F">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
       </w:r>
       <w:r w:rsidR="007728F3">
         <w:rPr>
@@ -830,54 +828,54 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E91788" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471E5D4A" w14:textId="7296880F" w:rsidR="002E50A9" w:rsidRDefault="005A5110" w:rsidP="00D433DC">
+    <w:p w14:paraId="471E5D4A" w14:textId="43258A0B" w:rsidR="002E50A9" w:rsidRDefault="005A5110" w:rsidP="00AE596F">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
       </w:r>
       <w:r w:rsidR="000F4339" w:rsidRPr="00BB0F28">
@@ -922,447 +920,566 @@
       </w:r>
       <w:r w:rsidR="005C5893">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000F4339" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidR="000F4339">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C5893">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nr WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00E2568D" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007728F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidR="00516D1D" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DAD794" w14:textId="3D1486F3" w:rsidR="00E45C77" w:rsidRDefault="00E45C77" w:rsidP="00D433DC">
+    <w:p w14:paraId="50FAE701" w14:textId="5D9F64B2" w:rsidR="0004612D" w:rsidRDefault="00E45C77" w:rsidP="00AE596F">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegając</w:t>
-[...7 lines deleted...]
-        <w:t>ej</w:t>
+        <w:t xml:space="preserve">Na podstawie </w:t>
+      </w:r>
+      <w:r w:rsidR="0004612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dokumentacji wskazanej</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> w protokole kontroli stwierdzono wystąpienie nieprawidłowości </w:t>
+      </w:r>
+      <w:r w:rsidR="0056483F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>polegających</w:t>
+      </w:r>
+      <w:r w:rsidR="0004612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> na</w:t>
       </w:r>
-      <w:r w:rsidR="00A2434E">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="0056483F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481116FA" w14:textId="6CE4707A" w:rsidR="007C277A" w:rsidRDefault="007C277A" w:rsidP="00AE596F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="-79" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">obraniu, w </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nieterminowym złożeniu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>trzech</w:t>
+        <w:t>, w jednym przypadku,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przypadk</w:t>
+        <w:t xml:space="preserve"> wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ach</w:t>
+        <w:t xml:space="preserve">dotyczącym </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, opłaty za przeprowadzenie badania </w:t>
-      </w:r>
+        <w:t>zatrudnienia diagnost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, czym naruszono art. 83ab ust. 2 w związku z art. 83a ust. 3 pkt 6 ustawy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DAD794" w14:textId="050EF917" w:rsidR="00E45C77" w:rsidRPr="007C277A" w:rsidRDefault="007C277A" w:rsidP="00AE596F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="-79" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45C77" w:rsidRPr="007C277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obraniu, w trzech przypadkach, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (t.j. Dz. U. z 2023 r., poz. 1070).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7431890B" w14:textId="77777777" w:rsidR="00A2434E" w:rsidRPr="001F2597" w:rsidRDefault="00A2434E" w:rsidP="00AE596F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F2597">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A2FD5F" w14:textId="77777777" w:rsidR="007C277A" w:rsidRDefault="00A2434E" w:rsidP="00AE596F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F2597">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu</w:t>
+      </w:r>
+      <w:r w:rsidR="007C277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DF1DD8" w14:textId="1788DCE2" w:rsidR="007C277A" w:rsidRDefault="007C277A" w:rsidP="00AE596F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="-79" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kładanie wniosków o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów, w przypadku zmiany danych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAD30F4" w14:textId="39DEBA20" w:rsidR="00A2434E" w:rsidRPr="007C277A" w:rsidRDefault="007C277A" w:rsidP="00AE596F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="-79" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2434E" w:rsidRPr="007C277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0890ED1F" w14:textId="4D067B40" w:rsidR="00E45C77" w:rsidRDefault="00A2434E" w:rsidP="00AE596F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F2597">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Dz. U. z 2023 r., poz. 1070).</w:t>
+        <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7431890B" w14:textId="77777777" w:rsidR="00A2434E" w:rsidRPr="001F2597" w:rsidRDefault="00A2434E" w:rsidP="00D433DC">
-[...133 lines deleted...]
-    <w:p w14:paraId="7FC20406" w14:textId="65A54F5B" w:rsidR="00F53D79" w:rsidRPr="00F53D79" w:rsidRDefault="00F53D79" w:rsidP="00D433DC">
+    <w:p w14:paraId="4ADC4940" w14:textId="77777777" w:rsidR="001A6D60" w:rsidRPr="004916DF" w:rsidRDefault="001A6D60" w:rsidP="001A6D60">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F53D79">
+      <w:bookmarkStart w:id="1" w:name="_Hlk219362221"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Dyrektor Wydziału Kontroli</w:t>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="00D433DC">
+    <w:p w14:paraId="7FF3067F" w14:textId="77777777" w:rsidR="001A6D60" w:rsidRPr="004916DF" w:rsidRDefault="001A6D60" w:rsidP="001A6D60">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294D25B5" w14:textId="77777777" w:rsidR="001A6D60" w:rsidRDefault="001A6D60" w:rsidP="001A6D60">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330C5B">
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002551EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="00D433DC">
+    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="001A6D60">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00330C5B" w:rsidRDefault="006E3EB7" w:rsidP="00AE596F">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="00D433DC">
+    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="00AE596F">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6A169A" w14:textId="633FA162" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="00D433DC">
+    <w:p w14:paraId="5A6A169A" w14:textId="633FA162" w:rsidR="00552475" w:rsidRPr="00330C5B" w:rsidRDefault="00552475" w:rsidP="00AE596F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>roli WKN-KSO.5421.1.</w:t>
       </w:r>
@@ -1390,153 +1507,153 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="007C3BD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00D433DC">
+    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00AE596F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="737DADB2" w14:textId="77777777" w:rsidR="00FF7557" w:rsidRDefault="00FF7557">
+    <w:p w14:paraId="59061FB9" w14:textId="77777777" w:rsidR="002528F0" w:rsidRDefault="002528F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6679BC53" w14:textId="77777777" w:rsidR="00FF7557" w:rsidRDefault="00FF7557">
+    <w:p w14:paraId="0D7437D3" w14:textId="77777777" w:rsidR="002528F0" w:rsidRDefault="002528F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5286EA2C" w14:textId="77777777" w:rsidR="00FF7557" w:rsidRDefault="00FF7557"/>
+    <w:p w14:paraId="73AD829B" w14:textId="77777777" w:rsidR="002528F0" w:rsidRDefault="002528F0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="5FAAECB0" w14:textId="77777777" w:rsidR="008161BB" w:rsidRPr="004D6885" w:rsidRDefault="008161BB">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
@@ -1679,72 +1796,72 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A427165" w14:textId="77777777" w:rsidR="00FF7557" w:rsidRDefault="00FF7557">
+    <w:p w14:paraId="4AD266F7" w14:textId="77777777" w:rsidR="002528F0" w:rsidRDefault="002528F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B58FDE1" w14:textId="77777777" w:rsidR="00FF7557" w:rsidRDefault="00FF7557">
+    <w:p w14:paraId="1345DDED" w14:textId="77777777" w:rsidR="002528F0" w:rsidRDefault="002528F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26F5A694" w14:textId="77777777" w:rsidR="00FF7557" w:rsidRDefault="00FF7557"/>
+    <w:p w14:paraId="4001D47A" w14:textId="77777777" w:rsidR="002528F0" w:rsidRDefault="002528F0"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="00FF7557">
+  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="001A6D60">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="309117F0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6464,102 +6581,103 @@
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="137"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034465B"/>
     <w:rsid w:val="00003476"/>
     <w:rsid w:val="000049D9"/>
     <w:rsid w:val="00005FC0"/>
     <w:rsid w:val="0000654E"/>
     <w:rsid w:val="00010985"/>
     <w:rsid w:val="00015B11"/>
     <w:rsid w:val="000176B6"/>
     <w:rsid w:val="00017950"/>
     <w:rsid w:val="000220EC"/>
     <w:rsid w:val="00022438"/>
     <w:rsid w:val="00022A1D"/>
     <w:rsid w:val="00032859"/>
     <w:rsid w:val="0003663E"/>
     <w:rsid w:val="00036A9B"/>
     <w:rsid w:val="0004092E"/>
     <w:rsid w:val="0004444E"/>
+    <w:rsid w:val="0004612D"/>
     <w:rsid w:val="000501C9"/>
     <w:rsid w:val="00053E3A"/>
     <w:rsid w:val="00054560"/>
     <w:rsid w:val="000551BD"/>
     <w:rsid w:val="00055F41"/>
     <w:rsid w:val="000560E1"/>
     <w:rsid w:val="00057175"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="000631F9"/>
     <w:rsid w:val="0006416E"/>
     <w:rsid w:val="00064235"/>
     <w:rsid w:val="000664B7"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00070ACA"/>
     <w:rsid w:val="00072CCE"/>
     <w:rsid w:val="000767CB"/>
     <w:rsid w:val="00080A22"/>
     <w:rsid w:val="00080DA3"/>
     <w:rsid w:val="0008113D"/>
     <w:rsid w:val="00081A2B"/>
     <w:rsid w:val="00083DC1"/>
     <w:rsid w:val="00087403"/>
     <w:rsid w:val="0009059F"/>
     <w:rsid w:val="00090C7D"/>
     <w:rsid w:val="00092E9C"/>
@@ -6615,50 +6733,51 @@
     <w:rsid w:val="00150A23"/>
     <w:rsid w:val="00154828"/>
     <w:rsid w:val="00160E76"/>
     <w:rsid w:val="00163241"/>
     <w:rsid w:val="001658C2"/>
     <w:rsid w:val="00167E12"/>
     <w:rsid w:val="00171060"/>
     <w:rsid w:val="001729F6"/>
     <w:rsid w:val="0017452C"/>
     <w:rsid w:val="00176C3A"/>
     <w:rsid w:val="00180DF6"/>
     <w:rsid w:val="00180FC3"/>
     <w:rsid w:val="00181873"/>
     <w:rsid w:val="00182D3E"/>
     <w:rsid w:val="00184628"/>
     <w:rsid w:val="001866EA"/>
     <w:rsid w:val="00187C77"/>
     <w:rsid w:val="00190D4E"/>
     <w:rsid w:val="00191EAA"/>
     <w:rsid w:val="001927E5"/>
     <w:rsid w:val="00196FDB"/>
     <w:rsid w:val="001A0D6A"/>
     <w:rsid w:val="001A2897"/>
     <w:rsid w:val="001A429C"/>
     <w:rsid w:val="001A6843"/>
+    <w:rsid w:val="001A6D60"/>
     <w:rsid w:val="001A786D"/>
     <w:rsid w:val="001B08DD"/>
     <w:rsid w:val="001B0A15"/>
     <w:rsid w:val="001B4CB2"/>
     <w:rsid w:val="001B6A32"/>
     <w:rsid w:val="001B6B18"/>
     <w:rsid w:val="001C065C"/>
     <w:rsid w:val="001C1806"/>
     <w:rsid w:val="001C2298"/>
     <w:rsid w:val="001C287B"/>
     <w:rsid w:val="001C430D"/>
     <w:rsid w:val="001C5789"/>
     <w:rsid w:val="001C71C9"/>
     <w:rsid w:val="001C72E7"/>
     <w:rsid w:val="001C7D76"/>
     <w:rsid w:val="001C7EFA"/>
     <w:rsid w:val="001D179A"/>
     <w:rsid w:val="001D3712"/>
     <w:rsid w:val="001D627D"/>
     <w:rsid w:val="001E287D"/>
     <w:rsid w:val="001E3A86"/>
     <w:rsid w:val="001E7507"/>
     <w:rsid w:val="001E7E0E"/>
     <w:rsid w:val="001F1130"/>
     <w:rsid w:val="001F3DB0"/>
@@ -6927,50 +7046,51 @@
     <w:rsid w:val="00510731"/>
     <w:rsid w:val="00516D1D"/>
     <w:rsid w:val="00516D90"/>
     <w:rsid w:val="00517264"/>
     <w:rsid w:val="00522848"/>
     <w:rsid w:val="0052449D"/>
     <w:rsid w:val="00524F70"/>
     <w:rsid w:val="00525967"/>
     <w:rsid w:val="00527DBA"/>
     <w:rsid w:val="00530DDF"/>
     <w:rsid w:val="00533FE5"/>
     <w:rsid w:val="005341B2"/>
     <w:rsid w:val="00535B52"/>
     <w:rsid w:val="00540D73"/>
     <w:rsid w:val="00541F6B"/>
     <w:rsid w:val="005429B8"/>
     <w:rsid w:val="00542A9A"/>
     <w:rsid w:val="00542B76"/>
     <w:rsid w:val="00543DD4"/>
     <w:rsid w:val="00547727"/>
     <w:rsid w:val="00552475"/>
     <w:rsid w:val="00554AA1"/>
     <w:rsid w:val="00556022"/>
     <w:rsid w:val="0055648A"/>
     <w:rsid w:val="00557AB9"/>
+    <w:rsid w:val="0056483F"/>
     <w:rsid w:val="0056498C"/>
     <w:rsid w:val="00570D62"/>
     <w:rsid w:val="00571202"/>
     <w:rsid w:val="0057301B"/>
     <w:rsid w:val="00574956"/>
     <w:rsid w:val="005755B3"/>
     <w:rsid w:val="00576414"/>
     <w:rsid w:val="00580B15"/>
     <w:rsid w:val="0058250F"/>
     <w:rsid w:val="005843BA"/>
     <w:rsid w:val="00585CF8"/>
     <w:rsid w:val="0058790F"/>
     <w:rsid w:val="00587E86"/>
     <w:rsid w:val="00592FD6"/>
     <w:rsid w:val="005931FB"/>
     <w:rsid w:val="00595421"/>
     <w:rsid w:val="00597327"/>
     <w:rsid w:val="005975FB"/>
     <w:rsid w:val="005A0002"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A4FF1"/>
     <w:rsid w:val="005A5110"/>
     <w:rsid w:val="005A59AA"/>
     <w:rsid w:val="005B0484"/>
     <w:rsid w:val="005B0902"/>
@@ -7024,51 +7144,50 @@
     <w:rsid w:val="0066124A"/>
     <w:rsid w:val="00661CF9"/>
     <w:rsid w:val="00661F7F"/>
     <w:rsid w:val="00663469"/>
     <w:rsid w:val="00664D48"/>
     <w:rsid w:val="00665BBE"/>
     <w:rsid w:val="00673737"/>
     <w:rsid w:val="0067548B"/>
     <w:rsid w:val="006757F5"/>
     <w:rsid w:val="00677106"/>
     <w:rsid w:val="006779AD"/>
     <w:rsid w:val="006804F8"/>
     <w:rsid w:val="0068323B"/>
     <w:rsid w:val="00684436"/>
     <w:rsid w:val="0068468F"/>
     <w:rsid w:val="0068671D"/>
     <w:rsid w:val="00690679"/>
     <w:rsid w:val="0069199D"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="006942AB"/>
     <w:rsid w:val="0069500B"/>
     <w:rsid w:val="006968E6"/>
     <w:rsid w:val="006971C9"/>
     <w:rsid w:val="00697883"/>
     <w:rsid w:val="00697FD8"/>
-    <w:rsid w:val="006A11DF"/>
     <w:rsid w:val="006A794D"/>
     <w:rsid w:val="006B1BA8"/>
     <w:rsid w:val="006B2459"/>
     <w:rsid w:val="006B4DBE"/>
     <w:rsid w:val="006B54DB"/>
     <w:rsid w:val="006C3FFE"/>
     <w:rsid w:val="006C5925"/>
     <w:rsid w:val="006C6CBC"/>
     <w:rsid w:val="006D719F"/>
     <w:rsid w:val="006E16BD"/>
     <w:rsid w:val="006E1D59"/>
     <w:rsid w:val="006E3AE2"/>
     <w:rsid w:val="006E3EB7"/>
     <w:rsid w:val="006E5864"/>
     <w:rsid w:val="006E6780"/>
     <w:rsid w:val="006F010B"/>
     <w:rsid w:val="006F032F"/>
     <w:rsid w:val="006F3DFA"/>
     <w:rsid w:val="006F42CA"/>
     <w:rsid w:val="006F6F2A"/>
     <w:rsid w:val="006F70B4"/>
     <w:rsid w:val="00701FA2"/>
     <w:rsid w:val="00702B89"/>
     <w:rsid w:val="00705F7B"/>
     <w:rsid w:val="00713C38"/>
@@ -7098,50 +7217,51 @@
     <w:rsid w:val="00767A08"/>
     <w:rsid w:val="007728F3"/>
     <w:rsid w:val="00774852"/>
     <w:rsid w:val="00775161"/>
     <w:rsid w:val="0077605E"/>
     <w:rsid w:val="00777F63"/>
     <w:rsid w:val="00782490"/>
     <w:rsid w:val="007832CB"/>
     <w:rsid w:val="00784C0D"/>
     <w:rsid w:val="0078742A"/>
     <w:rsid w:val="007878BA"/>
     <w:rsid w:val="00790028"/>
     <w:rsid w:val="00790DAA"/>
     <w:rsid w:val="00793560"/>
     <w:rsid w:val="00797419"/>
     <w:rsid w:val="00797736"/>
     <w:rsid w:val="007A268E"/>
     <w:rsid w:val="007A5E26"/>
     <w:rsid w:val="007A6FED"/>
     <w:rsid w:val="007A7908"/>
     <w:rsid w:val="007A7F40"/>
     <w:rsid w:val="007B7DEC"/>
     <w:rsid w:val="007B7F92"/>
     <w:rsid w:val="007C1CCF"/>
     <w:rsid w:val="007C1CF9"/>
+    <w:rsid w:val="007C277A"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C3BD7"/>
     <w:rsid w:val="007C4DAC"/>
     <w:rsid w:val="007C58B4"/>
     <w:rsid w:val="007C737D"/>
     <w:rsid w:val="007D2EB9"/>
     <w:rsid w:val="007D332D"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D4450"/>
     <w:rsid w:val="007D65B4"/>
     <w:rsid w:val="007D6BF9"/>
     <w:rsid w:val="007E3879"/>
     <w:rsid w:val="007E700E"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007E7693"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2563"/>
     <w:rsid w:val="007F2789"/>
     <w:rsid w:val="007F4F57"/>
     <w:rsid w:val="007F594B"/>
     <w:rsid w:val="007F7B0E"/>
     <w:rsid w:val="008008CB"/>
     <w:rsid w:val="00805F37"/>
     <w:rsid w:val="008066EA"/>
@@ -7261,88 +7381,90 @@
     <w:rsid w:val="009E4D89"/>
     <w:rsid w:val="009F1E69"/>
     <w:rsid w:val="009F2CDE"/>
     <w:rsid w:val="009F3B01"/>
     <w:rsid w:val="009F70A2"/>
     <w:rsid w:val="00A005FB"/>
     <w:rsid w:val="00A02798"/>
     <w:rsid w:val="00A04E3A"/>
     <w:rsid w:val="00A05E43"/>
     <w:rsid w:val="00A073FB"/>
     <w:rsid w:val="00A115DA"/>
     <w:rsid w:val="00A12367"/>
     <w:rsid w:val="00A1330D"/>
     <w:rsid w:val="00A133A0"/>
     <w:rsid w:val="00A14368"/>
     <w:rsid w:val="00A165AA"/>
     <w:rsid w:val="00A2434E"/>
     <w:rsid w:val="00A27341"/>
     <w:rsid w:val="00A2735B"/>
     <w:rsid w:val="00A27A86"/>
     <w:rsid w:val="00A27F20"/>
     <w:rsid w:val="00A33314"/>
     <w:rsid w:val="00A33FBB"/>
     <w:rsid w:val="00A36660"/>
     <w:rsid w:val="00A40591"/>
+    <w:rsid w:val="00A51BCF"/>
     <w:rsid w:val="00A53A36"/>
     <w:rsid w:val="00A54112"/>
     <w:rsid w:val="00A55130"/>
     <w:rsid w:val="00A567CF"/>
     <w:rsid w:val="00A57045"/>
     <w:rsid w:val="00A57313"/>
     <w:rsid w:val="00A624F2"/>
     <w:rsid w:val="00A63A7D"/>
     <w:rsid w:val="00A65961"/>
     <w:rsid w:val="00A66A3A"/>
     <w:rsid w:val="00A67232"/>
     <w:rsid w:val="00A7170F"/>
     <w:rsid w:val="00A759B9"/>
     <w:rsid w:val="00A76B73"/>
     <w:rsid w:val="00A816F2"/>
     <w:rsid w:val="00A82041"/>
     <w:rsid w:val="00A8239C"/>
     <w:rsid w:val="00A86CC3"/>
     <w:rsid w:val="00A86D58"/>
     <w:rsid w:val="00A87A39"/>
     <w:rsid w:val="00A91D47"/>
     <w:rsid w:val="00AA0703"/>
     <w:rsid w:val="00AA1CFA"/>
     <w:rsid w:val="00AA36A4"/>
     <w:rsid w:val="00AA4155"/>
     <w:rsid w:val="00AA703B"/>
     <w:rsid w:val="00AB02A8"/>
     <w:rsid w:val="00AB0B72"/>
     <w:rsid w:val="00AB56BE"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rsid w:val="00AC10B7"/>
     <w:rsid w:val="00AC2100"/>
     <w:rsid w:val="00AC3E16"/>
     <w:rsid w:val="00AD1C03"/>
     <w:rsid w:val="00AD20B3"/>
     <w:rsid w:val="00AD5BAD"/>
     <w:rsid w:val="00AD7B78"/>
     <w:rsid w:val="00AE0710"/>
+    <w:rsid w:val="00AE596F"/>
     <w:rsid w:val="00AF0659"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF26D3"/>
     <w:rsid w:val="00AF27D4"/>
     <w:rsid w:val="00AF2BBF"/>
     <w:rsid w:val="00AF7309"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B033FB"/>
     <w:rsid w:val="00B04200"/>
     <w:rsid w:val="00B06917"/>
     <w:rsid w:val="00B06945"/>
     <w:rsid w:val="00B0696D"/>
     <w:rsid w:val="00B07E4B"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B14745"/>
     <w:rsid w:val="00B14A5E"/>
     <w:rsid w:val="00B224FC"/>
     <w:rsid w:val="00B2498A"/>
     <w:rsid w:val="00B278EC"/>
     <w:rsid w:val="00B3091C"/>
     <w:rsid w:val="00B332EB"/>
     <w:rsid w:val="00B34FC8"/>
     <w:rsid w:val="00B473E2"/>
     <w:rsid w:val="00B53A93"/>
     <w:rsid w:val="00B57409"/>
@@ -7355,130 +7477,133 @@
     <w:rsid w:val="00B81755"/>
     <w:rsid w:val="00B81B31"/>
     <w:rsid w:val="00B8401D"/>
     <w:rsid w:val="00B85FBC"/>
     <w:rsid w:val="00B87835"/>
     <w:rsid w:val="00B906E7"/>
     <w:rsid w:val="00B90D34"/>
     <w:rsid w:val="00B91985"/>
     <w:rsid w:val="00B929B7"/>
     <w:rsid w:val="00B9303B"/>
     <w:rsid w:val="00B931E9"/>
     <w:rsid w:val="00B960A8"/>
     <w:rsid w:val="00B979F4"/>
     <w:rsid w:val="00BB0F28"/>
     <w:rsid w:val="00BB2924"/>
     <w:rsid w:val="00BB2EB0"/>
     <w:rsid w:val="00BB389F"/>
     <w:rsid w:val="00BB5BFC"/>
     <w:rsid w:val="00BB76AE"/>
     <w:rsid w:val="00BC1065"/>
     <w:rsid w:val="00BC3A6B"/>
     <w:rsid w:val="00BC4946"/>
     <w:rsid w:val="00BC67F5"/>
     <w:rsid w:val="00BD035E"/>
     <w:rsid w:val="00BD3C83"/>
+    <w:rsid w:val="00BD437A"/>
     <w:rsid w:val="00BD5CC3"/>
     <w:rsid w:val="00BD7511"/>
     <w:rsid w:val="00BE5044"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BE57F0"/>
     <w:rsid w:val="00C01E4B"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03C66"/>
     <w:rsid w:val="00C03F70"/>
     <w:rsid w:val="00C11061"/>
     <w:rsid w:val="00C11A61"/>
     <w:rsid w:val="00C12444"/>
     <w:rsid w:val="00C20746"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C279C6"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C31CB0"/>
     <w:rsid w:val="00C339FC"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C41AE5"/>
     <w:rsid w:val="00C45412"/>
     <w:rsid w:val="00C45D6A"/>
     <w:rsid w:val="00C46382"/>
     <w:rsid w:val="00C46432"/>
     <w:rsid w:val="00C518E8"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00C55EF5"/>
     <w:rsid w:val="00C6173B"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C6486F"/>
     <w:rsid w:val="00C66DEB"/>
     <w:rsid w:val="00C71233"/>
     <w:rsid w:val="00C718C8"/>
     <w:rsid w:val="00C73B5F"/>
     <w:rsid w:val="00C74E7C"/>
     <w:rsid w:val="00C77119"/>
     <w:rsid w:val="00C80358"/>
     <w:rsid w:val="00C81B27"/>
+    <w:rsid w:val="00C84B5D"/>
     <w:rsid w:val="00C855D3"/>
     <w:rsid w:val="00C86CC7"/>
     <w:rsid w:val="00C86F93"/>
     <w:rsid w:val="00C87CC5"/>
     <w:rsid w:val="00C95B78"/>
     <w:rsid w:val="00C96C94"/>
     <w:rsid w:val="00CA00A9"/>
     <w:rsid w:val="00CA11F0"/>
     <w:rsid w:val="00CA1D09"/>
     <w:rsid w:val="00CA3621"/>
     <w:rsid w:val="00CA563F"/>
     <w:rsid w:val="00CA5A32"/>
     <w:rsid w:val="00CA5D64"/>
     <w:rsid w:val="00CA7A59"/>
     <w:rsid w:val="00CB1438"/>
     <w:rsid w:val="00CB1EB1"/>
     <w:rsid w:val="00CB29D2"/>
     <w:rsid w:val="00CB317B"/>
     <w:rsid w:val="00CB3E99"/>
     <w:rsid w:val="00CB42D6"/>
     <w:rsid w:val="00CB45F2"/>
     <w:rsid w:val="00CB4A0B"/>
     <w:rsid w:val="00CB4C63"/>
     <w:rsid w:val="00CB5672"/>
     <w:rsid w:val="00CB5DEF"/>
     <w:rsid w:val="00CC0FB4"/>
     <w:rsid w:val="00CC1016"/>
     <w:rsid w:val="00CC1581"/>
     <w:rsid w:val="00CC5BE9"/>
     <w:rsid w:val="00CC6A39"/>
     <w:rsid w:val="00CD26BE"/>
     <w:rsid w:val="00CD3577"/>
     <w:rsid w:val="00CD49EE"/>
     <w:rsid w:val="00CD4AC9"/>
     <w:rsid w:val="00CD7290"/>
     <w:rsid w:val="00CE024B"/>
     <w:rsid w:val="00CE1FFA"/>
     <w:rsid w:val="00CE2164"/>
     <w:rsid w:val="00CE2B57"/>
     <w:rsid w:val="00CE3419"/>
     <w:rsid w:val="00CE3558"/>
+    <w:rsid w:val="00CE3DBF"/>
     <w:rsid w:val="00CE6005"/>
     <w:rsid w:val="00CE6296"/>
     <w:rsid w:val="00CE707C"/>
     <w:rsid w:val="00CE78EC"/>
     <w:rsid w:val="00CF2E59"/>
     <w:rsid w:val="00CF5FF2"/>
     <w:rsid w:val="00CF6BE8"/>
     <w:rsid w:val="00D0374A"/>
     <w:rsid w:val="00D03C56"/>
     <w:rsid w:val="00D05152"/>
     <w:rsid w:val="00D11D84"/>
     <w:rsid w:val="00D13459"/>
     <w:rsid w:val="00D13B7E"/>
     <w:rsid w:val="00D14956"/>
     <w:rsid w:val="00D163A1"/>
     <w:rsid w:val="00D2014D"/>
     <w:rsid w:val="00D21B47"/>
     <w:rsid w:val="00D21FDF"/>
     <w:rsid w:val="00D23966"/>
     <w:rsid w:val="00D24160"/>
     <w:rsid w:val="00D27931"/>
     <w:rsid w:val="00D33992"/>
     <w:rsid w:val="00D34F71"/>
     <w:rsid w:val="00D3513A"/>
     <w:rsid w:val="00D355AE"/>
@@ -7548,50 +7673,51 @@
     <w:rsid w:val="00E10AB9"/>
     <w:rsid w:val="00E11970"/>
     <w:rsid w:val="00E13808"/>
     <w:rsid w:val="00E14DD7"/>
     <w:rsid w:val="00E2233C"/>
     <w:rsid w:val="00E2568D"/>
     <w:rsid w:val="00E25E6A"/>
     <w:rsid w:val="00E30044"/>
     <w:rsid w:val="00E31CF8"/>
     <w:rsid w:val="00E347E0"/>
     <w:rsid w:val="00E35A19"/>
     <w:rsid w:val="00E35E65"/>
     <w:rsid w:val="00E36B78"/>
     <w:rsid w:val="00E37AC3"/>
     <w:rsid w:val="00E40BB7"/>
     <w:rsid w:val="00E45226"/>
     <w:rsid w:val="00E45B4D"/>
     <w:rsid w:val="00E45C77"/>
     <w:rsid w:val="00E46557"/>
     <w:rsid w:val="00E52281"/>
     <w:rsid w:val="00E52576"/>
     <w:rsid w:val="00E535AD"/>
     <w:rsid w:val="00E56D55"/>
     <w:rsid w:val="00E57189"/>
     <w:rsid w:val="00E6076F"/>
+    <w:rsid w:val="00E607DE"/>
     <w:rsid w:val="00E622D0"/>
     <w:rsid w:val="00E6735E"/>
     <w:rsid w:val="00E80DF6"/>
     <w:rsid w:val="00E84494"/>
     <w:rsid w:val="00E878DD"/>
     <w:rsid w:val="00E91788"/>
     <w:rsid w:val="00E91A87"/>
     <w:rsid w:val="00E94442"/>
     <w:rsid w:val="00E946F4"/>
     <w:rsid w:val="00E972F5"/>
     <w:rsid w:val="00EA09C4"/>
     <w:rsid w:val="00EA0BDA"/>
     <w:rsid w:val="00EA2551"/>
     <w:rsid w:val="00EA262F"/>
     <w:rsid w:val="00EA48A4"/>
     <w:rsid w:val="00EA728D"/>
     <w:rsid w:val="00EB0981"/>
     <w:rsid w:val="00EB09CF"/>
     <w:rsid w:val="00EB1954"/>
     <w:rsid w:val="00EB7793"/>
     <w:rsid w:val="00EC0BD1"/>
     <w:rsid w:val="00EC4287"/>
     <w:rsid w:val="00EC68EE"/>
     <w:rsid w:val="00ED2976"/>
     <w:rsid w:val="00ED2BF8"/>
@@ -7649,51 +7775,50 @@
     <w:rsid w:val="00F93D1B"/>
     <w:rsid w:val="00F9592E"/>
     <w:rsid w:val="00FA453E"/>
     <w:rsid w:val="00FB2946"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC5638"/>
     <w:rsid w:val="00FC6013"/>
     <w:rsid w:val="00FC6122"/>
     <w:rsid w:val="00FC7998"/>
     <w:rsid w:val="00FD2C64"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD70E4"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FE50D8"/>
     <w:rsid w:val="00FE5B1A"/>
     <w:rsid w:val="00FF1769"/>
     <w:rsid w:val="00FF1C3C"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF3FDF"/>
     <w:rsid w:val="00FF4B40"/>
     <w:rsid w:val="00FF506B"/>
-    <w:rsid w:val="00FF7557"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -9290,79 +9415,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9D79A78-EAB2-40BE-B15A-E11C6A8191EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6AA404D-C91D-4A25-BD65-1C20A066B5F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>376</Words>
-  <Characters>2260</Characters>
+  <Words>411</Words>
+  <Characters>2622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2631</CharactersWithSpaces>
+  <CharactersWithSpaces>3027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>