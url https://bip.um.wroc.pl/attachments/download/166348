--- v0 (2025-11-07)
+++ v1 (2026-04-03)
@@ -6,188 +6,191 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5B4AF077" w14:textId="0F699B2B" w:rsidR="003B4CAC" w:rsidRPr="00F726E0" w:rsidRDefault="003B4CAC" w:rsidP="00313D8A">
-[...103 lines deleted...]
-    <w:p w14:paraId="330346AE" w14:textId="1922EDCA" w:rsidR="00E523B0" w:rsidRPr="00F726E0" w:rsidRDefault="000A3023" w:rsidP="00313D8A">
+    <w:p w14:paraId="5B4AF077" w14:textId="0F699B2B" w:rsidR="003B4CAC" w:rsidRPr="00F726E0" w:rsidRDefault="003B4CAC" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3152005A" w14:textId="60080AE3" w:rsidR="003B4CAC" w:rsidRPr="00F726E0" w:rsidRDefault="00F726E0" w:rsidP="00B47234">
+      <w:pPr>
+        <w:pStyle w:val="08Sygnaturapisma"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pietryniak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="002F856C" w14:textId="6D7A8DDA" w:rsidR="00536E3B" w:rsidRPr="00F726E0" w:rsidRDefault="00F726E0" w:rsidP="00B47234">
+      <w:pPr>
+        <w:pStyle w:val="08Sygnaturapisma"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VICO Marek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pietryniak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3A1E2F24" w14:textId="6E7132FB" w:rsidR="00BA36D4" w:rsidRPr="00F726E0" w:rsidRDefault="000A3023" w:rsidP="00B47234">
+      <w:pPr>
+        <w:pStyle w:val="08Sygnaturapisma"/>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F726E0" w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Stabłowicka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F726E0" w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr 37, lok. 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330346AE" w14:textId="1922EDCA" w:rsidR="00E523B0" w:rsidRPr="00F726E0" w:rsidRDefault="000A3023" w:rsidP="00B47234">
+      <w:pPr>
+        <w:pStyle w:val="08Sygnaturapisma"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F726E0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F726E0" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4-058 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBB57D5" w14:textId="1C6276B1" w:rsidR="00E523B0" w:rsidRPr="001D4827" w:rsidRDefault="00E523B0" w:rsidP="00313D8A">
+    <w:p w14:paraId="1FBB57D5" w14:textId="1C6276B1" w:rsidR="00E523B0" w:rsidRPr="001D4827" w:rsidRDefault="00E523B0" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32007" w:rsidRPr="007D450E">
         <w:rPr>
@@ -232,164 +235,162 @@
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712538F4" w14:textId="1252579F" w:rsidR="00E523B0" w:rsidRPr="006834B4" w:rsidRDefault="00E523B0" w:rsidP="00313D8A">
+    <w:p w14:paraId="712538F4" w14:textId="1252579F" w:rsidR="00E523B0" w:rsidRPr="006834B4" w:rsidRDefault="00E523B0" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006834B4" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00EF6559" w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3C06D9C8" w14:textId="22E22A3B" w:rsidR="00E523B0" w:rsidRPr="001D4827" w:rsidRDefault="006834B4" w:rsidP="00313D8A">
+    <w:p w14:paraId="3C06D9C8" w14:textId="22E22A3B" w:rsidR="00E523B0" w:rsidRPr="001D4827" w:rsidRDefault="006834B4" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00073037/2025/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDDB248" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="006834B4" w:rsidRDefault="005A5110" w:rsidP="00313D8A">
+    <w:p w14:paraId="6DDDB248" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="006834B4" w:rsidRDefault="005A5110" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0D722F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F726E0" w:rsidRDefault="005A5110" w:rsidP="00313D8A">
+    <w:p w14:paraId="6D0D722F" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00F726E0" w:rsidRDefault="005A5110" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
       </w:r>
       <w:r w:rsidR="00985BEA" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
@@ -413,51 +414,51 @@
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E262FF" w14:textId="7682A68D" w:rsidR="005A5110" w:rsidRPr="001D4827" w:rsidRDefault="005A5110" w:rsidP="00313D8A">
+    <w:p w14:paraId="37E262FF" w14:textId="7682A68D" w:rsidR="005A5110" w:rsidRPr="001D4827" w:rsidRDefault="005A5110" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="000948C6" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -483,67 +484,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wpisanego do </w:t>
       </w:r>
       <w:r w:rsidR="00DB0981" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia, pod numerem</w:t>
       </w:r>
       <w:r w:rsidR="00EB4B3F" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ewidencyjnym </w:t>
-[...15 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> ewidencyjnym DW/</w:t>
       </w:r>
       <w:r w:rsidR="00F726E0" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>050</w:t>
       </w:r>
       <w:r w:rsidR="00DB0981" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, ze wskazanym adresem w</w:t>
       </w:r>
       <w:r w:rsidR="002A6DD5" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -621,169 +606,169 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F726E0" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="00F726E0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FC9619" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00313D8A">
+    <w:p w14:paraId="02FC9619" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F16FF2C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00313D8A">
+    <w:p w14:paraId="2F16FF2C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2047F668" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00313D8A">
+    <w:p w14:paraId="2047F668" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00B47234">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1368B6" w14:textId="77777777" w:rsidR="00E82CFD" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00313D8A">
+    <w:p w14:paraId="6F1368B6" w14:textId="77777777" w:rsidR="00E82CFD" w:rsidRPr="00360144" w:rsidRDefault="005A5110" w:rsidP="00B47234">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
       <w:r w:rsidR="00186348" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wadzenia wymaganej dokumentacji,</w:t>
       </w:r>
       <w:r w:rsidR="00E82CFD" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E00363B" w14:textId="29967C7E" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="00186348" w:rsidP="00313D8A">
+    <w:p w14:paraId="2E00363B" w14:textId="29967C7E" w:rsidR="005A5110" w:rsidRPr="00360144" w:rsidRDefault="00186348" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">za okres </w:t>
       </w:r>
       <w:r w:rsidR="00F74FCD" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">od </w:t>
@@ -857,51 +842,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00F74FCD" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 r</w:t>
       </w:r>
       <w:r w:rsidR="00E82CFD" w:rsidRPr="00360144">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592D45D5" w14:textId="3980A763" w:rsidR="00FE14A9" w:rsidRPr="00A174C1" w:rsidRDefault="005A5110" w:rsidP="00313D8A">
+    <w:p w14:paraId="592D45D5" w14:textId="3980A763" w:rsidR="00FE14A9" w:rsidRPr="00A174C1" w:rsidRDefault="005A5110" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -950,156 +935,146 @@
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00A174C1" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="002E305A" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r., </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>nr WKN-KSO.5421.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E116B3" w:rsidRPr="00A174C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.</w:t>
-[...7 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A174C1" w:rsidRPr="00A174C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05679" w:rsidRPr="00A174C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00331CC4" w:rsidRPr="00A174C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5B43" w:rsidRPr="00A174C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A174C1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DCD266" w14:textId="77777777" w:rsidR="004D5B43" w:rsidRPr="006834B4" w:rsidRDefault="004D5B43" w:rsidP="00313D8A">
+    <w:p w14:paraId="38DCD266" w14:textId="77777777" w:rsidR="004D5B43" w:rsidRPr="006834B4" w:rsidRDefault="004D5B43" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006834B4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72185F7A" w14:textId="522C4CAE" w:rsidR="00E82CFD" w:rsidRPr="009743FE" w:rsidRDefault="006834B4" w:rsidP="006834B4">
+    <w:p w14:paraId="72185F7A" w14:textId="522C4CAE" w:rsidR="00E82CFD" w:rsidRPr="009743FE" w:rsidRDefault="006834B4" w:rsidP="00B47234">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Niezgodnym ze stanem faktycznym złożeniu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1127,140 +1102,112 @@
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zatrudnienia diagnost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="006314BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono art. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009743FE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>83ab</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> ust. 3 pkt 6 ustawy.</w:t>
+        <w:t>83ab ust. 2 w związku z art. 83a ust. 3 pkt 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B309F60" w14:textId="77777777" w:rsidR="009743FE" w:rsidRPr="009743FE" w:rsidRDefault="009743FE" w:rsidP="009743FE">
+    <w:p w14:paraId="3B309F60" w14:textId="77777777" w:rsidR="009743FE" w:rsidRPr="009743FE" w:rsidRDefault="009743FE" w:rsidP="00B47234">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009743FE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji czterech okresowych badań </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FA0037" w14:textId="0A3F37B2" w:rsidR="00873486" w:rsidRDefault="009743FE" w:rsidP="009743FE">
+    <w:p w14:paraId="73FA0037" w14:textId="0A3F37B2" w:rsidR="00873486" w:rsidRDefault="009743FE" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009743FE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której</w:t>
       </w:r>
       <w:r w:rsidR="00496F9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32297A66" w14:textId="28908394" w:rsidR="009743FE" w:rsidRPr="00873486" w:rsidRDefault="00873486" w:rsidP="00873486">
+    <w:p w14:paraId="32297A66" w14:textId="28908394" w:rsidR="009743FE" w:rsidRPr="00873486" w:rsidRDefault="00873486" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873486">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w czterech przypadkach </w:t>
       </w:r>
       <w:r w:rsidR="009743FE" w:rsidRPr="00873486">
         <w:rPr>
@@ -1303,119 +1250,119 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dz. U. z 2024 r. poz. 141), zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009743FE" w:rsidRPr="00873486">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00873486">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B148E02" w14:textId="5E285023" w:rsidR="00873486" w:rsidRPr="008D5A72" w:rsidRDefault="00873486" w:rsidP="00873486">
+    <w:p w14:paraId="4B148E02" w14:textId="5E285023" w:rsidR="00873486" w:rsidRPr="008D5A72" w:rsidRDefault="00873486" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5A72">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w jednym przypadku wpisano nieprawidłowo wyznaczony termin następnego badania technicznego pojazdu w rejestrze badań oraz w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu, czym naruszono art. 81 ust. 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B4C9D5" w14:textId="2DE39757" w:rsidR="004337AB" w:rsidRPr="00821439" w:rsidRDefault="00821439" w:rsidP="00821439">
+    <w:p w14:paraId="31B4C9D5" w14:textId="2DE39757" w:rsidR="004337AB" w:rsidRPr="00821439" w:rsidRDefault="00821439" w:rsidP="00B47234">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00821439">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu, w jednym przypadku, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00821439">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t.j</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00821439">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Dz. U. z 2023 r. poz. 1070), zwanym dalej rozporządzeniem MI w sprawie opłat.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7FAFC2CC" w14:textId="006D3B52" w:rsidR="00A76DC7" w:rsidRPr="001D4827" w:rsidRDefault="00A76DC7" w:rsidP="00821439">
+    <w:p w14:paraId="7FAFC2CC" w14:textId="006D3B52" w:rsidR="00A76DC7" w:rsidRPr="001D4827" w:rsidRDefault="00A76DC7" w:rsidP="00B47234">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D4827">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ustaleniu, w </w:t>
       </w:r>
       <w:r w:rsidR="001D4827">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1443,104 +1390,104 @@
       <w:r w:rsidRPr="001D4827">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, że badanie techniczne </w:t>
       </w:r>
       <w:r w:rsidR="005C6D43" w:rsidRPr="001D4827">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pojazdu przeznaczonego </w:t>
       </w:r>
       <w:r w:rsidRPr="001D4827">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do wykonywania czynności na drodze, było badaniem okresowym i dodatkowym zamiast wyłącznie okresowym, czym naruszono § 2 ust. 1 pkt 4 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D104D2" w14:textId="77777777" w:rsidR="0094431E" w:rsidRPr="001D4827" w:rsidRDefault="0094431E" w:rsidP="00313D8A">
+    <w:p w14:paraId="14D104D2" w14:textId="77777777" w:rsidR="0094431E" w:rsidRPr="001D4827" w:rsidRDefault="0094431E" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D4827">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B2B7BE" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="000B6DA5" w:rsidRDefault="001D3188" w:rsidP="00313D8A">
+    <w:p w14:paraId="31B2B7BE" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="000B6DA5" w:rsidRDefault="001D3188" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039295F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez </w:t>
       </w:r>
       <w:r w:rsidRPr="000B6DA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303FCA7E" w14:textId="2938FAC7" w:rsidR="002551EF" w:rsidRPr="009D4427" w:rsidRDefault="000B6DA5" w:rsidP="009743FE">
+    <w:p w14:paraId="303FCA7E" w14:textId="2938FAC7" w:rsidR="002551EF" w:rsidRPr="009D4427" w:rsidRDefault="000B6DA5" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6DA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Składanie wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących </w:t>
       </w:r>
       <w:r w:rsidRPr="009D4427">
@@ -1554,441 +1501,435 @@
       <w:r w:rsidR="00AB6B86">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> faktycznej</w:t>
       </w:r>
       <w:r w:rsidR="00291FB0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D4427">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zmiany danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623803DA" w14:textId="76A22EAB" w:rsidR="0082625B" w:rsidRDefault="0082625B" w:rsidP="00313D8A">
+    <w:p w14:paraId="623803DA" w14:textId="76A22EAB" w:rsidR="0082625B" w:rsidRDefault="0082625B" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082625B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w rejestrze badań oraz w zaświadczeniach o przeprowadzonych badaniach technicznych oznaczenia kraju rejestracji pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51003D7F" w14:textId="7D36F4C1" w:rsidR="00451ABC" w:rsidRDefault="009D4427" w:rsidP="00313D8A">
+    <w:p w14:paraId="51003D7F" w14:textId="7D36F4C1" w:rsidR="00451ABC" w:rsidRDefault="009D4427" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D4427">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyznaczanie terminu następnego okresowego badania technicznego zgodnie z art. 81 ust. 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596BBB50" w14:textId="05040EB8" w:rsidR="00D908A4" w:rsidRPr="002022DA" w:rsidRDefault="00821439" w:rsidP="002022DA">
+    <w:p w14:paraId="596BBB50" w14:textId="05040EB8" w:rsidR="00D908A4" w:rsidRPr="002022DA" w:rsidRDefault="00821439" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00821439">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00821439">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FDCFCC" w14:textId="77777777" w:rsidR="00F97891" w:rsidRPr="00F93ACC" w:rsidRDefault="00F97891" w:rsidP="00313D8A">
+    <w:p w14:paraId="14FDCFCC" w14:textId="77777777" w:rsidR="00F97891" w:rsidRPr="00F93ACC" w:rsidRDefault="00F97891" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ustalanie prawidłowego rodzaju badania technicznego pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68196F84" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00313D8A">
+    <w:p w14:paraId="68196F84" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="160" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4C5116" w14:textId="77777777" w:rsidR="00D32007" w:rsidRPr="00F93ACC" w:rsidRDefault="00D32007" w:rsidP="00313D8A">
-[...39 lines deleted...]
-    <w:p w14:paraId="2C04EC4C" w14:textId="77777777" w:rsidR="00D32007" w:rsidRPr="00F93ACC" w:rsidRDefault="00D32007" w:rsidP="00313D8A">
+    <w:p w14:paraId="508E19FB" w14:textId="77777777" w:rsidR="00F63823" w:rsidRPr="004916DF" w:rsidRDefault="00F63823" w:rsidP="00F63823">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219362221"/>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7687A485" w14:textId="77777777" w:rsidR="00F63823" w:rsidRPr="004916DF" w:rsidRDefault="00F63823" w:rsidP="00F63823">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBF8990" w14:textId="195C811B" w:rsidR="00F63823" w:rsidRDefault="00F63823" w:rsidP="00F63823">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="285E4F83" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00F63823">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-        <w:t>Dyrektor Wydziału Kontroli</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285E4F83" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00313D8A">
+    <w:p w14:paraId="451D2031" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00B47234">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451D2031" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00313D8A">
-[...23 lines deleted...]
-    <w:p w14:paraId="0968DC35" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00313D8A">
+    <w:p w14:paraId="0968DC35" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D4A005" w14:textId="7959D90F" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00313D8A">
+    <w:p w14:paraId="16D4A005" w14:textId="7959D90F" w:rsidR="001D3188" w:rsidRPr="00F93ACC" w:rsidRDefault="001D3188" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93ACC" w:rsidRPr="00F93ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>WKN-KSO.5421.1.</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
+        <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760B8D38" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00313D8A">
+    <w:p w14:paraId="760B8D38" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidRDefault="001D3188" w:rsidP="00B47234">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93ACC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A3023" w:rsidRPr="002551EF" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="69298A38" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4C47F3B1" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2019,51 +1960,51 @@
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3FCD8FB5" w14:textId="77777777" w:rsidR="000A3023" w:rsidRPr="004D6885" w:rsidRDefault="000A3023">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2119,51 +2060,51 @@
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="299CA2CB" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="791E11B8" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023" w:rsidP="00F261E5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F00D88E" wp14:editId="5E80C4BB">
           <wp:extent cx="2047875" cy="752475"/>
           <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Obraz 2" descr="dane teleadresowe Wydziału Kontroli"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2184,107 +2125,107 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2047875" cy="752475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3435A065" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0F283384" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2336C2B7" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="00993FE0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="2336C2B7" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="009C1E12">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6AEFF3E3">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="znak_wodny-6"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="75D07B48" w14:textId="77777777" w:rsidR="000A3023" w:rsidRDefault="000A3023" w:rsidP="00A27F20">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="126C38CA" wp14:editId="5CCB5175">
           <wp:extent cx="2047875" cy="1819275"/>
           <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logo Prezydenta Wrocławia"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Logo Prezydenta Wrocławia"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2300,51 +2241,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2047875" cy="1819275"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E2325DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listapunktowana4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9D08AFA6"/>
@@ -5013,52 +4954,52 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5476,50 +5417,51 @@
     <w:rsid w:val="0094431E"/>
     <w:rsid w:val="0095020E"/>
     <w:rsid w:val="00951F82"/>
     <w:rsid w:val="00954FE3"/>
     <w:rsid w:val="009556F6"/>
     <w:rsid w:val="009616DF"/>
     <w:rsid w:val="009619E2"/>
     <w:rsid w:val="00963596"/>
     <w:rsid w:val="00964289"/>
     <w:rsid w:val="00970188"/>
     <w:rsid w:val="009743FE"/>
     <w:rsid w:val="009765D0"/>
     <w:rsid w:val="00982824"/>
     <w:rsid w:val="00984F47"/>
     <w:rsid w:val="00985BEA"/>
     <w:rsid w:val="009873A5"/>
     <w:rsid w:val="00993FE0"/>
     <w:rsid w:val="00996D6A"/>
     <w:rsid w:val="00997A95"/>
     <w:rsid w:val="009A1869"/>
     <w:rsid w:val="009A4A1B"/>
     <w:rsid w:val="009A4EBB"/>
     <w:rsid w:val="009A7164"/>
     <w:rsid w:val="009B5A81"/>
     <w:rsid w:val="009C0CA9"/>
+    <w:rsid w:val="009C1E12"/>
     <w:rsid w:val="009C2BDB"/>
     <w:rsid w:val="009C7544"/>
     <w:rsid w:val="009D4427"/>
     <w:rsid w:val="009E22EE"/>
     <w:rsid w:val="009E4825"/>
     <w:rsid w:val="009E7AD5"/>
     <w:rsid w:val="00A005FB"/>
     <w:rsid w:val="00A0458A"/>
     <w:rsid w:val="00A04E3A"/>
     <w:rsid w:val="00A115DA"/>
     <w:rsid w:val="00A133A0"/>
     <w:rsid w:val="00A14368"/>
     <w:rsid w:val="00A161FF"/>
     <w:rsid w:val="00A174C1"/>
     <w:rsid w:val="00A22D90"/>
     <w:rsid w:val="00A23B66"/>
     <w:rsid w:val="00A2401F"/>
     <w:rsid w:val="00A256E7"/>
     <w:rsid w:val="00A27A32"/>
     <w:rsid w:val="00A27F20"/>
     <w:rsid w:val="00A3647C"/>
     <w:rsid w:val="00A373EA"/>
     <w:rsid w:val="00A57313"/>
     <w:rsid w:val="00A656CD"/>
     <w:rsid w:val="00A669AE"/>
@@ -5554,50 +5496,51 @@
     <w:rsid w:val="00AE0F5E"/>
     <w:rsid w:val="00AE152F"/>
     <w:rsid w:val="00AE49C2"/>
     <w:rsid w:val="00AE5EFA"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF2C61"/>
     <w:rsid w:val="00B00EC8"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B04FCF"/>
     <w:rsid w:val="00B104B6"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B1340A"/>
     <w:rsid w:val="00B138B2"/>
     <w:rsid w:val="00B14A5E"/>
     <w:rsid w:val="00B161EB"/>
     <w:rsid w:val="00B2011E"/>
     <w:rsid w:val="00B22447"/>
     <w:rsid w:val="00B247AB"/>
     <w:rsid w:val="00B264CE"/>
     <w:rsid w:val="00B30110"/>
     <w:rsid w:val="00B34B2B"/>
     <w:rsid w:val="00B35B9F"/>
     <w:rsid w:val="00B36145"/>
     <w:rsid w:val="00B370EF"/>
     <w:rsid w:val="00B46C4B"/>
+    <w:rsid w:val="00B47234"/>
     <w:rsid w:val="00B473E2"/>
     <w:rsid w:val="00B61D03"/>
     <w:rsid w:val="00B61E3F"/>
     <w:rsid w:val="00B643AB"/>
     <w:rsid w:val="00B647F6"/>
     <w:rsid w:val="00B663CB"/>
     <w:rsid w:val="00B71D20"/>
     <w:rsid w:val="00B729C8"/>
     <w:rsid w:val="00B73AF4"/>
     <w:rsid w:val="00B7652D"/>
     <w:rsid w:val="00B771A0"/>
     <w:rsid w:val="00B804DC"/>
     <w:rsid w:val="00B81B31"/>
     <w:rsid w:val="00B84A19"/>
     <w:rsid w:val="00B85FBC"/>
     <w:rsid w:val="00B8744B"/>
     <w:rsid w:val="00B87835"/>
     <w:rsid w:val="00B906E7"/>
     <w:rsid w:val="00B92F11"/>
     <w:rsid w:val="00B9465F"/>
     <w:rsid w:val="00B957E0"/>
     <w:rsid w:val="00BA36D4"/>
     <w:rsid w:val="00BA4D50"/>
     <w:rsid w:val="00BA6D2B"/>
     <w:rsid w:val="00BB365B"/>
@@ -5744,50 +5687,51 @@
     <w:rsid w:val="00EC5FAD"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EF2F68"/>
     <w:rsid w:val="00EF44CF"/>
     <w:rsid w:val="00EF6559"/>
     <w:rsid w:val="00EF6E3E"/>
     <w:rsid w:val="00F01F1B"/>
     <w:rsid w:val="00F05679"/>
     <w:rsid w:val="00F05B95"/>
     <w:rsid w:val="00F1414F"/>
     <w:rsid w:val="00F147CD"/>
     <w:rsid w:val="00F1628D"/>
     <w:rsid w:val="00F222E4"/>
     <w:rsid w:val="00F22D15"/>
     <w:rsid w:val="00F24AD3"/>
     <w:rsid w:val="00F261E5"/>
     <w:rsid w:val="00F35406"/>
     <w:rsid w:val="00F379D0"/>
     <w:rsid w:val="00F40755"/>
     <w:rsid w:val="00F41462"/>
     <w:rsid w:val="00F426EA"/>
     <w:rsid w:val="00F42DBC"/>
     <w:rsid w:val="00F4586D"/>
     <w:rsid w:val="00F464B0"/>
     <w:rsid w:val="00F56B06"/>
+    <w:rsid w:val="00F63823"/>
     <w:rsid w:val="00F726E0"/>
     <w:rsid w:val="00F72A0A"/>
     <w:rsid w:val="00F74FCD"/>
     <w:rsid w:val="00F776EB"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F820C1"/>
     <w:rsid w:val="00F82A67"/>
     <w:rsid w:val="00F842F5"/>
     <w:rsid w:val="00F84A3D"/>
     <w:rsid w:val="00F86B58"/>
     <w:rsid w:val="00F90B98"/>
     <w:rsid w:val="00F93ACC"/>
     <w:rsid w:val="00F97891"/>
     <w:rsid w:val="00FA02F2"/>
     <w:rsid w:val="00FB2E46"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB4662"/>
     <w:rsid w:val="00FB6391"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7B61"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC61B3"/>
     <w:rsid w:val="00FD0249"/>
     <w:rsid w:val="00FD3125"/>
@@ -5805,61 +5749,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0E637122"/>
   <w15:docId w15:val="{A326F4FD-466D-4145-B12E-50AB9A477E00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6186,51 +6130,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00653881"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008F77F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -7850,51 +7793,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000A3023"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="726957843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="832529513">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8219,79 +8162,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C50E207A-E954-469B-9979-D7EB2269ED5E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BC4F815-4B46-4552-9E80-008FB8C8AEC7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>638</Words>
-  <Characters>3988</Characters>
+  <Words>640</Words>
+  <Characters>4005</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4617</CharactersWithSpaces>
+  <CharactersWithSpaces>4636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>