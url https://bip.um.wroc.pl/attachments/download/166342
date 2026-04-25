--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -8,129 +8,130 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0AE4C45E" w14:textId="642BF7E6" w:rsidR="00C01E4B" w:rsidRPr="00FF0808" w:rsidRDefault="00FF0808" w:rsidP="00026EC3">
+    <w:p w14:paraId="0AE4C45E" w14:textId="642BF7E6" w:rsidR="00C01E4B" w:rsidRPr="00FF0808" w:rsidRDefault="00FF0808" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00FF0808">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D2170A" w14:textId="7D96D175" w:rsidR="00FF0808" w:rsidRPr="00FF0808" w:rsidRDefault="00FF0808" w:rsidP="00026EC3">
+    <w:p w14:paraId="05D2170A" w14:textId="7D96D175" w:rsidR="00FF0808" w:rsidRPr="00FF0808" w:rsidRDefault="00FF0808" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0808">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Anna Szachnowska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC7F232" w14:textId="74F278CE" w:rsidR="00FF0808" w:rsidRPr="00FF0808" w:rsidRDefault="00FF0808" w:rsidP="00026EC3">
+    <w:p w14:paraId="7FC7F232" w14:textId="74F278CE" w:rsidR="00FF0808" w:rsidRPr="00FF0808" w:rsidRDefault="00FF0808" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0808">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>LAVER ANNA SZACHNOWSKA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054E0E56" w14:textId="1454442B" w:rsidR="005A5110" w:rsidRPr="00FF0808" w:rsidRDefault="009A4628" w:rsidP="00026EC3">
+    <w:p w14:paraId="054E0E56" w14:textId="1454442B" w:rsidR="005A5110" w:rsidRPr="00FF0808" w:rsidRDefault="009A4628" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0808">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="00FF0808">
         <w:rPr>
@@ -138,80 +139,79 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF0808">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF0808" w:rsidRPr="00FF0808">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Leszczynowa nr 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E88B7F6" w14:textId="10D346EA" w:rsidR="005A5110" w:rsidRPr="00FF0808" w:rsidRDefault="00FF0808" w:rsidP="00026EC3">
+    <w:p w14:paraId="1E88B7F6" w14:textId="10D346EA" w:rsidR="005A5110" w:rsidRPr="00FF0808" w:rsidRDefault="00FF0808" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0808">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>55-080 Smolec</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E060D1D" w14:textId="00691420" w:rsidR="000A1313" w:rsidRPr="00D84BD8" w:rsidRDefault="000A1313" w:rsidP="00026EC3">
+    <w:p w14:paraId="7E060D1D" w14:textId="00691420" w:rsidR="000A1313" w:rsidRPr="00D84BD8" w:rsidRDefault="000A1313" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84BD8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00D84BD8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00E047F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -239,51 +239,51 @@
       <w:r w:rsidR="00A12367" w:rsidRPr="00D84BD8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00D84BD8" w:rsidRPr="00D84BD8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84BD8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49320CF1" w14:textId="41721FA0" w:rsidR="005A5110" w:rsidRPr="00D84BD8" w:rsidRDefault="002E3246" w:rsidP="00026EC3">
+    <w:p w14:paraId="49320CF1" w14:textId="41721FA0" w:rsidR="005A5110" w:rsidRPr="00D84BD8" w:rsidRDefault="002E3246" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84BD8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00D84BD8">
         <w:rPr>
@@ -296,95 +296,95 @@
       <w:r w:rsidR="00D84BD8" w:rsidRPr="00D84BD8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84BD8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="00D84BD8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202759B0" w14:textId="75CBF3D2" w:rsidR="005A5110" w:rsidRPr="00FF0808" w:rsidRDefault="001D33F6" w:rsidP="00026EC3">
+    <w:p w14:paraId="202759B0" w14:textId="75CBF3D2" w:rsidR="005A5110" w:rsidRPr="00FF0808" w:rsidRDefault="001D33F6" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D33F6">
         <w:rPr>
           <w:rStyle w:val="readonlytext"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00050027/2025/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A86A24" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007F32AF" w:rsidRDefault="005A5110" w:rsidP="00026EC3">
+    <w:p w14:paraId="20A86A24" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="007F32AF" w:rsidRDefault="005A5110" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F32AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FC9934" w14:textId="3BD73034" w:rsidR="005A5110" w:rsidRPr="007F32AF" w:rsidRDefault="005A5110" w:rsidP="00026EC3">
+    <w:p w14:paraId="77FC9934" w14:textId="3BD73034" w:rsidR="005A5110" w:rsidRPr="007F32AF" w:rsidRDefault="005A5110" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F32AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="007F32AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -432,51 +432,51 @@
       <w:r w:rsidR="00FC5C20" w:rsidRPr="007A2CF7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1251 </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="007A2CF7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2CF7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308E4D96" w14:textId="0D808272" w:rsidR="005A5110" w:rsidRPr="00FF0808" w:rsidRDefault="005A5110" w:rsidP="00026EC3">
+    <w:p w14:paraId="308E4D96" w14:textId="0D808272" w:rsidR="005A5110" w:rsidRPr="00FF0808" w:rsidRDefault="005A5110" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034095E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00617CDE">
         <w:rPr>
@@ -535,51 +535,69 @@
         </w:rPr>
         <w:t>DW/</w:t>
       </w:r>
       <w:r w:rsidR="0034095E" w:rsidRPr="0034095E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>099</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="0034095E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="0034095E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0034095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0034095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="0034095E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="0034095E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="0034095E" w:rsidRPr="0034095E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -644,176 +662,176 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>608</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="0034095E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034095E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E434A55" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00285A3F" w:rsidRDefault="005A5110" w:rsidP="00026EC3">
+    <w:p w14:paraId="5E434A55" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00285A3F" w:rsidRDefault="005A5110" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56878CB9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00285A3F" w:rsidRDefault="005A5110" w:rsidP="00026EC3">
+    <w:p w14:paraId="56878CB9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00285A3F" w:rsidRDefault="005A5110" w:rsidP="00B30B67">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292E79FD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00285A3F" w:rsidRDefault="005A5110" w:rsidP="00026EC3">
+    <w:p w14:paraId="292E79FD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00285A3F" w:rsidRDefault="005A5110" w:rsidP="00B30B67">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770A9E26" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00285A3F" w:rsidRDefault="005A5110" w:rsidP="00026EC3">
+    <w:p w14:paraId="770A9E26" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00285A3F" w:rsidRDefault="005A5110" w:rsidP="00B30B67">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D61FD55" w14:textId="66BB4D35" w:rsidR="002711A6" w:rsidRPr="00285A3F" w:rsidRDefault="00D6574C" w:rsidP="00026EC3">
+    <w:p w14:paraId="6D61FD55" w14:textId="66BB4D35" w:rsidR="002711A6" w:rsidRPr="00285A3F" w:rsidRDefault="00D6574C" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -909,51 +927,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00285A3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63408483" w14:textId="18CD8C08" w:rsidR="00986EB9" w:rsidRPr="007F3FC3" w:rsidRDefault="005A5110" w:rsidP="00026EC3">
+    <w:p w14:paraId="63408483" w14:textId="18CD8C08" w:rsidR="00986EB9" w:rsidRPr="007F3FC3" w:rsidRDefault="005A5110" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F3FC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="007F3FC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
@@ -1041,106 +1059,106 @@
       <w:r w:rsidR="00237557" w:rsidRPr="007F3FC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024</w:t>
       </w:r>
       <w:r w:rsidRPr="007F3FC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, do którego przedsiębiorca </w:t>
       </w:r>
       <w:r w:rsidRPr="00B82151">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378A9ABA" w14:textId="77777777" w:rsidR="003C4896" w:rsidRPr="004D5B43" w:rsidRDefault="003C4896" w:rsidP="00026EC3">
+    <w:p w14:paraId="378A9ABA" w14:textId="77777777" w:rsidR="003C4896" w:rsidRPr="004D5B43" w:rsidRDefault="003C4896" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5B43">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F74E76" w14:textId="77777777" w:rsidR="00D91AA2" w:rsidRDefault="00D91AA2" w:rsidP="00026EC3">
+    <w:p w14:paraId="21F74E76" w14:textId="77777777" w:rsidR="00D91AA2" w:rsidRDefault="00D91AA2" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzaniu okresowego badania technicznego pojazdu, podczas którego diagnosta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8A3B03" w14:textId="77777777" w:rsidR="00E047F7" w:rsidRDefault="00D91AA2" w:rsidP="00026EC3">
+    <w:p w14:paraId="2C8A3B03" w14:textId="77777777" w:rsidR="00E047F7" w:rsidRDefault="00D91AA2" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D91AA2">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie stwierdził uszkodz</w:t>
       </w:r>
       <w:r>
@@ -1319,51 +1337,51 @@
       <w:r w:rsidR="002313A9" w:rsidRPr="00B96484">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwane</w:t>
       </w:r>
       <w:r w:rsidR="002313A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>go dalej rozporządzeniem MTBiG)</w:t>
       </w:r>
       <w:r w:rsidR="00E047F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63257428" w14:textId="77777777" w:rsidR="00E047F7" w:rsidRDefault="00D91AA2" w:rsidP="00026EC3">
+    <w:p w14:paraId="63257428" w14:textId="77777777" w:rsidR="00E047F7" w:rsidRDefault="00D91AA2" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie sprawdził</w:t>
       </w:r>
@@ -1553,51 +1571,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, g </w:t>
       </w:r>
       <w:r w:rsidR="006D5236" w:rsidRPr="006D5236">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00E047F7">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F76A127" w14:textId="535F9BD7" w:rsidR="00E047F7" w:rsidRPr="00026EC3" w:rsidRDefault="00E047F7" w:rsidP="00026EC3">
+    <w:p w14:paraId="3F76A127" w14:textId="535F9BD7" w:rsidR="00E047F7" w:rsidRPr="00026EC3" w:rsidRDefault="00E047F7" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="782" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie</w:t>
       </w:r>
@@ -1668,190 +1686,190 @@
       <w:r w:rsidR="00026EC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ił</w:t>
       </w:r>
       <w:r w:rsidRPr="002D004A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wynik badania jako pozytywny zamiast negatywny, czym naruszono § 6 ust. 2 rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00026EC3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF1E056" w14:textId="55B7FBCD" w:rsidR="00026EC3" w:rsidRPr="00026EC3" w:rsidRDefault="00026EC3" w:rsidP="00026EC3">
+    <w:p w14:paraId="2CF1E056" w14:textId="55B7FBCD" w:rsidR="00026EC3" w:rsidRPr="00026EC3" w:rsidRDefault="00026EC3" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="782" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E23BB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>niezgodnie ze stanem faktycznym – pojazd nie posiadał haka –</w:t>
       </w:r>
       <w:r w:rsidR="004A7C93">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23BB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">wpisał w rejestrze badań </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk194400941"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk194400941"/>
       <w:r w:rsidRPr="00E23BB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz w zaświadczeniu o przeprowadzonym badaniu technicznym </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00E23BB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">informację o spełnieniu przez pojazd dodatkowych warunków technicznych dla pojazdów przystosowanych do ciągnięcia przyczepy, czym naruszono odpowiednio ust. 2 pkt 13 załącznika nr 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23BB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6 ust. 8 rozporządzenia MTBiG oraz lit. K </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23BB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">objaśnień do załącznika nr 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23BB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w związku z § 2 ust. 9 rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF9EECE" w14:textId="2E657B99" w:rsidR="00F55E6F" w:rsidRPr="00F55E6F" w:rsidRDefault="00F55E6F" w:rsidP="00673AF0">
+    <w:p w14:paraId="1DF9EECE" w14:textId="2E657B99" w:rsidR="00F55E6F" w:rsidRPr="00F55E6F" w:rsidRDefault="00F55E6F" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk194399554"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk194399554"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji czterech okresowych badań technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, w której w dokumentach identyfikacyjnych </w:t>
       </w:r>
       <w:r w:rsidRPr="00F55E6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pojazdów:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="59143D89" w14:textId="587267C8" w:rsidR="00B11336" w:rsidRDefault="00B11336" w:rsidP="00673AF0">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="59143D89" w14:textId="587267C8" w:rsidR="00B11336" w:rsidRDefault="00B11336" w:rsidP="00B30B67">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F55E6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r w:rsidR="00F55E6F" w:rsidRPr="00F55E6F">
@@ -1887,100 +1905,100 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> maksymalnej masy całkowitej ciągniętej przyczepy (z hamulcem), czym narusz</w:t>
       </w:r>
       <w:r w:rsidR="00F55E6F" w:rsidRPr="00F55E6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ono</w:t>
       </w:r>
       <w:r w:rsidRPr="00F55E6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> pkt 20 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07377CB2" w14:textId="6B05E8B9" w:rsidR="0055220B" w:rsidRPr="0055220B" w:rsidRDefault="0055220B" w:rsidP="00673AF0">
+    <w:p w14:paraId="07377CB2" w14:textId="6B05E8B9" w:rsidR="0055220B" w:rsidRPr="0055220B" w:rsidRDefault="0055220B" w:rsidP="00B30B67">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D7084">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w dwóch przypadkach</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7084">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D7084">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>błędnie określono rok produkcji pojazdów, czym naruszono pkt 43 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7889983E" w14:textId="7F3AB70B" w:rsidR="00B11336" w:rsidRPr="00C13E5D" w:rsidRDefault="00B11336" w:rsidP="00673AF0">
+    <w:p w14:paraId="7889983E" w14:textId="7F3AB70B" w:rsidR="00B11336" w:rsidRPr="00C13E5D" w:rsidRDefault="00B11336" w:rsidP="00B30B67">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13E5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r w:rsidR="004003A3" w:rsidRPr="00C13E5D">
@@ -2025,51 +2043,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> błędną wartość dopuszczalnej masy całkowitej zespołu pojazdów, czym narusz</w:t>
       </w:r>
       <w:r w:rsidR="00C13E5D" w:rsidRPr="00C13E5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ono</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13E5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> pkt 44 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A27CCE" w14:textId="7A30B437" w:rsidR="00B11336" w:rsidRPr="005F3B37" w:rsidRDefault="00B11336" w:rsidP="00632884">
+    <w:p w14:paraId="51A27CCE" w14:textId="7A30B437" w:rsidR="00B11336" w:rsidRPr="005F3B37" w:rsidRDefault="00B11336" w:rsidP="00B30B67">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F3B37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
@@ -2115,51 +2133,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ono</w:t>
       </w:r>
       <w:r w:rsidRPr="005F3B37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> objaśnienia załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00220944">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F6436F" w14:textId="59B93743" w:rsidR="003C4896" w:rsidRPr="004D2454" w:rsidRDefault="006148F6" w:rsidP="00026EC3">
+    <w:p w14:paraId="45F6436F" w14:textId="59B93743" w:rsidR="003C4896" w:rsidRPr="004D2454" w:rsidRDefault="006148F6" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niedokonaniu</w:t>
       </w:r>
       <w:r w:rsidR="00434CD4">
@@ -2365,51 +2383,51 @@
       <w:r w:rsidR="004D2454" w:rsidRPr="004D2454">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzeniem MI w sprawie warunków technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00D44B1B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00885D9F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF68AE8" w14:textId="3B16702A" w:rsidR="00C44F12" w:rsidRPr="00C44F12" w:rsidRDefault="00C44F12" w:rsidP="00026EC3">
+    <w:p w14:paraId="3BF68AE8" w14:textId="3B16702A" w:rsidR="00C44F12" w:rsidRPr="00C44F12" w:rsidRDefault="00C44F12" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44F12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu</w:t>
       </w:r>
       <w:r w:rsidR="00AA0F66">
@@ -2439,51 +2457,51 @@
       <w:r w:rsidRPr="00C44F12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> opłaty za przeprowadzenie badania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (t.j. Dz. U. z 2023 r. poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417116FF" w14:textId="0345DEAE" w:rsidR="00927A20" w:rsidRPr="00D11FC4" w:rsidRDefault="00927A20" w:rsidP="00026EC3">
+    <w:p w14:paraId="417116FF" w14:textId="0345DEAE" w:rsidR="00927A20" w:rsidRPr="00D11FC4" w:rsidRDefault="00927A20" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaewidencjonowaniu, w </w:t>
       </w:r>
       <w:r>
@@ -2593,81 +2611,81 @@
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dodatkowy</w:t>
       </w:r>
       <w:r w:rsidR="00A44D37">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8C0017" w14:textId="77777777" w:rsidR="00927A20" w:rsidRDefault="00927A20" w:rsidP="00026EC3">
+    <w:p w14:paraId="2A8C0017" w14:textId="77777777" w:rsidR="00927A20" w:rsidRDefault="00927A20" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43220B2E" w14:textId="20C336FD" w:rsidR="00C542DE" w:rsidRPr="005221D4" w:rsidRDefault="00C542DE" w:rsidP="00026EC3">
+    <w:p w14:paraId="43220B2E" w14:textId="20C336FD" w:rsidR="00C542DE" w:rsidRPr="005221D4" w:rsidRDefault="00C542DE" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydaniu</w:t>
       </w:r>
       <w:r w:rsidR="005221D4">
@@ -2802,165 +2820,165 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Infrastruktury z dnia 29 listopada 2019 r. w sprawie szczegółowych czynności diagnostów związanych z odczytem wskazania drogomierza oraz wysokości opłaty z tym związanej (Dz. U. z 2019 r. poz. 2390</w:t>
       </w:r>
       <w:r w:rsidR="00412F7F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005221D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="15E46079" w14:textId="77777777" w:rsidR="00B11336" w:rsidRPr="000846ED" w:rsidRDefault="00B11336" w:rsidP="00026EC3">
+    <w:p w14:paraId="15E46079" w14:textId="77777777" w:rsidR="00B11336" w:rsidRPr="000846ED" w:rsidRDefault="00B11336" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7555CAB6" w14:textId="77777777" w:rsidR="00B11336" w:rsidRPr="000846ED" w:rsidRDefault="00B11336" w:rsidP="00026EC3">
+    <w:p w14:paraId="7555CAB6" w14:textId="77777777" w:rsidR="00B11336" w:rsidRPr="000846ED" w:rsidRDefault="00B11336" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774E9044" w14:textId="62FF9D8C" w:rsidR="00B11336" w:rsidRDefault="00B11336" w:rsidP="00026EC3">
+    <w:p w14:paraId="774E9044" w14:textId="62FF9D8C" w:rsidR="00B11336" w:rsidRDefault="00B11336" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Wykonywanie okresowego badania technicznego pojazdu zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F85CEB6" w14:textId="50173EC7" w:rsidR="003D5A5D" w:rsidRPr="003D5A5D" w:rsidRDefault="003D5A5D" w:rsidP="00026EC3">
+    <w:p w14:paraId="3F85CEB6" w14:textId="50173EC7" w:rsidR="003D5A5D" w:rsidRPr="003D5A5D" w:rsidRDefault="003D5A5D" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5A5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w rejestrze badań </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23BB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz w zaświadczeniu o przeprowadzonym badaniu technicznym </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5A5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>informacji dotyczących spełniania przez pojazd dodatkowych warunków technicznych dla pojazdów przystosowanych do ciągnięcia przyczepy wyłącznie w przypadkach pojazdów wyposażonych w hak.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034BE100" w14:textId="74486407" w:rsidR="003D5A5D" w:rsidRPr="004F5440" w:rsidRDefault="00024A99" w:rsidP="00026EC3">
+    <w:p w14:paraId="034BE100" w14:textId="74486407" w:rsidR="003D5A5D" w:rsidRPr="004F5440" w:rsidRDefault="00024A99" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024A99">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumencie identyfikacyjnym pojazdu</w:t>
       </w:r>
       <w:r>
@@ -3037,51 +3055,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> dopuszczalnej masy całkowitej zespołu pojazdów,</w:t>
       </w:r>
       <w:r w:rsidR="0055220B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> a także </w:t>
       </w:r>
       <w:r w:rsidR="0055220B" w:rsidRPr="0055220B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>właściwych informacji dodatkowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18325223" w14:textId="2C2DC0B3" w:rsidR="004F5440" w:rsidRPr="00B826EC" w:rsidRDefault="004F5440" w:rsidP="00026EC3">
+    <w:p w14:paraId="18325223" w14:textId="2C2DC0B3" w:rsidR="004F5440" w:rsidRPr="00B826EC" w:rsidRDefault="004F5440" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w zaświadczeniu o przeprowadzonym badaniu technicznym pojazdu</w:t>
       </w:r>
@@ -3132,121 +3150,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodnie z </w:t>
       </w:r>
       <w:r w:rsidR="00995DA6" w:rsidRPr="004D2454">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzeniem MI w sprawie warunków technicznych pojazdów</w:t>
       </w:r>
       <w:r w:rsidR="00995DA6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C016D20" w14:textId="46CA7512" w:rsidR="00B11336" w:rsidRPr="00C86B33" w:rsidRDefault="00B11336" w:rsidP="00026EC3">
+    <w:p w14:paraId="1C016D20" w14:textId="46CA7512" w:rsidR="00B11336" w:rsidRPr="00C86B33" w:rsidRDefault="00B11336" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> opłat za badania techniczne pojazdów w prawidłowych wysokościach</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED440B2" w14:textId="77777777" w:rsidR="00E7337E" w:rsidRPr="00E7337E" w:rsidRDefault="00E7337E" w:rsidP="00026EC3">
+    <w:p w14:paraId="3ED440B2" w14:textId="77777777" w:rsidR="00E7337E" w:rsidRPr="00E7337E" w:rsidRDefault="00E7337E" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7337E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF9FB65" w14:textId="0F4445FD" w:rsidR="00B826EC" w:rsidRPr="00F21AE7" w:rsidRDefault="00F21AE7" w:rsidP="00026EC3">
+    <w:p w14:paraId="5FF9FB65" w14:textId="0F4445FD" w:rsidR="00B826EC" w:rsidRPr="00F21AE7" w:rsidRDefault="00F21AE7" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydawanie</w:t>
       </w:r>
       <w:r w:rsidRPr="005221D4">
@@ -3324,221 +3342,228 @@
       <w:r w:rsidRPr="00F21AE7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prawidłow</w:t>
       </w:r>
       <w:r w:rsidR="00433A31">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ej</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21AE7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> opcji w systemie informatycznym, w którym prowadzony jest rejestr badań.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C3AF2D" w14:textId="0868E1EE" w:rsidR="00026EC3" w:rsidRPr="009644EF" w:rsidRDefault="00B11336" w:rsidP="00026EC3">
+    <w:p w14:paraId="23C3AF2D" w14:textId="0868E1EE" w:rsidR="00026EC3" w:rsidRPr="009644EF" w:rsidRDefault="00B11336" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="160" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386C78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych </w:t>
       </w:r>
       <w:r w:rsidR="00026EC3" w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2524105D" w14:textId="77777777" w:rsidR="00026EC3" w:rsidRPr="009644EF" w:rsidRDefault="00026EC3" w:rsidP="00026EC3">
-[...49 lines deleted...]
-    <w:p w14:paraId="2574D0B5" w14:textId="77777777" w:rsidR="00026EC3" w:rsidRPr="009644EF" w:rsidRDefault="00026EC3" w:rsidP="00026EC3">
+    <w:p w14:paraId="3F617190" w14:textId="77777777" w:rsidR="00B30B67" w:rsidRPr="004916DF" w:rsidRDefault="00B30B67" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="336" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009644EF">
+      <w:bookmarkStart w:id="4" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184E7C34" w14:textId="77777777" w:rsidR="00B30B67" w:rsidRPr="004916DF" w:rsidRDefault="00B30B67" w:rsidP="00B30B67">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FF9708" w14:textId="77777777" w:rsidR="00B30B67" w:rsidRDefault="00B30B67" w:rsidP="00B30B67">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
+      <w:r w:rsidRPr="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05998F84" w14:textId="3AB027AD" w:rsidR="006E3EB7" w:rsidRPr="00C91B7B" w:rsidRDefault="006E3EB7" w:rsidP="00026EC3">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="05998F84" w14:textId="3AB027AD" w:rsidR="006E3EB7" w:rsidRPr="00C91B7B" w:rsidRDefault="006E3EB7" w:rsidP="00B30B67">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F235DA4" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00C91B7B" w:rsidRDefault="006E3EB7" w:rsidP="00B30B67">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C91B7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F235DA4" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00C91B7B" w:rsidRDefault="006E3EB7" w:rsidP="00026EC3">
-[...23 lines deleted...]
-    <w:p w14:paraId="3ACC609A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00C91B7B" w:rsidRDefault="00552475" w:rsidP="00026EC3">
+    <w:p w14:paraId="3ACC609A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00C91B7B" w:rsidRDefault="00552475" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C91B7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA2CFE2" w14:textId="40B99FE0" w:rsidR="00552475" w:rsidRPr="00C91B7B" w:rsidRDefault="00552475" w:rsidP="00026EC3">
+    <w:p w14:paraId="4DA2CFE2" w14:textId="40B99FE0" w:rsidR="00552475" w:rsidRPr="00C91B7B" w:rsidRDefault="00552475" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C91B7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00C91B7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -3561,71 +3586,72 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001F2597" w:rsidRPr="00C91B7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00C91B7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0DE611" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00026EC3">
+    <w:p w14:paraId="7A0DE611" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00B30B67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C91B7B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="18DA4079" w14:textId="77777777" w:rsidR="00C930BD" w:rsidRDefault="00C930BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -3638,51 +3664,51 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7B8CF83D" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRPr="004D6885" w:rsidRDefault="00DB6D8F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
@@ -3843,51 +3869,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="01A0D7CE" w14:textId="77777777" w:rsidR="00C930BD" w:rsidRDefault="00C930BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="62B90F6C" w14:textId="77777777" w:rsidR="00C930BD" w:rsidRDefault="00C930BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4BCD65A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00C930BD">
+  <w:p w14:paraId="4BCD65A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00B30B67">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7735AD22">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -7127,53 +7153,53 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8120,50 +8146,51 @@
     <w:rsid w:val="00AF0659"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF26D3"/>
     <w:rsid w:val="00AF27D4"/>
     <w:rsid w:val="00AF2BBF"/>
     <w:rsid w:val="00B00D37"/>
     <w:rsid w:val="00B015CC"/>
     <w:rsid w:val="00B02AD0"/>
     <w:rsid w:val="00B033FB"/>
     <w:rsid w:val="00B03404"/>
     <w:rsid w:val="00B04200"/>
     <w:rsid w:val="00B06917"/>
     <w:rsid w:val="00B06945"/>
     <w:rsid w:val="00B0696D"/>
     <w:rsid w:val="00B07E4B"/>
     <w:rsid w:val="00B07EAF"/>
     <w:rsid w:val="00B10351"/>
     <w:rsid w:val="00B11336"/>
     <w:rsid w:val="00B12823"/>
     <w:rsid w:val="00B14745"/>
     <w:rsid w:val="00B14A5E"/>
     <w:rsid w:val="00B224FC"/>
     <w:rsid w:val="00B2498A"/>
     <w:rsid w:val="00B278EC"/>
     <w:rsid w:val="00B3091C"/>
+    <w:rsid w:val="00B30B67"/>
     <w:rsid w:val="00B332EB"/>
     <w:rsid w:val="00B34FC8"/>
     <w:rsid w:val="00B443D4"/>
     <w:rsid w:val="00B4659A"/>
     <w:rsid w:val="00B473E2"/>
     <w:rsid w:val="00B53A93"/>
     <w:rsid w:val="00B57409"/>
     <w:rsid w:val="00B63FCA"/>
     <w:rsid w:val="00B643AB"/>
     <w:rsid w:val="00B66E6F"/>
     <w:rsid w:val="00B727C5"/>
     <w:rsid w:val="00B72B16"/>
     <w:rsid w:val="00B73AF4"/>
     <w:rsid w:val="00B7613D"/>
     <w:rsid w:val="00B77908"/>
     <w:rsid w:val="00B81755"/>
     <w:rsid w:val="00B81B31"/>
     <w:rsid w:val="00B82151"/>
     <w:rsid w:val="00B826EC"/>
     <w:rsid w:val="00B82A0F"/>
     <w:rsid w:val="00B8401D"/>
     <w:rsid w:val="00B85FBC"/>
     <w:rsid w:val="00B87835"/>
     <w:rsid w:val="00B906E7"/>
     <w:rsid w:val="00B90D34"/>
@@ -8492,50 +8519,51 @@
     <w:rsid w:val="00F6370D"/>
     <w:rsid w:val="00F63CBD"/>
     <w:rsid w:val="00F65B37"/>
     <w:rsid w:val="00F7175E"/>
     <w:rsid w:val="00F71B29"/>
     <w:rsid w:val="00F73F1F"/>
     <w:rsid w:val="00F759BE"/>
     <w:rsid w:val="00F761C2"/>
     <w:rsid w:val="00F77A2D"/>
     <w:rsid w:val="00F77C44"/>
     <w:rsid w:val="00F77EF5"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F806D0"/>
     <w:rsid w:val="00F80F2E"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F82B5B"/>
     <w:rsid w:val="00F84BBE"/>
     <w:rsid w:val="00F8530D"/>
     <w:rsid w:val="00F8665E"/>
     <w:rsid w:val="00F92DEE"/>
     <w:rsid w:val="00F93D1B"/>
     <w:rsid w:val="00F9592E"/>
     <w:rsid w:val="00FA453E"/>
     <w:rsid w:val="00FB2946"/>
     <w:rsid w:val="00FB2F82"/>
+    <w:rsid w:val="00FB56A9"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB6F5A"/>
     <w:rsid w:val="00FB7E24"/>
     <w:rsid w:val="00FC5638"/>
     <w:rsid w:val="00FC5C20"/>
     <w:rsid w:val="00FC6013"/>
     <w:rsid w:val="00FC6122"/>
     <w:rsid w:val="00FC7998"/>
     <w:rsid w:val="00FD0A6A"/>
     <w:rsid w:val="00FD2C64"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD70E4"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FE50D8"/>
     <w:rsid w:val="00FE5B1A"/>
     <w:rsid w:val="00FF0808"/>
     <w:rsid w:val="00FF1769"/>
     <w:rsid w:val="00FF1C3C"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF3FDF"/>
     <w:rsid w:val="00FF4B40"/>
     <w:rsid w:val="00FF506B"/>
     <w:rsid w:val="00FF682E"/>
@@ -8590,51 +8618,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9159,50 +9187,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00F261E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17Zalaczniki">
     <w:name w:val="@17.Zalaczniki"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="18Zalacznikilista"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00022A1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Instytucja1">
     <w:name w:val="@01.Instytucja1"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="02Instytucja2"/>
     <w:rsid w:val="00D627A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04StanowiskoAdresata">
     <w:name w:val="@04.StanowiskoAdresata"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="003F20D6"/>
@@ -9285,50 +9314,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
@@ -10145,79 +10175,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69365C6B-5560-409D-988D-05763C03B798}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8856019C-AEB1-40E1-8A78-C46965356F9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7302</Characters>
+  <Pages>4</Pages>
+  <Words>1219</Words>
+  <Characters>7320</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8502</CharactersWithSpaces>
+  <CharactersWithSpaces>8522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>