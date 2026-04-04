--- v0 (2025-11-07)
+++ v1 (2026-04-04)
@@ -9,152 +9,164 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="6BFC7BB7" w14:textId="5554A008" w:rsidR="00412255" w:rsidRPr="00017BCA" w:rsidRDefault="00416A4E" w:rsidP="00412255">
+    <w:p w14:paraId="6BFC7BB7" w14:textId="5554A008" w:rsidR="00412255" w:rsidRPr="00017BCA" w:rsidRDefault="00416A4E" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>”TEMPORE”</w:t>
+        <w:t>”TEMPORE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00017BCA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00C1525D" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50231C95" w14:textId="6C29CB4D" w:rsidR="00412255" w:rsidRPr="00017BCA" w:rsidRDefault="00412255" w:rsidP="00412255">
+    <w:p w14:paraId="50231C95" w14:textId="6C29CB4D" w:rsidR="00412255" w:rsidRPr="00017BCA" w:rsidRDefault="00412255" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00416A4E" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Rękodzielnicza 14B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0C58C4" w14:textId="4E856FF9" w:rsidR="00412255" w:rsidRPr="00017BCA" w:rsidRDefault="00412255" w:rsidP="00412255">
+    <w:p w14:paraId="6E0C58C4" w14:textId="4E856FF9" w:rsidR="00412255" w:rsidRPr="00017BCA" w:rsidRDefault="00412255" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00416A4E" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00416A4E" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>135</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B745B4" w14:textId="18ABAFCE" w:rsidR="000A1313" w:rsidRPr="00017BCA" w:rsidRDefault="000A1313" w:rsidP="002E50A9">
+    <w:p w14:paraId="04B745B4" w14:textId="18ABAFCE" w:rsidR="000A1313" w:rsidRPr="00017BCA" w:rsidRDefault="000A1313" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="006073F5" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -198,51 +210,51 @@
       <w:r w:rsidR="00A12367" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00E972F5" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F9AAFD" w14:textId="5C758125" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="002E3246" w:rsidP="002E50A9">
+    <w:p w14:paraId="05F9AAFD" w14:textId="5C758125" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="002E3246" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00017BCA">
         <w:rPr>
@@ -255,51 +267,51 @@
       <w:r w:rsidR="00416A4E" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="003A7C54" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56215FE9" w14:textId="71F8518B" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="00532FA2" w:rsidP="002E50A9">
+    <w:p w14:paraId="56215FE9" w14:textId="71F8518B" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="00532FA2" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>001</w:t>
       </w:r>
       <w:r w:rsidR="00131094" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -315,74 +327,74 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="006B1BA8" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00CE024B" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596949BB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="596949BB" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00940388">
+    <w:p w14:paraId="373E6DD7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="001927E5" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
@@ -430,97 +442,105 @@
       <w:r w:rsidR="000948C6" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDCB86C" w14:textId="363F6F74" w:rsidR="00412255" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00940388">
+    <w:p w14:paraId="2BDCB86C" w14:textId="363F6F74" w:rsidR="00412255" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez </w:t>
       </w:r>
       <w:r w:rsidR="005C5893" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>przedsiębiorcę</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001729F6" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005C5893" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00416A4E" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>”TEMPORE”</w:t>
+        <w:t>”TEMPORE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00416A4E" w:rsidRPr="00017BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00C1525D" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00940388" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>sp. z o.o.</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0090322D" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>wpisanego do Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia pod numerem ewidencyjnym</w:t>
       </w:r>
@@ -587,176 +607,176 @@
       <w:r w:rsidR="00416A4E" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>14B</w:t>
       </w:r>
       <w:r w:rsidR="00412255" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>, 54</w:t>
       </w:r>
       <w:r w:rsidR="00416A4E" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>-135</w:t>
       </w:r>
       <w:r w:rsidR="00412255" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00940388">
+    <w:p w14:paraId="7339E71A" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F63CC28" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00940388">
+    <w:p w14:paraId="0F63CC28" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E601A0">
+    <w:p w14:paraId="029BC9D1" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D99FBA4" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E601A0">
+    <w:p w14:paraId="2D99FBA4" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07579C93" w14:textId="53E047C2" w:rsidR="002711A6" w:rsidRPr="00017BCA" w:rsidRDefault="00D6574C" w:rsidP="002E50A9">
+    <w:p w14:paraId="07579C93" w14:textId="53E047C2" w:rsidR="002711A6" w:rsidRPr="00017BCA" w:rsidRDefault="00D6574C" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -860,51 +880,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E91788" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471E5D4A" w14:textId="208415FD" w:rsidR="002E50A9" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="002E50A9">
+    <w:p w14:paraId="471E5D4A" w14:textId="208415FD" w:rsidR="002E50A9" w:rsidRPr="00017BCA" w:rsidRDefault="005A5110" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1009,51 +1029,51 @@
       <w:r w:rsidR="00516D1D" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001053F3" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DA9219" w14:textId="77777777" w:rsidR="009F34E5" w:rsidRPr="00017BCA" w:rsidRDefault="004545C1" w:rsidP="004254B9">
+    <w:p w14:paraId="63DA9219" w14:textId="77777777" w:rsidR="009F34E5" w:rsidRPr="00017BCA" w:rsidRDefault="004545C1" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Na podstawie dokumentacji wskazanej w protokole kontroli stwierdzono</w:t>
       </w:r>
       <w:r w:rsidR="00C20746" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1085,93 +1105,93 @@
       <w:r w:rsidR="009F34E5" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00532FA2" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> na</w:t>
       </w:r>
       <w:r w:rsidR="009F34E5" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297ED81F" w14:textId="7806BB66" w:rsidR="00B12780" w:rsidRPr="00017BCA" w:rsidRDefault="00E24B65" w:rsidP="00E601A0">
+    <w:p w14:paraId="297ED81F" w14:textId="7806BB66" w:rsidR="00B12780" w:rsidRPr="00017BCA" w:rsidRDefault="00E24B65" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk194589948"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk194589948"/>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nieterminowym złożeniu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, w jednym przypadku, wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie dotyczącym zatrudnienia diagnostów</w:t>
       </w:r>
       <w:r w:rsidR="00B12780" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, tj. po upływie 14 dni od dnia, w którym nastąpiła zmiana, czym naruszono art. 83ab ust. 2 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676C3E87" w14:textId="74509097" w:rsidR="00CC0ED0" w:rsidRPr="00017BCA" w:rsidRDefault="00C52F86" w:rsidP="00E601A0">
+    <w:p w14:paraId="676C3E87" w14:textId="74509097" w:rsidR="00CC0ED0" w:rsidRPr="00017BCA" w:rsidRDefault="00C52F86" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Braku linii wyznaczających minimalne pole widzenia na poziomie podłoża, czym naruszono § 3 ust. 6 załącznika nr 10 do rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu prowadzenia badań technicznych pojazdów oraz ich wzorów dokumentów stosowanych przy tych badaniach (tj. Dz. U. z 2015 r. poz. 776 ze zmianami</w:t>
       </w:r>
       <w:r w:rsidR="00027535" w:rsidRPr="00017BCA">
         <w:rPr>
@@ -1192,84 +1212,84 @@
       <w:r w:rsidR="002F3B14" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00002BAE" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ozporządzeniem MTBiG</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F48439" w14:textId="2A8C294D" w:rsidR="00002BAE" w:rsidRPr="00017BCA" w:rsidRDefault="00C52F86" w:rsidP="00E601A0">
+    <w:p w14:paraId="17F48439" w14:textId="2A8C294D" w:rsidR="00002BAE" w:rsidRPr="00017BCA" w:rsidRDefault="00C52F86" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Przeprowadzeniu okresowego badania technicznego pojazdu, podczas którego </w:t>
       </w:r>
       <w:r w:rsidR="00002BAE" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>diagnosta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D515A21" w14:textId="6B95EA00" w:rsidR="00002BAE" w:rsidRPr="00017BCA" w:rsidRDefault="00002BAE" w:rsidP="00E601A0">
+    <w:p w14:paraId="3D515A21" w14:textId="6B95EA00" w:rsidR="00002BAE" w:rsidRPr="00017BCA" w:rsidRDefault="00002BAE" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-79" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wykonał pomiar światłości świateł drogowych przy wyłączonym silniku pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00FF7B69" w:rsidRPr="00017BCA">
@@ -1292,138 +1312,138 @@
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">czym naruszył przedmiot i zakres badania określony w pkt 4.1.7. działu I załącznika nr 1 </w:t>
       </w:r>
       <w:r w:rsidR="00B12780" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>w związku</w:t>
       </w:r>
       <w:r w:rsidR="002B2A05" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk195166322"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk195166322"/>
       <w:r w:rsidR="002B2A05" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidR="00B12780" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 2 ust. 1 pkt 3 lit. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00B12780" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">b rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B12780" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6AC6E662" w14:textId="6351565D" w:rsidR="00C52F86" w:rsidRPr="00017BCA" w:rsidRDefault="00002BAE" w:rsidP="00E601A0">
+    <w:p w14:paraId="6AC6E662" w14:textId="6351565D" w:rsidR="00C52F86" w:rsidRPr="00017BCA" w:rsidRDefault="00002BAE" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-79" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rStyle w:val="text-justify"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">nie sprawdził pewności mocowania pasów bezpieczeństwa i działania ich </w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zapięć poprzez ich wpięcie (samochód osobowy z liczbą miejsc 7), czym naruszył przedmiot i zakres badania określony w pkt 7.1.1 i 7.1.2 działu I załącznika nr 1 </w:t>
       </w:r>
       <w:r w:rsidR="002B2A05" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z § 2 ust. 1 pkt 3 lit. g </w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A380EA2" w14:textId="6D8A0BD4" w:rsidR="009F34E5" w:rsidRPr="00017BCA" w:rsidRDefault="009F34E5" w:rsidP="00E601A0">
+    <w:p w14:paraId="2A380EA2" w14:textId="6D8A0BD4" w:rsidR="009F34E5" w:rsidRPr="00017BCA" w:rsidRDefault="009F34E5" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="00FF7B69" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1451,51 +1471,51 @@
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>technicznych pojazdów przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej</w:t>
       </w:r>
       <w:r w:rsidR="002B2A05" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, w której</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F4A918" w14:textId="5C75A8A1" w:rsidR="002B2A05" w:rsidRPr="00017BCA" w:rsidRDefault="002B2A05" w:rsidP="00E601A0">
+    <w:p w14:paraId="63F4A918" w14:textId="5C75A8A1" w:rsidR="002B2A05" w:rsidRPr="00017BCA" w:rsidRDefault="002B2A05" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-79" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>w dokumen</w:t>
       </w:r>
       <w:r w:rsidR="00222B22" w:rsidRPr="00017BCA">
         <w:rPr>
@@ -1524,176 +1544,176 @@
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazd</w:t>
       </w:r>
       <w:r w:rsidR="00222B22" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43962E00" w14:textId="28592BED" w:rsidR="009F34E5" w:rsidRPr="00017BCA" w:rsidRDefault="009F34E5" w:rsidP="00E601A0">
+    <w:p w14:paraId="43962E00" w14:textId="28592BED" w:rsidR="009F34E5" w:rsidRPr="00017BCA" w:rsidRDefault="009F34E5" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk192575815"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk192575815"/>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00002BAE" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>trzech</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadkach </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk192587364"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk192587364"/>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">nie wpisano </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00002BAE" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>numeru rejestracyjnego pojazdu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono pkt </w:t>
       </w:r>
       <w:r w:rsidR="00002BAE" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> załącznika nr 4 w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rozporządzenia M</w:t>
       </w:r>
       <w:r w:rsidR="00FF7B69" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB84F11" w14:textId="4FB3C59C" w:rsidR="00EF50BA" w:rsidRPr="00017BCA" w:rsidRDefault="00EF50BA" w:rsidP="00E601A0">
+    <w:p w14:paraId="0AB84F11" w14:textId="4FB3C59C" w:rsidR="00EF50BA" w:rsidRPr="00017BCA" w:rsidRDefault="00EF50BA" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk192576086"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk192576086"/>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00FF7B69" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>pięciu przypadkach</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
@@ -1740,51 +1760,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> i 24 </w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">załącznika nr 4 w związku z § 2 ust. 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB0CECF" w14:textId="1D7A1831" w:rsidR="002B2A05" w:rsidRPr="00017BCA" w:rsidRDefault="002B2A05" w:rsidP="00E601A0">
+    <w:p w14:paraId="3EB0CECF" w14:textId="1D7A1831" w:rsidR="002B2A05" w:rsidRPr="00017BCA" w:rsidRDefault="002B2A05" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-79" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w rejestrze badań</w:t>
       </w:r>
@@ -1803,115 +1823,115 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>oraz w zaświadczeniach</w:t>
       </w:r>
       <w:r w:rsidR="00940388" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> o przeprowadzonych badaniach technicznych</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="35188857" w14:textId="0239A92C" w:rsidR="00EF50BA" w:rsidRPr="00017BCA" w:rsidRDefault="00EF50BA" w:rsidP="00E601A0">
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="35188857" w14:textId="0239A92C" w:rsidR="00EF50BA" w:rsidRPr="00017BCA" w:rsidRDefault="00EF50BA" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00FF7B69" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>trzech</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk192587592"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk192587592"/>
       <w:r w:rsidR="00940388" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">przypadkach </w:t>
       </w:r>
       <w:r w:rsidR="00FF7B69" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">nie wpisano </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00FF7B69" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>numeru rejestracyjnego pojazdu</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, czym naruszono </w:t>
       </w:r>
       <w:r w:rsidR="00FF7B69" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
@@ -1931,51 +1951,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">2 pkt 4 załącznika nr 8 w związku z § 5 ust. 2 oraz § 6 ust. 1 pkt. 2 w związku </w:t>
       </w:r>
       <w:r w:rsidR="008C1253" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">z § 2 ust. 9 </w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0D0F3D" w14:textId="713EFCA8" w:rsidR="002F3B14" w:rsidRPr="00017BCA" w:rsidRDefault="00EF50BA" w:rsidP="00E601A0">
+    <w:p w14:paraId="0F0D0F3D" w14:textId="713EFCA8" w:rsidR="002F3B14" w:rsidRPr="00017BCA" w:rsidRDefault="00EF50BA" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w jedn</w:t>
       </w:r>
@@ -2012,51 +2032,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>nieprawidłowo wyznaczon</w:t>
       </w:r>
       <w:r w:rsidR="00E24B65" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00B173D7" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> termin następnego badania, czym naruszono art. 81 ust. 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184D2F88" w14:textId="5B03870C" w:rsidR="009F34E5" w:rsidRPr="00017BCA" w:rsidRDefault="009F34E5" w:rsidP="00E601A0">
+    <w:p w14:paraId="184D2F88" w14:textId="5B03870C" w:rsidR="009F34E5" w:rsidRPr="00017BCA" w:rsidRDefault="009F34E5" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu w </w:t>
       </w:r>
       <w:r w:rsidR="00B173D7" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2068,272 +2088,272 @@
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadk</w:t>
       </w:r>
       <w:r w:rsidR="00B173D7" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ach</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (t.j. Dz. U. z 2023 r., poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72195966" w14:textId="186FA036" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E601A0">
+    <w:p w14:paraId="72195966" w14:textId="186FA036" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zaewidencjonowaniu, w dwudziestu trzech przypadkach, okresowego i dodatkowego badania technicznego tego samego pojazdu pod jedną pozycją w rejestrze bada</w:t>
       </w:r>
       <w:r w:rsidR="00940388" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ń</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, co spowodowało, że w Centralnej Ewidencji Pojazdów widnieją jedynie dane dotyczące okresowego badania technicznego, brak jest natomiast danych o przeprowadzonym badaniu dodatkowym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518784C8" w14:textId="77777777" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E62B5E">
+    <w:p w14:paraId="518784C8" w14:textId="77777777" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w </w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>art. 80b ust. 1 pkt 10 ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F622923" w14:textId="61AAB8A1" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E62B5E">
+    <w:p w14:paraId="2F622923" w14:textId="61AAB8A1" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D0F097" w14:textId="28D3EC0C" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E62B5E">
+    <w:p w14:paraId="63D0F097" w14:textId="28D3EC0C" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Z uwagi na usunięcie nieprawidłowości, o której mowa w ww. pkt </w:t>
       </w:r>
       <w:r w:rsidR="00940388" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>odstępuję od wydania zaleceń w tym przypadku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B56217" w14:textId="77777777" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E62B5E">
+    <w:p w14:paraId="37B56217" w14:textId="77777777" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4480D868" w14:textId="77777777" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E601A0">
+    <w:p w14:paraId="4480D868" w14:textId="77777777" w:rsidR="00E62B5E" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Terminowe składanie wniosków o zmianę wpisu w Rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów, w przypadku zmiany danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C68BD2" w14:textId="77777777" w:rsidR="00B04879" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E601A0">
+    <w:p w14:paraId="32C68BD2" w14:textId="77777777" w:rsidR="00B04879" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonywanie </w:t>
       </w:r>
       <w:r w:rsidR="00B04879" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>okresowego badania technicznego pojazdu zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3932FA69" w14:textId="32B1F9E5" w:rsidR="00B04879" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E601A0">
+    <w:p w14:paraId="3932FA69" w14:textId="32B1F9E5" w:rsidR="00B04879" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumentach identyfikacyjnych</w:t>
       </w:r>
       <w:r w:rsidR="00B04879" w:rsidRPr="00017BCA">
@@ -2351,67 +2371,67 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>numeru rejestracyjnego pojazdu,</w:t>
       </w:r>
       <w:r w:rsidR="00B04879" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B04879" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>rozstawu osi skrajnych i rozstawu kół.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1C5562" w14:textId="1E7B3628" w:rsidR="00B04879" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00D20271">
+    <w:p w14:paraId="6F1C5562" w14:textId="1E7B3628" w:rsidR="00B04879" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk168643695"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk168643695"/>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie </w:t>
       </w:r>
       <w:r w:rsidR="00B04879" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w rejestr</w:t>
       </w:r>
       <w:r w:rsidR="00D20271" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
@@ -2467,51 +2487,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">o przeprowadzonych badaniach technicznych </w:t>
       </w:r>
       <w:r w:rsidR="00B04879" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>numeru rejestracyjnego pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00D20271" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00B04879" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>prawidłow</w:t>
       </w:r>
       <w:r w:rsidR="00E24B65" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B04879" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
@@ -2532,237 +2552,252 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>termin</w:t>
       </w:r>
       <w:r w:rsidR="00940388" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00B04879" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> następnego badania.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4225ED96" w14:textId="09CC845B" w:rsidR="002F3B14" w:rsidRPr="00017BCA" w:rsidRDefault="002F3B14" w:rsidP="00E601A0">
+    <w:p w14:paraId="4225ED96" w14:textId="09CC845B" w:rsidR="002F3B14" w:rsidRPr="00017BCA" w:rsidRDefault="002F3B14" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BF5B8E" w14:textId="41932FB8" w:rsidR="00492956" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E601A0">
+    <w:p w14:paraId="60BF5B8E" w14:textId="41932FB8" w:rsidR="00492956" w:rsidRPr="00017BCA" w:rsidRDefault="00E62B5E" w:rsidP="00E942A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Prowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6FEC1E" w14:textId="4F8486D3" w:rsidR="005A5110" w:rsidRPr="00017BCA" w:rsidRDefault="00F53D79" w:rsidP="00DE080E">
-[...42 lines deleted...]
-    <w:p w14:paraId="7FC20406" w14:textId="65A54F5B" w:rsidR="00F53D79" w:rsidRPr="00017BCA" w:rsidRDefault="00F53D79" w:rsidP="009F2B64">
+    <w:p w14:paraId="70BE3D31" w14:textId="77777777" w:rsidR="007F47B0" w:rsidRPr="007F47B0" w:rsidRDefault="007F47B0" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00017BCA">
+      <w:bookmarkStart w:id="9" w:name="_Hlk219362221"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007F47B0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3E85B9" w14:textId="77777777" w:rsidR="007F47B0" w:rsidRPr="007F47B0" w:rsidRDefault="007F47B0" w:rsidP="00E942A6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F47B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729CED09" w14:textId="77777777" w:rsidR="007F47B0" w:rsidRPr="007F47B0" w:rsidRDefault="007F47B0" w:rsidP="00E942A6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F47B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
+      <w:r w:rsidRPr="007F47B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00017BCA" w:rsidRDefault="006E3EB7" w:rsidP="00940388">
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="5121652C" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00017BCA" w:rsidRDefault="006E3EB7" w:rsidP="00E942A6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00017BCA" w:rsidRDefault="006E3EB7" w:rsidP="00E942A6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093320BB" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="00017BCA" w:rsidRDefault="006E3EB7" w:rsidP="00940388">
-[...23 lines deleted...]
-    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00017BCA" w:rsidRDefault="00552475" w:rsidP="00940388">
+    <w:p w14:paraId="097B4DF3" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="00017BCA" w:rsidRDefault="00552475" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6A169A" w14:textId="6628CB6A" w:rsidR="00552475" w:rsidRPr="00017BCA" w:rsidRDefault="00552475" w:rsidP="00940388">
+    <w:p w14:paraId="5A6A169A" w14:textId="6628CB6A" w:rsidR="00552475" w:rsidRPr="00017BCA" w:rsidRDefault="00552475" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -2794,71 +2829,72 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="007C3BD7" w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRPr="00017BCA" w:rsidRDefault="00552475" w:rsidP="00940388">
+    <w:p w14:paraId="32F1FC0B" w14:textId="77777777" w:rsidR="005B6176" w:rsidRPr="00017BCA" w:rsidRDefault="00552475" w:rsidP="00E942A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidRPr="00017BCA" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1CB18067" w14:textId="77777777" w:rsidR="001F7BAF" w:rsidRDefault="001F7BAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -2889,51 +2925,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="5FAAECB0" w14:textId="77777777" w:rsidR="008161BB" w:rsidRPr="004D6885" w:rsidRDefault="008161BB">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -3083,51 +3119,51 @@
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="48A2240B" w14:textId="77777777" w:rsidR="001F7BAF" w:rsidRDefault="001F7BAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2C3920EB" w14:textId="77777777" w:rsidR="001F7BAF" w:rsidRDefault="001F7BAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="61B3CB7F" w14:textId="77777777" w:rsidR="001F7BAF" w:rsidRDefault="001F7BAF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="001F7BAF">
+  <w:p w14:paraId="1B8D56F1" w14:textId="77777777" w:rsidR="008161BB" w:rsidRDefault="00E942A6">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="309117F0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4093,53 +4129,53 @@
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -4763,50 +4799,51 @@
     <w:rsid w:val="007A7908"/>
     <w:rsid w:val="007A7F40"/>
     <w:rsid w:val="007B7DEC"/>
     <w:rsid w:val="007B7F92"/>
     <w:rsid w:val="007C1CCF"/>
     <w:rsid w:val="007C1CF9"/>
     <w:rsid w:val="007C31FE"/>
     <w:rsid w:val="007C3BD7"/>
     <w:rsid w:val="007C4788"/>
     <w:rsid w:val="007C4DAC"/>
     <w:rsid w:val="007C58B4"/>
     <w:rsid w:val="007C737D"/>
     <w:rsid w:val="007D2EB9"/>
     <w:rsid w:val="007D332D"/>
     <w:rsid w:val="007D3FF5"/>
     <w:rsid w:val="007D4450"/>
     <w:rsid w:val="007D65B4"/>
     <w:rsid w:val="007D6BF9"/>
     <w:rsid w:val="007E3879"/>
     <w:rsid w:val="007E700E"/>
     <w:rsid w:val="007E7508"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1B42"/>
     <w:rsid w:val="007F2563"/>
     <w:rsid w:val="007F2789"/>
+    <w:rsid w:val="007F47B0"/>
     <w:rsid w:val="007F4F57"/>
     <w:rsid w:val="007F594B"/>
     <w:rsid w:val="007F7B0E"/>
     <w:rsid w:val="008008CB"/>
     <w:rsid w:val="00805F37"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00815A52"/>
     <w:rsid w:val="008161BB"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="00823AE7"/>
     <w:rsid w:val="0082467D"/>
     <w:rsid w:val="00824893"/>
     <w:rsid w:val="008318C9"/>
     <w:rsid w:val="00835374"/>
     <w:rsid w:val="008404B1"/>
     <w:rsid w:val="00843735"/>
     <w:rsid w:val="008502F2"/>
     <w:rsid w:val="00850975"/>
     <w:rsid w:val="00850C5B"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="00866323"/>
     <w:rsid w:val="00866C2D"/>
     <w:rsid w:val="00871A9C"/>
@@ -5218,50 +5255,51 @@
     <w:rsid w:val="00E31CF8"/>
     <w:rsid w:val="00E347E0"/>
     <w:rsid w:val="00E35A19"/>
     <w:rsid w:val="00E35E65"/>
     <w:rsid w:val="00E36B78"/>
     <w:rsid w:val="00E37AC3"/>
     <w:rsid w:val="00E40BB7"/>
     <w:rsid w:val="00E45226"/>
     <w:rsid w:val="00E45B4D"/>
     <w:rsid w:val="00E46557"/>
     <w:rsid w:val="00E52281"/>
     <w:rsid w:val="00E52576"/>
     <w:rsid w:val="00E535AD"/>
     <w:rsid w:val="00E56D55"/>
     <w:rsid w:val="00E57189"/>
     <w:rsid w:val="00E601A0"/>
     <w:rsid w:val="00E6076F"/>
     <w:rsid w:val="00E622D0"/>
     <w:rsid w:val="00E62B5E"/>
     <w:rsid w:val="00E6735E"/>
     <w:rsid w:val="00E80DF6"/>
     <w:rsid w:val="00E84494"/>
     <w:rsid w:val="00E878DD"/>
     <w:rsid w:val="00E91788"/>
     <w:rsid w:val="00E91A87"/>
+    <w:rsid w:val="00E942A6"/>
     <w:rsid w:val="00E94442"/>
     <w:rsid w:val="00E946F4"/>
     <w:rsid w:val="00E972F5"/>
     <w:rsid w:val="00EA09C4"/>
     <w:rsid w:val="00EA0BDA"/>
     <w:rsid w:val="00EA2551"/>
     <w:rsid w:val="00EA262F"/>
     <w:rsid w:val="00EA48A4"/>
     <w:rsid w:val="00EA728D"/>
     <w:rsid w:val="00EB0981"/>
     <w:rsid w:val="00EB09CF"/>
     <w:rsid w:val="00EB1954"/>
     <w:rsid w:val="00EB7793"/>
     <w:rsid w:val="00EC0BD1"/>
     <w:rsid w:val="00EC4287"/>
     <w:rsid w:val="00EC68EE"/>
     <w:rsid w:val="00ED2976"/>
     <w:rsid w:val="00ED2BF8"/>
     <w:rsid w:val="00ED32B7"/>
     <w:rsid w:val="00ED3E79"/>
     <w:rsid w:val="00EE2DE8"/>
     <w:rsid w:val="00EE7A44"/>
     <w:rsid w:val="00EF2E29"/>
     <w:rsid w:val="00EF2F68"/>
     <w:rsid w:val="00EF41FE"/>
@@ -6900,79 +6938,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E34D5F9-A027-45DE-B94B-EF31992C1167}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1882CB65-E072-4D19-9E07-823186EF4EE1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>912</Words>
-  <Characters>5473</Characters>
+  <Words>905</Words>
+  <Characters>5500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6373</CharactersWithSpaces>
+  <CharactersWithSpaces>6393</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>