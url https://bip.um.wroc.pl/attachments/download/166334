--- v0 (2025-11-06)
+++ v1 (2026-04-03)
@@ -8,188 +8,188 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0A6B647E" w14:textId="659C56A6" w:rsidR="00367D25" w:rsidRPr="00B66F78" w:rsidRDefault="00C01E4B" w:rsidP="006518B6">
+    <w:p w14:paraId="0A6B647E" w14:textId="659C56A6" w:rsidR="00367D25" w:rsidRPr="00B66F78" w:rsidRDefault="00C01E4B" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="00B66F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
       <w:r w:rsidR="00A57045" w:rsidRPr="00B66F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FADB76" w14:textId="74ECE1CD" w:rsidR="008C4792" w:rsidRPr="00B66F78" w:rsidRDefault="00A57045" w:rsidP="006518B6">
+    <w:p w14:paraId="54FADB76" w14:textId="74ECE1CD" w:rsidR="008C4792" w:rsidRPr="00B66F78" w:rsidRDefault="00A57045" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Izabela Furtas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C225B8" w14:textId="34AC272C" w:rsidR="00C01E4B" w:rsidRPr="00B66F78" w:rsidRDefault="00A57045" w:rsidP="006518B6">
+    <w:p w14:paraId="36C225B8" w14:textId="34AC272C" w:rsidR="00C01E4B" w:rsidRPr="00B66F78" w:rsidRDefault="00A57045" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IF-CAR Izabela Furtas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512DD43E" w14:textId="0ACA36F2" w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="00C01E4B" w:rsidP="0042727C">
+    <w:p w14:paraId="512DD43E" w14:textId="0ACA36F2" w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="00C01E4B" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="000767CB" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wodzisławska</w:t>
       </w:r>
       <w:r w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000767CB" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6634248A" w14:textId="5DF6253D" w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="00092E9C" w:rsidP="006518B6">
+    <w:p w14:paraId="6634248A" w14:textId="5DF6253D" w:rsidR="005A5110" w:rsidRPr="000767CB" w:rsidRDefault="00092E9C" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000767CB" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -209,55 +209,54 @@
       <w:r w:rsidR="000767CB" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>017</w:t>
       </w:r>
       <w:r w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="000767CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796AB00D" w14:textId="6E19688F" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="0042727C">
+    <w:p w14:paraId="796AB00D" w14:textId="6E19688F" w:rsidR="000A1313" w:rsidRPr="00610984" w:rsidRDefault="000A1313" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00317079">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -285,51 +284,51 @@
       <w:r w:rsidR="00A12367" w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A1D73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF0CE79" w14:textId="17BA8809" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="0042727C">
+    <w:p w14:paraId="0CF0CE79" w14:textId="17BA8809" w:rsidR="005A5110" w:rsidRPr="00610984" w:rsidRDefault="002E3246" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00610984">
         <w:rPr>
@@ -342,125 +341,125 @@
       <w:r w:rsidR="001A1D73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="00610984">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001A1D73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2DB33B" w14:textId="3D84F754" w:rsidR="005A5110" w:rsidRPr="00A57045" w:rsidRDefault="001A1D73" w:rsidP="006518B6">
+    <w:p w14:paraId="0D2DB33B" w14:textId="3D84F754" w:rsidR="005A5110" w:rsidRPr="00A57045" w:rsidRDefault="001A1D73" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00091949</w:t>
       </w:r>
       <w:r w:rsidR="00CE024B" w:rsidRPr="00CE024B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D41858C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="0042727C">
+    <w:p w14:paraId="2D41858C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="002E2B9C" w:rsidRDefault="005A5110" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2B9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154FE8AD" w14:textId="77777777" w:rsidR="001A1D73" w:rsidRPr="003C3C4B" w:rsidRDefault="001A1D73" w:rsidP="006518B6">
+    <w:p w14:paraId="154FE8AD" w14:textId="77777777" w:rsidR="001A1D73" w:rsidRPr="003C3C4B" w:rsidRDefault="001A1D73" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z 2024 r. poz. 1251 – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7DE1DC" w14:textId="798D8F91" w:rsidR="005A5110" w:rsidRPr="00BC3A6B" w:rsidRDefault="005A5110" w:rsidP="006518B6">
+    <w:p w14:paraId="1D7DE1DC" w14:textId="798D8F91" w:rsidR="005A5110" w:rsidRPr="00BC3A6B" w:rsidRDefault="005A5110" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -549,51 +548,69 @@
         </w:rPr>
         <w:t>DW/11</w:t>
       </w:r>
       <w:r w:rsidR="00FA453E" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC3A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC3A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="00C74E7C" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -640,141 +657,141 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00FA453E" w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>017</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3A6B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014E6BB3" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="006518B6">
+    <w:p w14:paraId="014E6BB3" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38865D09" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="006518B6">
+    <w:p w14:paraId="38865D09" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002D3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AC0627" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="006518B6">
+    <w:p w14:paraId="15AC0627" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00E91788" w:rsidRDefault="005A5110" w:rsidP="002D3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="00E91788">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDF8C5D" w14:textId="0FECEF8C" w:rsidR="001A1D73" w:rsidRPr="00F4048F" w:rsidRDefault="001A1D73" w:rsidP="006518B6">
+    <w:p w14:paraId="4CDF8C5D" w14:textId="0FECEF8C" w:rsidR="001A1D73" w:rsidRPr="00F4048F" w:rsidRDefault="001A1D73" w:rsidP="002D3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4048F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji, za okres od </w:t>
       </w:r>
@@ -821,51 +838,51 @@
       <w:r w:rsidRPr="00F4048F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4048F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9A4C96" w14:textId="0E7187DB" w:rsidR="006C6CBC" w:rsidRPr="00BB0F28" w:rsidRDefault="005A5110" w:rsidP="0042727C">
+    <w:p w14:paraId="5C9A4C96" w14:textId="0E7187DB" w:rsidR="006C6CBC" w:rsidRPr="00BB0F28" w:rsidRDefault="005A5110" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
@@ -929,73 +946,73 @@
       <w:r w:rsidR="00516D1D" w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00492D84">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F28">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26791007" w14:textId="2F85104F" w:rsidR="006C6CBC" w:rsidRPr="00A57045" w:rsidRDefault="00492D84" w:rsidP="006518B6">
+    <w:p w14:paraId="26791007" w14:textId="2F85104F" w:rsidR="006C6CBC" w:rsidRPr="00A57045" w:rsidRDefault="00492D84" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C5C38">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198D6321" w14:textId="77777777" w:rsidR="00317079" w:rsidRDefault="00317079" w:rsidP="00317079">
+    <w:p w14:paraId="198D6321" w14:textId="77777777" w:rsidR="00317079" w:rsidRDefault="00317079" w:rsidP="002D3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niezgodnym ze stanem faktycznym złożeniu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1023,51 +1040,51 @@
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wniosku o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dotyczącym </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zatrudnienia diagnostów, czym naruszono art. 83ab ust. 2 w związku z art. 83a ust. 3 pkt 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C59AE70" w14:textId="5B9CCA3E" w:rsidR="00492D84" w:rsidRPr="00397172" w:rsidRDefault="00317079" w:rsidP="006518B6">
+    <w:p w14:paraId="0C59AE70" w14:textId="5B9CCA3E" w:rsidR="00492D84" w:rsidRPr="00397172" w:rsidRDefault="00317079" w:rsidP="002D3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk194592422"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Umieszczeniu na identyfikatorach dwóch diagnostów </w:t>
       </w:r>
       <w:r w:rsidR="00492D84" w:rsidRPr="00397172">
         <w:rPr>
@@ -1137,83 +1154,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z pkt 3 objaśnień do załącznika nr 9 do </w:t>
       </w:r>
       <w:r w:rsidR="0042727C" w:rsidRPr="00397172">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141 ze zmianami - zwanego dalej rozporządzeniem MTBiG)</w:t>
       </w:r>
       <w:r w:rsidR="00492D84" w:rsidRPr="00397172">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="6785C75E" w14:textId="740D15F3" w:rsidR="00492D84" w:rsidRPr="00492D84" w:rsidRDefault="00317079" w:rsidP="006518B6">
+    <w:p w14:paraId="6785C75E" w14:textId="740D15F3" w:rsidR="00492D84" w:rsidRPr="00492D84" w:rsidRDefault="00317079" w:rsidP="002D3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA3BFA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Umieszczeniu na stacji nieaktualnego wykazu diagnostów, czym naruszono § 16 pkt 4 rozporządzenia MTiB</w:t>
       </w:r>
       <w:r w:rsidR="00492D84" w:rsidRPr="00397172">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C85DC46" w14:textId="77777777" w:rsidR="00317079" w:rsidRDefault="00492D84" w:rsidP="006518B6">
+    <w:p w14:paraId="3C85DC46" w14:textId="77777777" w:rsidR="00317079" w:rsidRDefault="00492D84" w:rsidP="002D3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492D84">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Przeprowadzaniu okresowego badania technicznego pojazdu, podczas którego </w:t>
       </w:r>
       <w:r w:rsidRPr="00397172">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1258,51 +1275,51 @@
       <w:r w:rsidR="00317079">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w związku z </w:t>
       </w:r>
       <w:r w:rsidRPr="00397172">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>§ 2 ust. 1 pkt 3 lit. g rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r w:rsidR="00317079">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101248E" w14:textId="69117BDF" w:rsidR="00492D84" w:rsidRPr="003835E3" w:rsidRDefault="00492D84" w:rsidP="006518B6">
+    <w:p w14:paraId="6101248E" w14:textId="69117BDF" w:rsidR="00492D84" w:rsidRPr="003835E3" w:rsidRDefault="00492D84" w:rsidP="002D3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk191287349"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk191381728"/>
       <w:r w:rsidRPr="003835E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji </w:t>
       </w:r>
       <w:r w:rsidR="001872DB" w:rsidRPr="003835E3">
@@ -1332,51 +1349,51 @@
       <w:r w:rsidR="00317079" w:rsidRPr="002747E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dokumentach identyfikacyjnych</w:t>
       </w:r>
       <w:r w:rsidR="00317079">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdu</w:t>
       </w:r>
       <w:r w:rsidRPr="003835E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E45772" w14:textId="6813C4D2" w:rsidR="00492D84" w:rsidRDefault="00492D84" w:rsidP="0042727C">
+    <w:p w14:paraId="03E45772" w14:textId="6813C4D2" w:rsidR="00492D84" w:rsidRDefault="00492D84" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="785"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002747E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w trzech </w:t>
       </w:r>
       <w:r w:rsidR="00317079">
@@ -1406,51 +1423,51 @@
       <w:r w:rsidRPr="002747E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wpis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ano</w:t>
       </w:r>
       <w:r w:rsidRPr="002747E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozstaw osi tylnych 1-2-3, czym naruszono pkt 23 załącznika nr 4 rozporządzenia MTBiG w związku z § 2 ust. 10 rozporządzenia MTBiG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD0500E" w14:textId="4266DB61" w:rsidR="00317079" w:rsidRPr="002747E1" w:rsidRDefault="00317079" w:rsidP="00317079">
+    <w:p w14:paraId="0AD0500E" w14:textId="4266DB61" w:rsidR="00317079" w:rsidRPr="002747E1" w:rsidRDefault="00317079" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="785"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002747E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r>
@@ -1472,51 +1489,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002747E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FB6D8E" w14:textId="71D9F913" w:rsidR="00492D84" w:rsidRPr="002747E1" w:rsidRDefault="00492D84" w:rsidP="008C07BC">
+    <w:p w14:paraId="69FB6D8E" w14:textId="71D9F913" w:rsidR="00492D84" w:rsidRPr="002747E1" w:rsidRDefault="00492D84" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="785"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002747E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w jednym </w:t>
       </w:r>
       <w:r w:rsidR="00317079">
@@ -1555,130 +1572,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002747E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>44 i 45 załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="7E50DA92" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00E94442" w:rsidRDefault="00017950" w:rsidP="006518B6">
+    <w:p w14:paraId="7E50DA92" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00E94442" w:rsidRDefault="00017950" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94442">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB84D39" w14:textId="77777777" w:rsidR="00B10D9D" w:rsidRPr="00C31932" w:rsidRDefault="00B10D9D" w:rsidP="006518B6">
+    <w:p w14:paraId="5FB84D39" w14:textId="77777777" w:rsidR="00B10D9D" w:rsidRPr="00C31932" w:rsidRDefault="00B10D9D" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31932">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E49D0F" w14:textId="77777777" w:rsidR="00317079" w:rsidRPr="00BE3B7A" w:rsidRDefault="00317079" w:rsidP="00317079">
+    <w:p w14:paraId="58E49D0F" w14:textId="77777777" w:rsidR="00317079" w:rsidRPr="00BE3B7A" w:rsidRDefault="00317079" w:rsidP="002D3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE3B7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kładanie wniosków o zmianę wpisu w rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów, w przypadku zmiany danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4DDE68" w14:textId="59D7609D" w:rsidR="00AC78DB" w:rsidRDefault="00AC78DB" w:rsidP="006518B6">
+    <w:p w14:paraId="1E4DDE68" w14:textId="59D7609D" w:rsidR="00AC78DB" w:rsidRDefault="00AC78DB" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E0BA7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1696,51 +1713,51 @@
       <w:r w:rsidRPr="003E0BA7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> na identyfikatorach osobistych diagnostów pełnych numerów </w:t>
       </w:r>
       <w:r w:rsidRPr="00726774">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uprawnienia</w:t>
       </w:r>
       <w:r w:rsidR="001F5396">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063640ED" w14:textId="0DEECB6F" w:rsidR="00317079" w:rsidRDefault="001F5396" w:rsidP="006518B6">
+    <w:p w14:paraId="063640ED" w14:textId="0DEECB6F" w:rsidR="00317079" w:rsidRDefault="001F5396" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492D84">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1773,126 +1790,126 @@
       <w:r w:rsidR="00317079">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> aktualnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00492D84">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wykazu zatrudnionych diagnostów</w:t>
       </w:r>
       <w:r w:rsidR="00317079">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C96FB26" w14:textId="5FA80BA4" w:rsidR="00B10D9D" w:rsidRDefault="00B10D9D" w:rsidP="006518B6">
+    <w:p w14:paraId="4C96FB26" w14:textId="5FA80BA4" w:rsidR="00B10D9D" w:rsidRDefault="00B10D9D" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31932">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wykonywanie okresowego badania technicznego pojazdu zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB2637C" w14:textId="77777777" w:rsidR="00240C94" w:rsidRDefault="0044178C" w:rsidP="006518B6">
+    <w:p w14:paraId="5CB2637C" w14:textId="77777777" w:rsidR="00240C94" w:rsidRDefault="0044178C" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie w dokumentach identyfikacyjnych pojazdów </w:t>
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prawidłowego roku produkcji pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00240C94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D45FE26" w14:textId="46EEF235" w:rsidR="00240C94" w:rsidRDefault="00240C94" w:rsidP="006518B6">
+    <w:p w14:paraId="3D45FE26" w14:textId="46EEF235" w:rsidR="00240C94" w:rsidRDefault="00240C94" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1909,270 +1926,281 @@
       <w:r w:rsidR="00835066">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001670E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>poz. 23, 44 i 45 dokumentów identyfikacyjnych pojazdów wyłącznie w przypadku pojazdów, których dotyczą dane wykazane w tych pozycjach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB04809" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00330C5B" w:rsidRDefault="005A5110" w:rsidP="006518B6">
+    <w:p w14:paraId="7EB04809" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00330C5B" w:rsidRDefault="005A5110" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="00330C5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="4718ECBB" w14:textId="77777777" w:rsidR="001152DF" w:rsidRPr="00234747" w:rsidRDefault="001152DF" w:rsidP="006518B6">
+    <w:p w14:paraId="7E8348C2" w14:textId="77777777" w:rsidR="008818A6" w:rsidRPr="004916DF" w:rsidRDefault="008818A6" w:rsidP="008818A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234747">
+      <w:bookmarkStart w:id="4" w:name="_Hlk219362221"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8B2733" w14:textId="77777777" w:rsidR="008818A6" w:rsidRPr="004916DF" w:rsidRDefault="008818A6" w:rsidP="008818A6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6B9895" w14:textId="77777777" w:rsidR="008818A6" w:rsidRDefault="008818A6" w:rsidP="008818A6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
+      <w:r w:rsidRPr="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E6FEC20" w14:textId="77777777" w:rsidR="006518B6" w:rsidRPr="00C31932" w:rsidRDefault="006518B6" w:rsidP="006518B6">
+    <w:p w14:paraId="3E6FEC20" w14:textId="77777777" w:rsidR="006518B6" w:rsidRPr="00C31932" w:rsidRDefault="006518B6" w:rsidP="008818A6">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00C31932">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C26249" w14:textId="77777777" w:rsidR="006518B6" w:rsidRPr="00C31932" w:rsidRDefault="006518B6" w:rsidP="002D3272">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31932">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C26249" w14:textId="77777777" w:rsidR="006518B6" w:rsidRPr="00C31932" w:rsidRDefault="006518B6" w:rsidP="006518B6">
-[...23 lines deleted...]
-    <w:p w14:paraId="4A41827B" w14:textId="77777777" w:rsidR="006518B6" w:rsidRPr="00234747" w:rsidRDefault="006518B6" w:rsidP="006518B6">
+    <w:p w14:paraId="4A41827B" w14:textId="77777777" w:rsidR="006518B6" w:rsidRPr="00234747" w:rsidRDefault="006518B6" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E377B1B" w14:textId="42D59615" w:rsidR="006518B6" w:rsidRPr="00234747" w:rsidRDefault="006518B6" w:rsidP="006518B6">
+    <w:p w14:paraId="4E377B1B" w14:textId="42D59615" w:rsidR="006518B6" w:rsidRPr="00234747" w:rsidRDefault="006518B6" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00C15700">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="00234747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417A8D28" w14:textId="27F47A25" w:rsidR="006518B6" w:rsidRPr="00234747" w:rsidRDefault="006518B6" w:rsidP="006518B6">
+    <w:p w14:paraId="417A8D28" w14:textId="27F47A25" w:rsidR="006518B6" w:rsidRPr="00234747" w:rsidRDefault="006518B6" w:rsidP="002D3272">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej</w:t>
       </w:r>
       <w:r w:rsidR="006B1B2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2236,51 +2264,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3F29D709" w14:textId="77777777" w:rsidR="004975D9" w:rsidRPr="004D6885" w:rsidRDefault="004975D9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2441,51 +2469,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="28EED7E7" w14:textId="77777777" w:rsidR="00B06FD6" w:rsidRDefault="00B06FD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="686AED1D" w14:textId="77777777" w:rsidR="00B06FD6" w:rsidRDefault="00B06FD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="68112BF2" w14:textId="77777777" w:rsidR="004975D9" w:rsidRDefault="00B06FD6">
+  <w:p w14:paraId="68112BF2" w14:textId="77777777" w:rsidR="004975D9" w:rsidRDefault="008818A6">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="53DA6C24">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6625,53 +6653,53 @@
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6846,50 +6874,51 @@
     <w:rsid w:val="00280E8D"/>
     <w:rsid w:val="00281051"/>
     <w:rsid w:val="0028127E"/>
     <w:rsid w:val="002814F7"/>
     <w:rsid w:val="00285238"/>
     <w:rsid w:val="002853C6"/>
     <w:rsid w:val="00286940"/>
     <w:rsid w:val="00293D4E"/>
     <w:rsid w:val="00293DAF"/>
     <w:rsid w:val="002970A6"/>
     <w:rsid w:val="002A1128"/>
     <w:rsid w:val="002A4870"/>
     <w:rsid w:val="002A4978"/>
     <w:rsid w:val="002B1286"/>
     <w:rsid w:val="002B1EDE"/>
     <w:rsid w:val="002B4174"/>
     <w:rsid w:val="002B596F"/>
     <w:rsid w:val="002B5DD2"/>
     <w:rsid w:val="002B6140"/>
     <w:rsid w:val="002B7EEC"/>
     <w:rsid w:val="002C0B19"/>
     <w:rsid w:val="002C5D95"/>
     <w:rsid w:val="002D061F"/>
     <w:rsid w:val="002D08B0"/>
     <w:rsid w:val="002D141F"/>
+    <w:rsid w:val="002D3272"/>
     <w:rsid w:val="002D5332"/>
     <w:rsid w:val="002D67D8"/>
     <w:rsid w:val="002D7E1A"/>
     <w:rsid w:val="002E1DC1"/>
     <w:rsid w:val="002E20D8"/>
     <w:rsid w:val="002E2B9C"/>
     <w:rsid w:val="002E2F15"/>
     <w:rsid w:val="002E3246"/>
     <w:rsid w:val="002E59FF"/>
     <w:rsid w:val="002E6EFC"/>
     <w:rsid w:val="002E7DB8"/>
     <w:rsid w:val="002F292D"/>
     <w:rsid w:val="002F3269"/>
     <w:rsid w:val="002F445D"/>
     <w:rsid w:val="002F5404"/>
     <w:rsid w:val="002F6270"/>
     <w:rsid w:val="00302D94"/>
     <w:rsid w:val="00304E2B"/>
     <w:rsid w:val="00310AA1"/>
     <w:rsid w:val="003123FF"/>
     <w:rsid w:val="003143F1"/>
     <w:rsid w:val="00317079"/>
     <w:rsid w:val="00317D8D"/>
     <w:rsid w:val="0032025E"/>
     <w:rsid w:val="00321974"/>
@@ -7249,50 +7278,51 @@
     <w:rsid w:val="008008CB"/>
     <w:rsid w:val="00805F37"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="00823AE7"/>
     <w:rsid w:val="0082467D"/>
     <w:rsid w:val="00824893"/>
     <w:rsid w:val="008318C9"/>
     <w:rsid w:val="00835066"/>
     <w:rsid w:val="008404B1"/>
     <w:rsid w:val="00843735"/>
     <w:rsid w:val="008502F2"/>
     <w:rsid w:val="00850975"/>
     <w:rsid w:val="00850C5B"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="00866323"/>
     <w:rsid w:val="00866C2D"/>
     <w:rsid w:val="00871A9C"/>
     <w:rsid w:val="008734AE"/>
     <w:rsid w:val="00874F86"/>
     <w:rsid w:val="00875F4A"/>
     <w:rsid w:val="0088017B"/>
     <w:rsid w:val="0088160D"/>
+    <w:rsid w:val="008818A6"/>
     <w:rsid w:val="00881E89"/>
     <w:rsid w:val="008838A7"/>
     <w:rsid w:val="008855CA"/>
     <w:rsid w:val="00885F77"/>
     <w:rsid w:val="00893F83"/>
     <w:rsid w:val="008963E0"/>
     <w:rsid w:val="008A00E4"/>
     <w:rsid w:val="008A0442"/>
     <w:rsid w:val="008A366E"/>
     <w:rsid w:val="008A3B70"/>
     <w:rsid w:val="008A50C9"/>
     <w:rsid w:val="008B1F4C"/>
     <w:rsid w:val="008B4E5C"/>
     <w:rsid w:val="008C07BC"/>
     <w:rsid w:val="008C1E76"/>
     <w:rsid w:val="008C4792"/>
     <w:rsid w:val="008C6665"/>
     <w:rsid w:val="008D0CE5"/>
     <w:rsid w:val="008D5425"/>
     <w:rsid w:val="008D60F9"/>
     <w:rsid w:val="008E457C"/>
     <w:rsid w:val="008E770B"/>
     <w:rsid w:val="008F182C"/>
     <w:rsid w:val="008F2632"/>
     <w:rsid w:val="008F2678"/>
@@ -7797,51 +7827,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8365,50 +8395,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00F261E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17Zalaczniki">
     <w:name w:val="@17.Zalaczniki"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="18Zalacznikilista"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00022A1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Instytucja1">
     <w:name w:val="@01.Instytucja1"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="02Instytucja2"/>
     <w:rsid w:val="00D627A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04StanowiskoAdresata">
     <w:name w:val="@04.StanowiskoAdresata"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="003F20D6"/>
@@ -8491,50 +8522,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
@@ -9309,79 +9341,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05013827-ADC0-4062-A087-4F5BA75DA81D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35CE48EF-83C9-42A3-B618-BBAAD2D9E00E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4266</Characters>
+  <Pages>3</Pages>
+  <Words>689</Words>
+  <Characters>4308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4968</CharactersWithSpaces>
+  <CharactersWithSpaces>4988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>