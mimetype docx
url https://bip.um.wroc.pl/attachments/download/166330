--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -8,129 +8,129 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0AE4C45E" w14:textId="6F8F921B" w:rsidR="00C01E4B" w:rsidRPr="008C0847" w:rsidRDefault="00617A17" w:rsidP="00DB22AA">
+    <w:p w14:paraId="0AE4C45E" w14:textId="6F8F921B" w:rsidR="00C01E4B" w:rsidRPr="008C0847" w:rsidRDefault="00617A17" w:rsidP="001C4DB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E509F2" w14:textId="37E101A4" w:rsidR="00617A17" w:rsidRPr="008C0847" w:rsidRDefault="008C0847" w:rsidP="00DB22AA">
+    <w:p w14:paraId="71E509F2" w14:textId="37E101A4" w:rsidR="00617A17" w:rsidRPr="008C0847" w:rsidRDefault="008C0847" w:rsidP="001C4DB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Piotr Jaremko</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8A8B07" w14:textId="5E8F02B7" w:rsidR="00617A17" w:rsidRPr="008C0847" w:rsidRDefault="008C0847" w:rsidP="00DB22AA">
+    <w:p w14:paraId="5F8A8B07" w14:textId="5E8F02B7" w:rsidR="00617A17" w:rsidRPr="008C0847" w:rsidRDefault="008C0847" w:rsidP="001C4DB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AGENT UBEZPIECZENIOWY PIOTR JAREMKO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054E0E56" w14:textId="42EB45CC" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="009A4628" w:rsidP="00B46E1C">
+    <w:p w14:paraId="054E0E56" w14:textId="42EB45CC" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="009A4628" w:rsidP="001C4DB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="008C0847">
         <w:rPr>
@@ -146,63 +146,61 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00617A17" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kolista</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00617A17" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>14k</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1E88B7F6" w14:textId="6015C476" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="00237557" w:rsidP="00DB22AA">
+    <w:p w14:paraId="1E88B7F6" w14:textId="6015C476" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="00237557" w:rsidP="001C4DB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009A4628" w:rsidRPr="008C0847">
         <w:rPr>
@@ -228,121 +226,118 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>152</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E060D1D" w14:textId="3A0AE533" w:rsidR="000A1313" w:rsidRPr="008C0847" w:rsidRDefault="000A1313" w:rsidP="00DB22AA">
+    <w:p w14:paraId="7E060D1D" w14:textId="3A0AE533" w:rsidR="000A1313" w:rsidRPr="008C0847" w:rsidRDefault="000A1313" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00EE3512">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="009A4628" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00617A17" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>grudnia</w:t>
       </w:r>
       <w:r w:rsidR="00A12367" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49320CF1" w14:textId="42990CBD" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="002E3246" w:rsidP="00DB22AA">
+    <w:p w14:paraId="49320CF1" w14:textId="42990CBD" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="002E3246" w:rsidP="001C4DB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="008C0847">
         <w:rPr>
@@ -355,395 +350,375 @@
       <w:r w:rsidR="00617A17" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202759B0" w14:textId="2EEE25FE" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="00CB184F" w:rsidP="00DB22AA">
+    <w:p w14:paraId="202759B0" w14:textId="2EEE25FE" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="00CB184F" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB184F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00167869/2024/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A86A24" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="20A86A24" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="001C4DB6">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FC9934" w14:textId="3BD73034" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="77FC9934" w14:textId="3BD73034" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy </w:t>
+      </w:r>
+      <w:r w:rsidR="001927E5" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia 20 czerwca 1997 r. </w:t>
+      </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>83b</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Prawo o ru</w:t>
+      </w:r>
+      <w:r w:rsidR="0052449D" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>chu drogowym (t.j. Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5C20" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0052449D" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. poz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5C20" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1251 </w:t>
+      </w:r>
+      <w:r w:rsidR="00093532" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ust. 2 pkt 2 ustawy </w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308E4D96" w14:textId="5CBFA151" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="308E4D96" w14:textId="5CBFA151" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="001C4DB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorc</w:t>
+      </w:r>
+      <w:r w:rsidR="005476D3" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ów</w:t>
+      </w:r>
+      <w:r w:rsidR="001729F6" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E7C" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005476D3" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MAREK JAREMKO, AGENT UBEZPIECZENIOWY PIOTR JAREMKO, JAROSŁAW STECKO</w:t>
+      </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>83b</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0090322D" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wpisan</w:t>
+      </w:r>
+      <w:r w:rsidR="005476D3" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ych</w:t>
+      </w:r>
+      <w:r w:rsidR="0090322D" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia pod numerem ewidencyjnym</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2568D" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74E7C" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DW/</w:t>
+      </w:r>
+      <w:r w:rsidR="005476D3" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>087</w:t>
+      </w:r>
+      <w:r w:rsidR="00237557" w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/P</w:t>
+      </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorc</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...56 lines deleted...]
-      </w:r>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="005476D3" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kolista</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr</w:t>
       </w:r>
       <w:r w:rsidR="00EC54BB" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005476D3" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>14k</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 5</w:t>
       </w:r>
       <w:r w:rsidR="00EC54BB" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -754,176 +729,176 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>152</w:t>
       </w:r>
       <w:r w:rsidR="003A1CA6" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E434A55" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="5E434A55" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56878CB9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="56878CB9" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="001C4DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292E79FD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="292E79FD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="001C4DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770A9E26" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="770A9E26" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="001C4DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D61FD55" w14:textId="03F2153C" w:rsidR="002711A6" w:rsidRPr="008C0847" w:rsidRDefault="00D6574C" w:rsidP="00DB22AA">
+    <w:p w14:paraId="6D61FD55" w14:textId="03F2153C" w:rsidR="002711A6" w:rsidRPr="008C0847" w:rsidRDefault="00D6574C" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -1011,51 +986,51 @@
       <w:r w:rsidR="00702B89" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00237557" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63408483" w14:textId="68EAB7F2" w:rsidR="00986EB9" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="63408483" w14:textId="68EAB7F2" w:rsidR="00986EB9" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="002D141F" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">w protokole </w:t>
@@ -1159,51 +1134,51 @@
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nie wni</w:t>
       </w:r>
       <w:r w:rsidR="00C840C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eśli</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5039F110" w14:textId="49FBBA49" w:rsidR="00D41FCC" w:rsidRDefault="00EC68EE" w:rsidP="000841BA">
+    <w:p w14:paraId="5039F110" w14:textId="49FBBA49" w:rsidR="00D41FCC" w:rsidRDefault="00EC68EE" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegają</w:t>
       </w:r>
       <w:r w:rsidR="00D21589" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1436,73 +1411,73 @@
       <w:r w:rsidR="00D21589" w:rsidRPr="00D21589">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> lit. K objaśnień do załącznika nr 3 w związku z § 2 ust. 9 </w:t>
       </w:r>
       <w:r w:rsidR="00C54B0F" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141)</w:t>
       </w:r>
       <w:r w:rsidR="000841BA" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACC262F" w14:textId="66D92542" w:rsidR="004368EC" w:rsidRPr="008C0847" w:rsidRDefault="00017950" w:rsidP="00755BD6">
+    <w:p w14:paraId="6ACC262F" w14:textId="66D92542" w:rsidR="004368EC" w:rsidRPr="008C0847" w:rsidRDefault="00017950" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7FC324" w14:textId="4477CDDC" w:rsidR="004F6534" w:rsidRDefault="0036536F" w:rsidP="008F202A">
+    <w:p w14:paraId="4C7FC324" w14:textId="4477CDDC" w:rsidR="004F6534" w:rsidRDefault="0036536F" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu</w:t>
       </w:r>
       <w:r w:rsidR="008F202A" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1590,223 +1565,249 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pojazdu </w:t>
       </w:r>
       <w:r w:rsidR="00AB7825" w:rsidRPr="00D21589">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>samochodowego przeznaczonego do wykonywania czynności na drodze</w:t>
       </w:r>
       <w:r w:rsidR="004F6534" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569F7720" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="00DB22AA">
+    <w:p w14:paraId="569F7720" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008C0847" w:rsidRDefault="005A5110" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działal</w:t>
       </w:r>
       <w:r w:rsidR="00E31CF8" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ności Stacji Kontroli Pojazdów, </w:t>
       </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3EA9F5BE" w14:textId="77777777" w:rsidR="00AF27D4" w:rsidRPr="008C0847" w:rsidRDefault="00AF27D4" w:rsidP="00DB22AA">
+    <w:p w14:paraId="2A1F0F63" w14:textId="77777777" w:rsidR="0009343D" w:rsidRPr="004916DF" w:rsidRDefault="0009343D" w:rsidP="0009343D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219362221"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1945622D" w14:textId="77777777" w:rsidR="00AF27D4" w:rsidRPr="008C0847" w:rsidRDefault="00AF27D4" w:rsidP="00DB22AA">
+    <w:p w14:paraId="049E116D" w14:textId="77777777" w:rsidR="0009343D" w:rsidRPr="004916DF" w:rsidRDefault="0009343D" w:rsidP="0009343D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15D41E42" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="008C0847" w:rsidRDefault="006E3EB7" w:rsidP="00DB22AA">
-      <w:pPr>
+    <w:p w14:paraId="3F0F2883" w14:textId="77777777" w:rsidR="0009343D" w:rsidRDefault="0009343D" w:rsidP="0009343D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05998F84" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="008C0847" w:rsidRDefault="006E3EB7" w:rsidP="00DB22AA">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="05998F84" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="008C0847" w:rsidRDefault="006E3EB7" w:rsidP="0009343D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="008C0847">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F235DA4" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="008C0847" w:rsidRDefault="006E3EB7" w:rsidP="001C4DB6">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F235DA4" w14:textId="77777777" w:rsidR="006E3EB7" w:rsidRPr="008C0847" w:rsidRDefault="006E3EB7" w:rsidP="00DB22AA">
-[...51 lines deleted...]
-    <w:p w14:paraId="3ACC609A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="008C0847" w:rsidRDefault="00552475" w:rsidP="00DB22AA">
+    <w:p w14:paraId="3ACC609A" w14:textId="77777777" w:rsidR="00552475" w:rsidRPr="008C0847" w:rsidRDefault="00552475" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA2CFE2" w14:textId="110F5929" w:rsidR="00552475" w:rsidRPr="008C0847" w:rsidRDefault="00552475" w:rsidP="00DB22AA">
+    <w:p w14:paraId="4DA2CFE2" w14:textId="110F5929" w:rsidR="00552475" w:rsidRPr="008C0847" w:rsidRDefault="00552475" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kont</w:t>
       </w:r>
       <w:r w:rsidR="00D9468D" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1829,51 +1830,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001F2597" w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0DE611" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="00DB22AA">
+    <w:p w14:paraId="7A0DE611" w14:textId="77777777" w:rsidR="005B6176" w:rsidRDefault="00552475" w:rsidP="001C4DB6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0847">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6176" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -1906,58 +1907,58 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7B8CF83D" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRPr="004D6885" w:rsidRDefault="00DB6D8F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D6885">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -2111,51 +2112,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="024019A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="32449D00" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00DB6D8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4BCD65A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="00EE3512">
+  <w:p w14:paraId="4BCD65A2" w14:textId="77777777" w:rsidR="00DB6D8F" w:rsidRDefault="0009343D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7735AD22">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -4793,53 +4794,53 @@
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4878,50 +4879,51 @@
     <w:rsid w:val="00055F41"/>
     <w:rsid w:val="000560E1"/>
     <w:rsid w:val="00057175"/>
     <w:rsid w:val="00060340"/>
     <w:rsid w:val="000631F9"/>
     <w:rsid w:val="00064235"/>
     <w:rsid w:val="000664B7"/>
     <w:rsid w:val="0007057A"/>
     <w:rsid w:val="00070ACA"/>
     <w:rsid w:val="00072CCE"/>
     <w:rsid w:val="00075E6A"/>
     <w:rsid w:val="0007671F"/>
     <w:rsid w:val="000767CB"/>
     <w:rsid w:val="00080A22"/>
     <w:rsid w:val="00080DA3"/>
     <w:rsid w:val="0008113D"/>
     <w:rsid w:val="00081A2B"/>
     <w:rsid w:val="00082AE4"/>
     <w:rsid w:val="00083DC1"/>
     <w:rsid w:val="000841BA"/>
     <w:rsid w:val="00087403"/>
     <w:rsid w:val="0009059F"/>
     <w:rsid w:val="00090C7D"/>
     <w:rsid w:val="00092E9C"/>
     <w:rsid w:val="00093320"/>
+    <w:rsid w:val="0009343D"/>
     <w:rsid w:val="00093532"/>
     <w:rsid w:val="00093DEA"/>
     <w:rsid w:val="0009461B"/>
     <w:rsid w:val="000948C6"/>
     <w:rsid w:val="00097AEF"/>
     <w:rsid w:val="000A1313"/>
     <w:rsid w:val="000A305E"/>
     <w:rsid w:val="000A696E"/>
     <w:rsid w:val="000A7B14"/>
     <w:rsid w:val="000B5773"/>
     <w:rsid w:val="000C1D54"/>
     <w:rsid w:val="000C244E"/>
     <w:rsid w:val="000C2B84"/>
     <w:rsid w:val="000C3D30"/>
     <w:rsid w:val="000C4419"/>
     <w:rsid w:val="000C4E74"/>
     <w:rsid w:val="000C542A"/>
     <w:rsid w:val="000C744E"/>
     <w:rsid w:val="000C74C0"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="000D5CA0"/>
     <w:rsid w:val="000D6376"/>
     <w:rsid w:val="000E0B79"/>
     <w:rsid w:val="000F1F76"/>
     <w:rsid w:val="000F4339"/>
@@ -4967,50 +4969,51 @@
     <w:rsid w:val="00181873"/>
     <w:rsid w:val="00182D3E"/>
     <w:rsid w:val="00184628"/>
     <w:rsid w:val="001866EA"/>
     <w:rsid w:val="00187C77"/>
     <w:rsid w:val="00190D4E"/>
     <w:rsid w:val="00191EAA"/>
     <w:rsid w:val="001927E5"/>
     <w:rsid w:val="00196FDB"/>
     <w:rsid w:val="001A0D6A"/>
     <w:rsid w:val="001A429C"/>
     <w:rsid w:val="001A6051"/>
     <w:rsid w:val="001A6843"/>
     <w:rsid w:val="001A786D"/>
     <w:rsid w:val="001B08DD"/>
     <w:rsid w:val="001B0A15"/>
     <w:rsid w:val="001B4CB2"/>
     <w:rsid w:val="001B6A32"/>
     <w:rsid w:val="001B6B18"/>
     <w:rsid w:val="001C065C"/>
     <w:rsid w:val="001C1806"/>
     <w:rsid w:val="001C2298"/>
     <w:rsid w:val="001C287B"/>
     <w:rsid w:val="001C430D"/>
     <w:rsid w:val="001C4C0D"/>
+    <w:rsid w:val="001C4DB6"/>
     <w:rsid w:val="001C5789"/>
     <w:rsid w:val="001C71C9"/>
     <w:rsid w:val="001C72E7"/>
     <w:rsid w:val="001C7D76"/>
     <w:rsid w:val="001C7EFA"/>
     <w:rsid w:val="001D1727"/>
     <w:rsid w:val="001D179A"/>
     <w:rsid w:val="001D3712"/>
     <w:rsid w:val="001D627D"/>
     <w:rsid w:val="001D6285"/>
     <w:rsid w:val="001E287D"/>
     <w:rsid w:val="001E3A86"/>
     <w:rsid w:val="001E7507"/>
     <w:rsid w:val="001E7E0E"/>
     <w:rsid w:val="001F1130"/>
     <w:rsid w:val="001F2597"/>
     <w:rsid w:val="001F3DB0"/>
     <w:rsid w:val="001F6EAC"/>
     <w:rsid w:val="00200060"/>
     <w:rsid w:val="002018DC"/>
     <w:rsid w:val="00203AAF"/>
     <w:rsid w:val="00206425"/>
     <w:rsid w:val="00206ECE"/>
     <w:rsid w:val="0021357D"/>
     <w:rsid w:val="002136E8"/>
@@ -6172,51 +6175,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6740,50 +6743,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00F261E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17Zalaczniki">
     <w:name w:val="@17.Zalaczniki"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="18Zalacznikilista"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00022A1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Instytucja1">
     <w:name w:val="@01.Instytucja1"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="02Instytucja2"/>
     <w:rsid w:val="00D627A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04StanowiskoAdresata">
     <w:name w:val="@04.StanowiskoAdresata"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="003F20D6"/>
@@ -6866,50 +6870,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
@@ -7711,79 +7716,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{595DD656-7E83-446E-8F8D-82B32674A658}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C3A031F-D52B-40DC-BB13-2ACEE2C4EA13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>428</Words>
-  <Characters>2570</Characters>
+  <Words>410</Words>
+  <Characters>2681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2993</CharactersWithSpaces>
+  <CharactersWithSpaces>3085</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>