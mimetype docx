--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -8,201 +8,200 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="1F0F5BDA" w14:textId="77777777" w:rsidR="00367D25" w:rsidRPr="00C01E4B" w:rsidRDefault="00C01E4B" w:rsidP="00445D25">
+    <w:p w14:paraId="1F0F5BDA" w14:textId="77777777" w:rsidR="00367D25" w:rsidRPr="00C01E4B" w:rsidRDefault="00C01E4B" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B437FCE" w14:textId="77777777" w:rsidR="008C4792" w:rsidRDefault="00C01E4B" w:rsidP="00445D25">
+    <w:p w14:paraId="2B437FCE" w14:textId="77777777" w:rsidR="008C4792" w:rsidRDefault="00C01E4B" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mariusz Dalba</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578AD1DC" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00C01E4B" w:rsidRDefault="00C01E4B" w:rsidP="00445D25">
+    <w:p w14:paraId="578AD1DC" w14:textId="77777777" w:rsidR="00C01E4B" w:rsidRPr="00C01E4B" w:rsidRDefault="00C01E4B" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MARIUSZ DALBA AUTO SERWIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A1BE77" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="00C01E4B" w:rsidP="00445D25">
+    <w:p w14:paraId="03A1BE77" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="00C01E4B" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Niedźwiedzia nr 17</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F149107" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="00092E9C" w:rsidP="00445D25">
+    <w:p w14:paraId="6F149107" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="00092E9C" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C01E4B" w:rsidRPr="00C01E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4-232</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2C9D" w:rsidRPr="00C01E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030CA36C" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="0088017B" w:rsidRDefault="000A1313" w:rsidP="00445D25">
+    <w:p w14:paraId="030CA36C" w14:textId="77777777" w:rsidR="000A1313" w:rsidRPr="0088017B" w:rsidRDefault="000A1313" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0088017B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wro</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="0088017B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cław, </w:t>
       </w:r>
       <w:r w:rsidR="00DC076E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -238,51 +237,51 @@
       <w:r w:rsidR="00A12367">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00DE244C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="0088017B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E60CAD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="002E3246" w:rsidP="00445D25">
+    <w:p w14:paraId="16E60CAD" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="002E3246" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.1</w:t>
       </w:r>
       <w:r w:rsidR="00AD5BAD" w:rsidRPr="00C01E4B">
         <w:rPr>
@@ -295,51 +294,51 @@
       <w:r w:rsidR="00C66B99">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00C66B99">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1281034C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="00C66B99" w:rsidP="00445D25">
+    <w:p w14:paraId="1281034C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="00C66B99" w:rsidP="00C04B42">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>00086176</w:t>
       </w:r>
       <w:r w:rsidR="00C01E4B" w:rsidRPr="00C01E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -347,125 +346,143 @@
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidR="00C01E4B" w:rsidRPr="00C01E4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6838CC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="000220EC" w:rsidRDefault="005A5110" w:rsidP="00445D25">
+    <w:p w14:paraId="7A6838CC" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="000220EC" w:rsidRDefault="005A5110" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000220EC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B57E12D" w14:textId="77777777" w:rsidR="00C66B99" w:rsidRPr="007E0B5A" w:rsidRDefault="00C66B99" w:rsidP="00445D25">
+    <w:p w14:paraId="0B57E12D" w14:textId="77777777" w:rsidR="00C66B99" w:rsidRPr="007E0B5A" w:rsidRDefault="00C66B99" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (t.j. Dz. U. z </w:t>
+        <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E0B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dz. U. z </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1251</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45662096" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="005A5110" w:rsidP="00445D25">
+    <w:p w14:paraId="45662096" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00C01E4B" w:rsidRDefault="005A5110" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74E7C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
       <w:r w:rsidR="001729F6" w:rsidRPr="00C74E7C">
         <w:rPr>
@@ -499,51 +516,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> wpisanego do Rejestru przedsiębiorców prowadzących stacje kontroli pojazdów na terenie miasta Wrocławia, pod numerem ewidencyjnym </w:t>
       </w:r>
       <w:r w:rsidR="00C74E7C" w:rsidRPr="00E014CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DW/114</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00E014CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
       <w:r w:rsidRPr="00E014CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ze wskazanym ad</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E014CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E014CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazanym ad</w:t>
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00E014CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resem wykonywania działalności: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E014CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul.</w:t>
       </w:r>
       <w:r w:rsidR="00C74E7C" w:rsidRPr="00E014CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
@@ -590,176 +625,176 @@
       <w:r w:rsidR="00E2568D" w:rsidRPr="00E014CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E014CF" w:rsidRPr="00E014CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>232</w:t>
       </w:r>
       <w:r w:rsidRPr="00E014CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FCFEE5" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008E457C" w:rsidRDefault="005A5110" w:rsidP="00445D25">
+    <w:p w14:paraId="79FCFEE5" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008E457C" w:rsidRDefault="005A5110" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CB8050" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008E457C" w:rsidRDefault="005A5110" w:rsidP="00445D25">
+    <w:p w14:paraId="79CB8050" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008E457C" w:rsidRDefault="005A5110" w:rsidP="00C04B42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o który</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ch mowa w art. 83 ust. 3 ustawy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F067746" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008E457C" w:rsidRDefault="005A5110" w:rsidP="00445D25">
+    <w:p w14:paraId="0F067746" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="008E457C" w:rsidRDefault="005A5110" w:rsidP="00C04B42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywa</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nia badań technicznych pojazdów,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061A75CD" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="008E457C" w:rsidRDefault="005A5110" w:rsidP="00445D25">
+    <w:p w14:paraId="061A75CD" w14:textId="77777777" w:rsidR="00F62A7F" w:rsidRPr="008E457C" w:rsidRDefault="005A5110" w:rsidP="00C04B42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości prowadzenia wymaganej dokumentacji</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4025E3E2" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="008E457C" w:rsidRDefault="00D6574C" w:rsidP="00445D25">
+    <w:p w14:paraId="4025E3E2" w14:textId="77777777" w:rsidR="002711A6" w:rsidRPr="008E457C" w:rsidRDefault="00D6574C" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r w:rsidR="008E457C" w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> okres od </w:t>
@@ -839,51 +874,51 @@
       <w:r w:rsidR="001729F6" w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00193B2E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00702B89" w:rsidRPr="008E457C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A4279A" w14:textId="77777777" w:rsidR="004B0D1F" w:rsidRDefault="004B0D1F" w:rsidP="00445D25">
+    <w:p w14:paraId="08A4279A" w14:textId="77777777" w:rsidR="004B0D1F" w:rsidRDefault="004B0D1F" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szczegółowe ustalenia kontroli przedstawiono w protokole</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24E84">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -975,71 +1010,71 @@
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0B5A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8FF1E6" w14:textId="77777777" w:rsidR="00124393" w:rsidRDefault="00017950" w:rsidP="00445D25">
+    <w:p w14:paraId="1C8FF1E6" w14:textId="77777777" w:rsidR="00124393" w:rsidRDefault="00017950" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957372">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie dokumentacji wskazanej w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593FCBCF" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00445D25">
+    <w:p w14:paraId="593FCBCF" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00C04B42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Bezpodstawnym</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD0A6A">
         <w:rPr>
@@ -1140,51 +1175,51 @@
       <w:r w:rsidRPr="00FD0A6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> czym naruszono art. 83ab ust. 2 ustawy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C351DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w związku z art. 83a ust. 3 pkt 6 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7ABA6F" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00445D25">
+    <w:p w14:paraId="7F7ABA6F" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00C04B42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C351DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nieumieszczeniu na stacji wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego, czym naruszono § 16 pkt 3 </w:t>
       </w:r>
       <w:r w:rsidR="00985A05" w:rsidRPr="00397172">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1196,51 +1231,51 @@
       <w:r w:rsidR="00985A05" w:rsidRPr="00397172">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministra Transportu i Budownictwa z dnia 10 lutego 2006 r. w sprawie szczegółowych wymagań w stosunku do stacji przeprowadzających badania techniczne pojazdów (Dz. U. z 2006 r. Nr 40, poz. 275</w:t>
       </w:r>
       <w:r w:rsidR="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C351DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224F264B" w14:textId="77777777" w:rsidR="008748AF" w:rsidRPr="002D004A" w:rsidRDefault="008748AF" w:rsidP="00445D25">
+    <w:p w14:paraId="224F264B" w14:textId="77777777" w:rsidR="008748AF" w:rsidRPr="002D004A" w:rsidRDefault="008748AF" w:rsidP="00C04B42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="002D004A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1268,83 +1303,83 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dymomierza</w:t>
       </w:r>
       <w:r w:rsidRPr="002D004A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, czym naruszono art. 83 ust. 3 pkt 4 ustawy</w:t>
       </w:r>
       <w:r w:rsidR="00445D25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517CC95C" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00445D25">
+    <w:p w14:paraId="517CC95C" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00C04B42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004500E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzaniu okresowego badania technicznego pojazdu, podczas którego diagnosta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B45BE84" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="009644EF" w:rsidRDefault="00C351DF" w:rsidP="00445D25">
+    <w:p w14:paraId="3B45BE84" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="009644EF" w:rsidRDefault="00C351DF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nie sprawdził trójkąta, układów ograniczających emisję spalin za pomocą odczytu OBD oraz z uwagi na brak dymomierza nie sprawdził emisji spalin pojazdu z silnikiem o zapłonie samoczynnym tj. diesla, czym naruszono </w:t>
       </w:r>
       <w:r w:rsidR="008748AF" w:rsidRPr="009644EF">
         <w:rPr>
@@ -1386,78 +1421,106 @@
         </w:rPr>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidR="008748AF" w:rsidRPr="00C351DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="008748AF" w:rsidRPr="004F5D25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu </w:t>
       </w:r>
       <w:r w:rsidR="008748AF" w:rsidRPr="00B456C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (t.j. Dz. U. z 2024 r. poz. 141 ze zmianami</w:t>
+        <w:t>przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008748AF" w:rsidRPr="00B456C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008748AF" w:rsidRPr="00B456C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Dz. U. z 2024 r. poz. 141 ze zmianami</w:t>
       </w:r>
       <w:r w:rsidR="008748AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008748AF" w:rsidRPr="00397172">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- zwanego dalej rozporządzeniem MTBiG</w:t>
-      </w:r>
+        <w:t xml:space="preserve">- zwanego dalej rozporządzeniem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008748AF" w:rsidRPr="00397172">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAA9D99" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="00A14D5E" w:rsidRDefault="00C351DF" w:rsidP="00445D25">
+    <w:p w14:paraId="7DAA9D99" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="00A14D5E" w:rsidRDefault="00C351DF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nie zamie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1517,109 +1580,137 @@
       </w:r>
       <w:r w:rsidRPr="00B96484">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 6 ust. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B96484">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>MTBiG.</w:t>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156CFA02" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00445D25">
+    <w:p w14:paraId="156CFA02" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00C04B42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przeprowadzeniu okresowego badania technicznego pojazdu przed pierwszą rejestracją na terytorium Rzeczypospolitej Polskiej, podczas którego diagnosta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BFE949" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="009644EF" w:rsidRDefault="00C351DF" w:rsidP="00445D25">
+    <w:p w14:paraId="10BFE949" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="009644EF" w:rsidRDefault="00C351DF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>nie wpisał w dokumencie identyfikacyjnym pojazdu rozstawu osi skrajnych, czym naruszył pkt 22 do załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia MTBiG;</w:t>
+        <w:t xml:space="preserve">nie wpisał w dokumencie identyfikacyjnym pojazdu rozstawu osi skrajnych, czym naruszył pkt 22 do załącznika nr 4 w związku z § 2 ust. 10 rozporządzenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009644EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009644EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D653EBB" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="002B06AF" w:rsidRDefault="00C351DF" w:rsidP="00445D25">
+    <w:p w14:paraId="2D653EBB" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRPr="002B06AF" w:rsidRDefault="00C351DF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wpisa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1640,212 +1731,230 @@
       <w:r w:rsidR="00151AD4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00151AD4" w:rsidRPr="002D004A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>termin następnego badania technicznego wyznaczony sprzecznie z art. 81 ust. 6 ustawy</w:t>
       </w:r>
       <w:r w:rsidRPr="002B06AF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20246207" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00445D25">
+    <w:p w14:paraId="20246207" w14:textId="77777777" w:rsidR="00C351DF" w:rsidRDefault="00C351DF" w:rsidP="00C04B42">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2D0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C351DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w sześciu przypadkach</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2D0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2D0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>przeprowadzaniem badań technicznych pojazdów (t.j. Dz. U. z 2023 r., poz. 1070).</w:t>
+        <w:t>przeprowadzaniem badań technicznych pojazdów (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Dz. U. z 2023 r., poz. 1070).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED17512" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00182D3E" w:rsidRDefault="00017950" w:rsidP="00445D25">
+    <w:p w14:paraId="2ED17512" w14:textId="77777777" w:rsidR="00017950" w:rsidRPr="00182D3E" w:rsidRDefault="00017950" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182D3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3484F4CD" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00C31932" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="3484F4CD" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00C31932" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31932">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB03E54" w14:textId="77777777" w:rsidR="009644EF" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="6BB03E54" w14:textId="77777777" w:rsidR="009644EF" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00411928">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Składanie wniosków o zmianę wpisu w Rejestrze przedsiębiorców prowadzących stacje kontroli pojazdów w zakresie zatrudnienia diagnostów w terminie 14 dni od dnia, w którym nastąpiła</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zmiana</w:t>
       </w:r>
       <w:r w:rsidRPr="00411928">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w powyższym zakresie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6353FEE5" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="6353FEE5" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Umieszczeniu na stacji wykazu czynności kontrolnych oraz metod i kryteriów oceny stanu technicznego pojazdu podczas przeprowadzania badania technicznego pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28668410" w14:textId="77777777" w:rsidR="00151AD4" w:rsidRDefault="00151AD4" w:rsidP="00445D25">
+    <w:p w14:paraId="28668410" w14:textId="77777777" w:rsidR="00151AD4" w:rsidRDefault="00151AD4" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zapewnieni</w:t>
       </w:r>
       <w:r w:rsidR="00382196">
@@ -1899,408 +2008,438 @@
       <w:r w:rsidR="00382196">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, a w razie niemożności spełnienia tego wymogu - p</w:t>
       </w:r>
       <w:r w:rsidR="00382196" w:rsidRPr="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rzekazanie Prezydentowi Wrocławia pieczątek oraz rejestru prowadzonego w formie informatycznego nośnika danych</w:t>
       </w:r>
       <w:r w:rsidR="00382196">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE530BA" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="7FE530BA" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Wykonywanie okresowego badania technicznego pojazdu zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia MTBiG.</w:t>
+        <w:t xml:space="preserve">Wykonywanie okresowego badania technicznego pojazdu zgodnie z zakresem i sposobem określonym w załączniku nr 1 do rozporządzenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00985A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MTBiG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00985A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168B4463" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="168B4463" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie do rejestru badań oraz zaświadczeń o przeprowadzonych badaniach technicznych adnotacji o stwierdzonych usterkach</w:t>
       </w:r>
       <w:r w:rsidR="00151AD4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> drobnych</w:t>
       </w:r>
       <w:r w:rsidRPr="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CB4455" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="77CB4455" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyznaczanie terminu następnego okresowego badania technicznego zgodnie z art. 81 ust. 6 ww. ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C095DD3" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="4C095DD3" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00985A05" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w dokumentach identyfikacyjnych pojazdów rozstaw osi skrajnych pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6145B1" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="000846ED" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="1E6145B1" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="000846ED" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="336" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach</w:t>
       </w:r>
       <w:r w:rsidRPr="000846ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="14BB4935" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="14BB4935" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF428AE" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00445D25">
-[...49 lines deleted...]
-    <w:p w14:paraId="4103953B" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="0491014F" w14:textId="77777777" w:rsidR="00FC045B" w:rsidRPr="004916DF" w:rsidRDefault="00FC045B" w:rsidP="00FC045B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="336" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009644EF">
+      <w:bookmarkStart w:id="1" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EBECF2" w14:textId="77777777" w:rsidR="00FC045B" w:rsidRPr="004916DF" w:rsidRDefault="00FC045B" w:rsidP="00FC045B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEDD10F" w14:textId="77777777" w:rsidR="00FC045B" w:rsidRDefault="00FC045B" w:rsidP="00FC045B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Dyrektor Wydziału Kontroli</w:t>
       </w:r>
+      <w:r w:rsidRPr="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4180C16A" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00C31932" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="4180C16A" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00C31932" w:rsidRDefault="009644EF" w:rsidP="00FC045B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00C31932">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0388D634" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00C31932" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31932">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0388D634" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="00C31932" w:rsidRDefault="009644EF" w:rsidP="00445D25">
-[...23 lines deleted...]
-    <w:p w14:paraId="338E4270" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="338E4270" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73978958" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="73978958" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00985A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177CD9D3" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00445D25">
+    <w:p w14:paraId="177CD9D3" w14:textId="77777777" w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidRDefault="009644EF" w:rsidP="00C04B42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009644EF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009644EF" w:rsidRPr="009644EF" w:rsidSect="00D2014D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
@@ -2354,51 +2493,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="227DD5F8" w14:textId="77777777" w:rsidR="004975D9" w:rsidRPr="004D6885" w:rsidRDefault="004975D9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2559,51 +2698,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="718EF1DB" w14:textId="77777777" w:rsidR="00AD2090" w:rsidRDefault="00AD2090">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4708DBA7" w14:textId="77777777" w:rsidR="00AD2090" w:rsidRDefault="00AD2090">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="20C83CF4" w14:textId="77777777" w:rsidR="004975D9" w:rsidRDefault="00AD2090">
+  <w:p w14:paraId="20C83CF4" w14:textId="77777777" w:rsidR="004975D9" w:rsidRDefault="00FC045B">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="06E48250">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -6543,52 +6682,53 @@
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7318,50 +7458,51 @@
     <w:rsid w:val="00B906E7"/>
     <w:rsid w:val="00B91985"/>
     <w:rsid w:val="00B929B7"/>
     <w:rsid w:val="00B931E9"/>
     <w:rsid w:val="00B960A8"/>
     <w:rsid w:val="00B979F4"/>
     <w:rsid w:val="00BA1F6F"/>
     <w:rsid w:val="00BB2924"/>
     <w:rsid w:val="00BB2EB0"/>
     <w:rsid w:val="00BB389F"/>
     <w:rsid w:val="00BC1065"/>
     <w:rsid w:val="00BC4946"/>
     <w:rsid w:val="00BC67F5"/>
     <w:rsid w:val="00BD035E"/>
     <w:rsid w:val="00BD3C83"/>
     <w:rsid w:val="00BD5CC3"/>
     <w:rsid w:val="00BD7511"/>
     <w:rsid w:val="00BE5044"/>
     <w:rsid w:val="00BE55DF"/>
     <w:rsid w:val="00BE57F0"/>
     <w:rsid w:val="00C01E4B"/>
     <w:rsid w:val="00C01F45"/>
     <w:rsid w:val="00C0282C"/>
     <w:rsid w:val="00C03C66"/>
     <w:rsid w:val="00C03F70"/>
+    <w:rsid w:val="00C04B42"/>
     <w:rsid w:val="00C11061"/>
     <w:rsid w:val="00C11A61"/>
     <w:rsid w:val="00C12444"/>
     <w:rsid w:val="00C2127D"/>
     <w:rsid w:val="00C31A87"/>
     <w:rsid w:val="00C339FC"/>
     <w:rsid w:val="00C349D6"/>
     <w:rsid w:val="00C351DF"/>
     <w:rsid w:val="00C41AE5"/>
     <w:rsid w:val="00C45412"/>
     <w:rsid w:val="00C45D6A"/>
     <w:rsid w:val="00C46382"/>
     <w:rsid w:val="00C46432"/>
     <w:rsid w:val="00C518E8"/>
     <w:rsid w:val="00C53C41"/>
     <w:rsid w:val="00C55EF5"/>
     <w:rsid w:val="00C6173B"/>
     <w:rsid w:val="00C62919"/>
     <w:rsid w:val="00C6486F"/>
     <w:rsid w:val="00C66B99"/>
     <w:rsid w:val="00C66DEB"/>
     <w:rsid w:val="00C71233"/>
     <w:rsid w:val="00C718C8"/>
     <w:rsid w:val="00C73B5F"/>
     <w:rsid w:val="00C74E7C"/>
@@ -7550,50 +7691,51 @@
     <w:rsid w:val="00F508F7"/>
     <w:rsid w:val="00F55C38"/>
     <w:rsid w:val="00F62A7F"/>
     <w:rsid w:val="00F6370D"/>
     <w:rsid w:val="00F65B37"/>
     <w:rsid w:val="00F7175E"/>
     <w:rsid w:val="00F71B29"/>
     <w:rsid w:val="00F73F1F"/>
     <w:rsid w:val="00F759BE"/>
     <w:rsid w:val="00F761C2"/>
     <w:rsid w:val="00F77A2D"/>
     <w:rsid w:val="00F77C44"/>
     <w:rsid w:val="00F77EF5"/>
     <w:rsid w:val="00F80228"/>
     <w:rsid w:val="00F806D0"/>
     <w:rsid w:val="00F8165E"/>
     <w:rsid w:val="00F82B5B"/>
     <w:rsid w:val="00F8530D"/>
     <w:rsid w:val="00F8665E"/>
     <w:rsid w:val="00F92DEE"/>
     <w:rsid w:val="00F9592E"/>
     <w:rsid w:val="00FB2946"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB68B6"/>
     <w:rsid w:val="00FB7E24"/>
+    <w:rsid w:val="00FC045B"/>
     <w:rsid w:val="00FC5638"/>
     <w:rsid w:val="00FC6013"/>
     <w:rsid w:val="00FC6122"/>
     <w:rsid w:val="00FC7998"/>
     <w:rsid w:val="00FD2C64"/>
     <w:rsid w:val="00FD3125"/>
     <w:rsid w:val="00FD70E4"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE2BA6"/>
     <w:rsid w:val="00FE50D8"/>
     <w:rsid w:val="00FE5B1A"/>
     <w:rsid w:val="00FF1769"/>
     <w:rsid w:val="00FF1C3C"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF3FDF"/>
     <w:rsid w:val="00FF4B40"/>
     <w:rsid w:val="00FF506B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -7641,51 +7783,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8209,50 +8351,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:semiHidden/>
     <w:rsid w:val="00F261E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17Zalaczniki">
     <w:name w:val="@17.Zalaczniki"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="18Zalacznikilista"/>
     <w:rsid w:val="00AB60B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00022A1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Instytucja1">
     <w:name w:val="@01.Instytucja1"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:next w:val="02Instytucja2"/>
     <w:rsid w:val="00D627A1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04StanowiskoAdresata">
     <w:name w:val="@04.StanowiskoAdresata"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="003F20D6"/>
@@ -8335,50 +8478,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15Spraweprowadzi">
     <w:name w:val="@15.Sprawe_prowadzi"/>
     <w:basedOn w:val="11Trescpisma"/>
     <w:rsid w:val="002970A6"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="005B71F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
@@ -9151,79 +9295,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82A61E06-C14A-4C7A-9C59-AFAFD8CF06F7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1404A45-25DC-4559-9EF7-399050EA40A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WKN_[Prezydent Wroclawia]_[WKN-Wydzial Kontroli]</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5193</Characters>
+  <Pages>3</Pages>
+  <Words>845</Words>
+  <Characters>5233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6046</CharactersWithSpaces>
+  <CharactersWithSpaces>6066</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>