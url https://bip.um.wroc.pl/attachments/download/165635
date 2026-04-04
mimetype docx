--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -8,133 +8,143 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="10F7515D" w14:textId="77777777" w:rsidR="00F4048F" w:rsidRPr="00CA4D64" w:rsidRDefault="00F4048F" w:rsidP="008B358B">
+    <w:p w14:paraId="10F7515D" w14:textId="77777777" w:rsidR="00F4048F" w:rsidRPr="00CA4D64" w:rsidRDefault="00F4048F" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK20"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00CA4D64" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>AUTO-MATUNIN</w:t>
+        <w:t>AUTO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CA4D64" w:rsidRPr="00CA4D64">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-MATUNIN</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>” sp. z o.o.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF91C2C" w14:textId="237C086A" w:rsidR="00BA36D4" w:rsidRPr="00CA4D64" w:rsidRDefault="003C3C4B" w:rsidP="008B358B">
+    <w:p w14:paraId="7AF91C2C" w14:textId="237C086A" w:rsidR="00BA36D4" w:rsidRPr="00CA4D64" w:rsidRDefault="003C3C4B" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ul. </w:t>
       </w:r>
       <w:r w:rsidR="00CA4D64" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrocławska </w:t>
       </w:r>
       <w:r w:rsidR="00CF2461">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nr </w:t>
       </w:r>
       <w:r w:rsidR="00CA4D64" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BAB773" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="00CA4D64" w:rsidRDefault="00CA4D64" w:rsidP="008B358B">
+    <w:p w14:paraId="41BAB773" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="00CA4D64" w:rsidRDefault="00CA4D64" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidR="00F4048F" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -142,55 +152,54 @@
       </w:r>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>220</w:t>
       </w:r>
       <w:r w:rsidR="00F4048F" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jelcz-Laskowice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331C8D2C" w14:textId="77913030" w:rsidR="00E523B0" w:rsidRPr="00CA4D64" w:rsidRDefault="00E523B0" w:rsidP="000A234E">
+    <w:p w14:paraId="331C8D2C" w14:textId="77913030" w:rsidR="00E523B0" w:rsidRPr="00CA4D64" w:rsidRDefault="00E523B0" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00517485">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
       <w:r w:rsidRPr="00737CCF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D31705" w:rsidRPr="00737CCF">
         <w:rPr>
@@ -235,51 +244,51 @@
       <w:r w:rsidRPr="00517485">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0" w:rsidRPr="00517485">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00517485">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69609504" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="00CA4D64" w:rsidRDefault="00E523B0" w:rsidP="000A234E">
+    <w:p w14:paraId="69609504" w14:textId="77777777" w:rsidR="00E523B0" w:rsidRPr="00CA4D64" w:rsidRDefault="00E523B0" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WKN-KSO.5421.</w:t>
       </w:r>
       <w:r w:rsidR="00E116B3" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -299,98 +308,98 @@
       <w:r w:rsidR="00CA4D64" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00EF6559" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3941B7F5" w14:textId="550FF175" w:rsidR="00E523B0" w:rsidRPr="00CA4D64" w:rsidRDefault="007A7FE3" w:rsidP="000A234E">
+    <w:p w14:paraId="3941B7F5" w14:textId="550FF175" w:rsidR="00E523B0" w:rsidRPr="00CA4D64" w:rsidRDefault="007A7FE3" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7FE3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>00023776/2025/W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293B155C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="000A234E">
+    <w:p w14:paraId="293B155C" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZALECENIA POKONTROLNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAF3EB7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="000A234E">
+    <w:p w14:paraId="5AAF3EB7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zalecenia pokontrolne wydaje się na podstawie art. 83b ust. 2 pkt 2 ustawy Prawo o ruchu drogowym (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -432,90 +441,99 @@
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093532" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwanej dalej ustawą).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1005D996" w14:textId="123393A5" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="000A234E">
+    <w:p w14:paraId="1005D996" w14:textId="123393A5" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="08Sygnaturapisma"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Kontroli Urzędu Miejskiego Wrocławia na podstawie art. 83b ust. 2 pkt 1 ustawy, przeprowadził kontrolę stacji kontroli pojazdów prowadzonej przez przedsiębiorcę</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000948C6" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F4048F" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00CA4D64" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>AUTO-MATUNIN</w:t>
+        <w:t>AUTO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CA4D64" w:rsidRPr="00CA4D64">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-MATUNIN</w:t>
       </w:r>
       <w:r w:rsidR="00F4048F" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>” sp. z o.o.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4B3F" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wpisanego do </w:t>
       </w:r>
       <w:r w:rsidR="00DB0981" w:rsidRPr="00CA4D64">
@@ -629,126 +647,126 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CA4D64" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>502</w:t>
       </w:r>
       <w:r w:rsidR="008B6854" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
       <w:r w:rsidR="007E0B5A" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B790092" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="000A234E">
+    <w:p w14:paraId="4B790092" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zakresem kontroli objęto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C17B9E7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="000A234E">
+    <w:p w14:paraId="7C17B9E7" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie zgodności stacji z wymaganiami, o których mowa w art. 83 ust. 3 ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3543BD18" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="000A234E">
+    <w:p w14:paraId="3543BD18" w14:textId="77777777" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="005F0B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości wykonywania badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BA0409" w14:textId="237A7923" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="000A234E">
+    <w:p w14:paraId="02BA0409" w14:textId="237A7923" w:rsidR="005A5110" w:rsidRPr="00CA4D64" w:rsidRDefault="005A5110" w:rsidP="005F0B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sprawdzenie prawidłowości pro</w:t>
       </w:r>
@@ -843,51 +861,51 @@
       <w:r w:rsidR="00D6132C" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="006A1FF0" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00D6132C" w:rsidRPr="00CA4D64">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3539773B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="0024190C" w:rsidRDefault="005A5110" w:rsidP="000A234E">
+    <w:p w14:paraId="3539773B" w14:textId="77777777" w:rsidR="00FE14A9" w:rsidRPr="0024190C" w:rsidRDefault="005A5110" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowe ustalenia kontroli przedstawiono </w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1011,79 +1029,79 @@
       <w:r w:rsidR="004D5B43" w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D2B" w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>do którego przedsiębiorca nie wniósł zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789FE17B" w14:textId="77777777" w:rsidR="00F83A31" w:rsidRPr="0024190C" w:rsidRDefault="004D5B43" w:rsidP="000A234E">
+    <w:p w14:paraId="789FE17B" w14:textId="77777777" w:rsidR="00F83A31" w:rsidRPr="0024190C" w:rsidRDefault="004D5B43" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustaleń zawartych w protokole kontroli stwierdzono wystąpienie nieprawidłowości polegających na</w:t>
       </w:r>
       <w:r w:rsidR="00F83A31" w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289A34BB" w14:textId="350C04CC" w:rsidR="00011467" w:rsidRPr="0024190C" w:rsidRDefault="00011467" w:rsidP="000A234E">
+    <w:p w14:paraId="289A34BB" w14:textId="350C04CC" w:rsidR="00011467" w:rsidRPr="0024190C" w:rsidRDefault="00011467" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zaewidencjonowaniu, w jednym przypadku, </w:t>
       </w:r>
       <w:r w:rsidR="00CC1628" w:rsidRPr="002C264C">
@@ -1201,71 +1219,71 @@
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dodatkowy</w:t>
       </w:r>
       <w:r w:rsidR="002F0A54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE5A5F4" w14:textId="77777777" w:rsidR="00011467" w:rsidRPr="0024190C" w:rsidRDefault="00011467" w:rsidP="000A234E">
+    <w:p w14:paraId="3EE5A5F4" w14:textId="77777777" w:rsidR="00011467" w:rsidRPr="0024190C" w:rsidRDefault="00011467" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z dyspozycją art. 80ba ust. 1 pkt 6 ustawy stacje kontroli pojazdów są obowiązane do przekazywania do Centralnej Ewidencji Pojazdów danych określonych w art. 80b ust. 1 pkt 10 ww. ustawy, tj. danych o badaniach technicznych pojazdów. W związku z powyższym sposób ewidencjonowania w rejestrze badań winien zapewnić uwidocznienie w Centralnej Ewidencji Pojazdów informacji o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1C4814" w14:textId="0159DC5C" w:rsidR="00DA789C" w:rsidRPr="00165E3E" w:rsidRDefault="00DA789C" w:rsidP="000A234E">
+    <w:p w14:paraId="0B1C4814" w14:textId="0159DC5C" w:rsidR="00DA789C" w:rsidRPr="00165E3E" w:rsidRDefault="00DA789C" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji jednego </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1365,60 +1383,60 @@
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nie wpisano oznaczenia kraju rejestracji, czym naruszono </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk167345032"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk167345032"/>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> odpowiednio – ust. 2 pkt 18 załącznika nr 8 w związku z § 5 ust. 2 oraz lit. C objaśnień załącznika nr 3 w związku z § 2 ust. 9</w:t>
       </w:r>
       <w:r w:rsidR="00372307">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>rozporządzenia Ministra Transportu, Budownictwa i Gospodarki Morskiej z dnia 26 czerwca 2012 r. w sprawie zakresu i sposobu przeprowadzania badań technicznych pojazdów oraz wzorów dokumentów stosowanych przy tych badaniach (</w:t>
       </w:r>
@@ -1469,51 +1487,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dz. U. z 2024 r. poz. 141), zwanego dalej rozporządzeniem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165E3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5705D0DA" w14:textId="77777777" w:rsidR="0022342C" w:rsidRPr="0024190C" w:rsidRDefault="0022342C" w:rsidP="000A234E">
+    <w:p w14:paraId="5705D0DA" w14:textId="77777777" w:rsidR="0022342C" w:rsidRPr="0024190C" w:rsidRDefault="0022342C" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedokonaniu właściwych wpisów w dokumentacji jednego </w:t>
       </w:r>
       <w:r w:rsidR="00210AE0" w:rsidRPr="0024190C">
         <w:rPr>
@@ -1536,51 +1554,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> w załączniku do przeprowadzonego badania nie wpisano długości, szerokości oraz wysokości pojazdu, czym naruszono odpowiednio pkt 16, 17 i 18 pkt III załącznika nr 5 w związku z § 3 ust. 1 pkt 5 rozporządzenia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00210AE0" w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MTBiG</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00210AE0" w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152A0DC5" w14:textId="6221B768" w:rsidR="0045179A" w:rsidRDefault="0045179A" w:rsidP="000A234E">
+    <w:p w14:paraId="152A0DC5" w14:textId="6221B768" w:rsidR="0045179A" w:rsidRDefault="0045179A" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobraniu, w jednym przypadku, opłaty za przeprowadzenie badania technicznego pojazdu w nieprawidłowej wysokości, czym naruszono § 3 ust. 1 rozporządzenia Ministra Infrastruktury z dnia 29 września 2004 r. w sprawie wysokości opłat związanych z prowadzeniem stacji kontroli pojazdów oraz przeprowadzaniem badań technicznych pojazdów (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0024190C">
@@ -1603,517 +1621,525 @@
       <w:r w:rsidR="00DA789C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, zwanym dalej rozporządzeniem MI w sprawie</w:t>
       </w:r>
       <w:r w:rsidR="005879BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA789C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>opłat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095EF87D" w14:textId="6BE9B575" w:rsidR="00DA789C" w:rsidRPr="0024190C" w:rsidRDefault="00DA789C" w:rsidP="000A234E">
+    <w:p w14:paraId="095EF87D" w14:textId="6BE9B575" w:rsidR="00DA789C" w:rsidRPr="0024190C" w:rsidRDefault="00DA789C" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-79" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024190C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobraniu, w jednym przypadku, opłaty za badanie specjalistyczne (gaz) łącznie z opłatą za dodatkowe badanie techniczne pojazdu zamiast łącznie z opłatą za okresowe badanie techniczne pojazdu, czym naruszono § 3 ust. 1 i 2 rozporządzenia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MI w sprawie</w:t>
       </w:r>
       <w:r w:rsidR="005879BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>opłat.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3129C572" w14:textId="00F537E7" w:rsidR="00BA5148" w:rsidRDefault="0094431E" w:rsidP="000A234E">
+    <w:p w14:paraId="3129C572" w14:textId="00F537E7" w:rsidR="00BA5148" w:rsidRDefault="0094431E" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA789C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W pozostałym zakresie nieprawidłowości nie stwierdzono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EF491C" w14:textId="5660EECD" w:rsidR="001D3188" w:rsidRDefault="001D3188" w:rsidP="000A234E">
+    <w:p w14:paraId="22EF491C" w14:textId="5660EECD" w:rsidR="001D3188" w:rsidRDefault="001D3188" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA789C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mając na uwadze powyższe zalecam niezwłoczne podjęcie działań, w tym poprzez poinformowanie zatrudnionych diagnostów, mających na celu</w:t>
       </w:r>
       <w:r w:rsidRPr="0092108B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595006E8" w14:textId="77777777" w:rsidR="000A234E" w:rsidRPr="005B6D9E" w:rsidRDefault="000A234E" w:rsidP="000A234E">
+    <w:p w14:paraId="595006E8" w14:textId="77777777" w:rsidR="000A234E" w:rsidRPr="005B6D9E" w:rsidRDefault="000A234E" w:rsidP="005F0B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0A6A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prowadzenie rejestru badań w sposób zapewniający uwidocznienie w Centralnej Ewidencji Pojazdów danych o wszystkich rodzajach przeprowadzonych badań technicznych pojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB603BD" w14:textId="77FDA789" w:rsidR="000A234E" w:rsidRPr="00D348E8" w:rsidRDefault="000A234E" w:rsidP="00D348E8">
+    <w:p w14:paraId="5FB603BD" w14:textId="77FDA789" w:rsidR="000A234E" w:rsidRPr="00D348E8" w:rsidRDefault="000A234E" w:rsidP="005F0B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092108B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wpisywanie w rejestrze badań oraz w zaświadczeniach o przeprowadzonych badaniach technicznych oznaczenia kraju rejestracji</w:t>
       </w:r>
       <w:r w:rsidR="005B1EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pojazdu</w:t>
       </w:r>
       <w:r w:rsidRPr="0092108B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289AFCD5" w14:textId="423E0632" w:rsidR="00D348E8" w:rsidRDefault="00165E3E" w:rsidP="00D348E8">
+    <w:p w14:paraId="289AFCD5" w14:textId="423E0632" w:rsidR="00D348E8" w:rsidRDefault="00165E3E" w:rsidP="005F0B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D348E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wpisywanie </w:t>
       </w:r>
       <w:r w:rsidR="00D348E8" w:rsidRPr="00D348E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w załączniku do</w:t>
       </w:r>
       <w:r w:rsidR="00D348E8" w:rsidRPr="00D348E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D348E8" w:rsidRPr="00D348E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dodatkowego badania technicznego pojazdu, w którym dokonano zmian konstrukcyjnych lub wymiany elementów powodujących zmianę danych w dowodzie rejestracyjnym długości, szerokości oraz wysokości pojazdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60807119" w14:textId="05175F02" w:rsidR="00E60B61" w:rsidRPr="00E60B61" w:rsidRDefault="00E60B61" w:rsidP="00E60B61">
+    <w:p w14:paraId="60807119" w14:textId="05175F02" w:rsidR="00E60B61" w:rsidRPr="00E60B61" w:rsidRDefault="00E60B61" w:rsidP="005F0B63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="-79" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E60B61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pobieranie opłat za badania techniczne pojazdów w prawidłowych wysokościach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D69724" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="0092108B" w:rsidRDefault="001D3188" w:rsidP="000A234E">
+    <w:p w14:paraId="64D69724" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="0092108B" w:rsidRDefault="001D3188" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092108B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W związku z wydanymi zaleceniami, proszę o pisemną informację o podjętych środkach zmierzających do poprawy działalności Stacji Kontroli Pojazdów, w terminie 14 dni od daty otrzymania niniejszych zaleceń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1771289C" w14:textId="77777777" w:rsidR="00C31932" w:rsidRPr="00BA5148" w:rsidRDefault="00C31932" w:rsidP="000A234E">
-[...49 lines deleted...]
-    <w:p w14:paraId="1C74F041" w14:textId="77777777" w:rsidR="00C31932" w:rsidRPr="00BA5148" w:rsidRDefault="00C31932" w:rsidP="001C6B6A">
+    <w:p w14:paraId="062CF6D0" w14:textId="77777777" w:rsidR="008A1F16" w:rsidRPr="004916DF" w:rsidRDefault="008A1F16" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk219362221"/>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dokument podpisała z upoważnienia Prezydenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06054EA6" w14:textId="77777777" w:rsidR="008A1F16" w:rsidRPr="004916DF" w:rsidRDefault="008A1F16" w:rsidP="005F0B63">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marta Julia Kalicińska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A6FBEB" w14:textId="77777777" w:rsidR="008A1F16" w:rsidRDefault="008A1F16" w:rsidP="005F0B63">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="324" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004916DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyrektor Wydziału Kontroli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002551EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="4D31B95E" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00BA5148" w:rsidRDefault="001D3188" w:rsidP="005F0B63">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BA5148">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-        <w:t>Dyrektor Wydziału Kontroli</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D31B95E" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00BA5148" w:rsidRDefault="001D3188" w:rsidP="000A234E">
+    <w:p w14:paraId="07A11721" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00BA5148" w:rsidRDefault="001D3188" w:rsidP="005F0B63">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5148">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sprawę prowadzi: Urząd Miejski Wrocławia; Wydział Kontroli, ul. Wojciecha Bogusławskiego 8, 10; 50-031 Wrocław;</w:t>
+        <w:t>tel. +48 717 77 92 35, fax +48 717 77 92 34; wkn@um.wroc.pl; www.wroclaw.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A11721" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00BA5148" w:rsidRDefault="001D3188" w:rsidP="000A234E">
-[...23 lines deleted...]
-    <w:p w14:paraId="4A010782" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00BA5148" w:rsidRDefault="001D3188" w:rsidP="000A234E">
+    <w:p w14:paraId="4A010782" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00BA5148" w:rsidRDefault="001D3188" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5148">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do wiadomości:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2489DABF" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00BA5148" w:rsidRDefault="001D3188" w:rsidP="000A234E">
+    <w:p w14:paraId="2489DABF" w14:textId="77777777" w:rsidR="001D3188" w:rsidRPr="00BA5148" w:rsidRDefault="001D3188" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5148">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani Bożena Bronowicka – Dyrektor WSO UMW wraz z protokołem kontroli WKN-KSO.5421.1.</w:t>
       </w:r>
       <w:r w:rsidR="00DA789C" w:rsidRPr="00BA5148">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5148">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.2024 w wersji elektronicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5799A707" w14:textId="77777777" w:rsidR="001D3188" w:rsidRDefault="001D3188" w:rsidP="000A234E">
+    <w:p w14:paraId="5799A707" w14:textId="77777777" w:rsidR="001D3188" w:rsidRDefault="001D3188" w:rsidP="005F0B63">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5148">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pismo przygotowano zgodnie z wymogami WCAG w zakresie dostępności cyfrowej.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="001D3188" w:rsidSect="00B46C4B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1814" w:bottom="964" w:left="1701" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55A7B128" w14:textId="77777777" w:rsidR="00B00438" w:rsidRDefault="00B00438">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2133,51 +2159,51 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
@@ -2352,51 +2378,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="112300BA" w14:textId="77777777" w:rsidR="00B00438" w:rsidRDefault="00B00438">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4C384C97" w14:textId="77777777" w:rsidR="00B00438" w:rsidRDefault="00B00438">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="115345DB" w14:textId="77777777" w:rsidR="00CA4D64" w:rsidRDefault="00B00438">
+  <w:p w14:paraId="115345DB" w14:textId="77777777" w:rsidR="00CA4D64" w:rsidRDefault="005F0B63">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="35A5990E">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:842.15pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21581 21600 21581 21600 0 -27 0">
@@ -3837,53 +3863,53 @@
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4137,50 +4163,51 @@
     <w:rsid w:val="0058250F"/>
     <w:rsid w:val="0058328C"/>
     <w:rsid w:val="005856C6"/>
     <w:rsid w:val="0058790F"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00587E86"/>
     <w:rsid w:val="00596431"/>
     <w:rsid w:val="005A3893"/>
     <w:rsid w:val="005A4FF1"/>
     <w:rsid w:val="005A5110"/>
     <w:rsid w:val="005A7857"/>
     <w:rsid w:val="005A7AA6"/>
     <w:rsid w:val="005B1EB4"/>
     <w:rsid w:val="005B71F2"/>
     <w:rsid w:val="005C121F"/>
     <w:rsid w:val="005C161A"/>
     <w:rsid w:val="005C2E10"/>
     <w:rsid w:val="005C332C"/>
     <w:rsid w:val="005C5E14"/>
     <w:rsid w:val="005C788E"/>
     <w:rsid w:val="005D0283"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005E0F27"/>
     <w:rsid w:val="005E37DA"/>
     <w:rsid w:val="005F05A7"/>
+    <w:rsid w:val="005F0B63"/>
     <w:rsid w:val="005F2D9C"/>
     <w:rsid w:val="00605777"/>
     <w:rsid w:val="0061087B"/>
     <w:rsid w:val="006143FF"/>
     <w:rsid w:val="006213A8"/>
     <w:rsid w:val="006222E4"/>
     <w:rsid w:val="00622CAC"/>
     <w:rsid w:val="006320EA"/>
     <w:rsid w:val="006400FA"/>
     <w:rsid w:val="00640EF4"/>
     <w:rsid w:val="00640F9C"/>
     <w:rsid w:val="006470D6"/>
     <w:rsid w:val="00653881"/>
     <w:rsid w:val="0065731A"/>
     <w:rsid w:val="00660CA2"/>
     <w:rsid w:val="00664B7C"/>
     <w:rsid w:val="00667F47"/>
     <w:rsid w:val="00670FFE"/>
     <w:rsid w:val="00676613"/>
     <w:rsid w:val="00676C72"/>
     <w:rsid w:val="00677106"/>
     <w:rsid w:val="00677886"/>
     <w:rsid w:val="00680BCA"/>
     <w:rsid w:val="0068302D"/>
     <w:rsid w:val="006867EF"/>
@@ -4250,50 +4277,51 @@
     <w:rsid w:val="007F499A"/>
     <w:rsid w:val="00802288"/>
     <w:rsid w:val="00802E96"/>
     <w:rsid w:val="00804128"/>
     <w:rsid w:val="008066EA"/>
     <w:rsid w:val="008075A7"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="00820281"/>
     <w:rsid w:val="00821C49"/>
     <w:rsid w:val="0082281F"/>
     <w:rsid w:val="0082719F"/>
     <w:rsid w:val="008520D7"/>
     <w:rsid w:val="00855187"/>
     <w:rsid w:val="0086303C"/>
     <w:rsid w:val="00864D2A"/>
     <w:rsid w:val="0086529B"/>
     <w:rsid w:val="008718A9"/>
     <w:rsid w:val="008747D4"/>
     <w:rsid w:val="00875E62"/>
     <w:rsid w:val="008801E1"/>
     <w:rsid w:val="008810D2"/>
     <w:rsid w:val="0088160D"/>
     <w:rsid w:val="008963E0"/>
     <w:rsid w:val="008A00E4"/>
     <w:rsid w:val="008A0179"/>
+    <w:rsid w:val="008A1F16"/>
     <w:rsid w:val="008A366E"/>
     <w:rsid w:val="008B358B"/>
     <w:rsid w:val="008B6854"/>
     <w:rsid w:val="008C3F4B"/>
     <w:rsid w:val="008C4328"/>
     <w:rsid w:val="008C5B01"/>
     <w:rsid w:val="008D0D34"/>
     <w:rsid w:val="008D4948"/>
     <w:rsid w:val="008D77A7"/>
     <w:rsid w:val="008D78BF"/>
     <w:rsid w:val="008F1B76"/>
     <w:rsid w:val="008F239F"/>
     <w:rsid w:val="008F7D65"/>
     <w:rsid w:val="00916B2A"/>
     <w:rsid w:val="0092108B"/>
     <w:rsid w:val="00922B9F"/>
     <w:rsid w:val="00922F2C"/>
     <w:rsid w:val="00927AC2"/>
     <w:rsid w:val="009312DB"/>
     <w:rsid w:val="009326D5"/>
     <w:rsid w:val="00932C16"/>
     <w:rsid w:val="009345BC"/>
     <w:rsid w:val="00935A17"/>
     <w:rsid w:val="00937D71"/>
     <w:rsid w:val="00944243"/>
@@ -7054,79 +7082,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3D27CF5-94C2-433E-B8A1-26AC5002F726}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBF1F65F-B808-4434-A86E-E84F2B84EE93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>774</Words>
-  <Characters>4647</Characters>
+  <Words>777</Words>
+  <Characters>4664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nazwa firmy/instytucji</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWrocław</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5411</CharactersWithSpaces>
+  <CharactersWithSpaces>5431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nazwa firmy/instytucji</dc:title>
   <dc:creator>umaddu01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>